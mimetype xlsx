--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -835,419 +835,419 @@
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="3">
         <v>48892</v>
       </c>
       <c r="C3" s="3">
         <v>28542</v>
       </c>
       <c r="D3" s="3">
         <v>3609</v>
       </c>
       <c r="E3" s="3">
         <v>130359</v>
       </c>
       <c r="F3" s="3">
         <v>46616</v>
       </c>
       <c r="G3" s="3">
-        <v>42677</v>
+        <v>42878</v>
       </c>
       <c r="H3" s="3">
-        <v>17826</v>
+        <v>17625</v>
       </c>
       <c r="I3" s="3">
-        <v>152454</v>
+        <v>152935</v>
       </c>
       <c r="J3" s="3">
-        <v>75411</v>
+        <v>75612</v>
       </c>
       <c r="K3" s="3">
         <v>68928</v>
       </c>
       <c r="L3" s="3">
         <v>11257</v>
       </c>
       <c r="M3" s="3">
         <v>178845</v>
       </c>
       <c r="N3" s="3">
         <v>72773</v>
       </c>
       <c r="O3" s="3">
         <v>84517</v>
       </c>
       <c r="P3" s="3">
         <v>31478</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="3">
         <v>23342</v>
       </c>
       <c r="C4" s="3">
         <v>16424</v>
       </c>
       <c r="D4" s="3">
         <v>1149</v>
       </c>
       <c r="E4" s="3">
         <v>49016</v>
       </c>
       <c r="F4" s="3">
         <v>33252</v>
       </c>
       <c r="G4" s="3">
-        <v>27112</v>
+        <v>27271</v>
       </c>
       <c r="H4" s="3">
-        <v>5410</v>
+        <v>5251</v>
       </c>
       <c r="I4" s="3">
-        <v>77620</v>
+        <v>77958</v>
       </c>
       <c r="J4" s="3">
-        <v>-5233</v>
+        <v>-5074</v>
       </c>
       <c r="K4" s="3">
-        <v>51185</v>
+        <v>49191</v>
       </c>
       <c r="L4" s="3">
         <v>10217</v>
       </c>
       <c r="M4" s="3">
-        <v>75337</v>
+        <v>79801</v>
       </c>
       <c r="N4" s="3">
         <v>-31102</v>
       </c>
       <c r="O4" s="3">
         <v>48906</v>
       </c>
       <c r="P4" s="3">
         <v>20556</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="3">
         <v>18629</v>
       </c>
       <c r="C5" s="3">
         <v>14032</v>
       </c>
       <c r="D5" s="3">
         <v>-2466</v>
       </c>
       <c r="E5" s="3">
         <v>44402</v>
       </c>
       <c r="F5" s="3">
         <v>23593</v>
       </c>
       <c r="G5" s="3">
-        <v>21352</v>
+        <v>24132</v>
       </c>
       <c r="H5" s="3">
-        <v>2405</v>
+        <v>-375</v>
       </c>
       <c r="I5" s="3">
-        <v>70222</v>
+        <v>77428</v>
       </c>
       <c r="J5" s="3">
-        <v>-13987</v>
+        <v>-11207</v>
       </c>
       <c r="K5" s="3">
-        <v>44907</v>
+        <v>43708</v>
       </c>
       <c r="L5" s="3">
         <v>3386</v>
       </c>
       <c r="M5" s="3">
-        <v>61398</v>
+        <v>63816</v>
       </c>
       <c r="N5" s="3">
         <v>-38307</v>
       </c>
       <c r="O5" s="3">
         <v>38012</v>
       </c>
       <c r="P5" s="3">
         <v>9216</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="3">
         <v>9393</v>
       </c>
       <c r="C6" s="3">
         <v>13638</v>
       </c>
       <c r="D6" s="3">
         <v>-334</v>
       </c>
       <c r="E6" s="3">
         <v>41134</v>
       </c>
       <c r="F6" s="3">
         <v>-15544</v>
       </c>
       <c r="G6" s="3">
-        <v>19529</v>
+        <v>14713</v>
       </c>
       <c r="H6" s="3">
-        <v>-6835</v>
+        <v>-2019</v>
       </c>
       <c r="I6" s="3">
-        <v>66981</v>
+        <v>80649</v>
       </c>
       <c r="J6" s="3">
-        <v>-35215</v>
+        <v>-40031</v>
       </c>
       <c r="K6" s="3">
-        <v>36405</v>
+        <v>33223</v>
       </c>
       <c r="L6" s="3">
         <v>1627</v>
       </c>
       <c r="M6" s="3">
-        <v>47080</v>
+        <v>50132</v>
       </c>
       <c r="N6" s="3">
         <v>-41041</v>
       </c>
       <c r="O6" s="3">
         <v>24967</v>
       </c>
       <c r="P6" s="3">
         <v>5864</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="3">
         <v>9227</v>
       </c>
       <c r="C7" s="3">
         <v>13061</v>
       </c>
       <c r="D7" s="3">
         <v>-1528</v>
       </c>
       <c r="E7" s="3">
         <v>41150</v>
       </c>
       <c r="F7" s="3">
         <v>-13892</v>
       </c>
       <c r="G7" s="3">
-        <v>19700</v>
+        <v>14820</v>
       </c>
       <c r="H7" s="3">
-        <v>-6835</v>
+        <v>-1955</v>
       </c>
       <c r="I7" s="3">
-        <v>66981</v>
+        <v>80478</v>
       </c>
       <c r="J7" s="3">
-        <v>-35322</v>
+        <v>-40202</v>
       </c>
       <c r="K7" s="3">
-        <v>36405</v>
+        <v>33381</v>
       </c>
       <c r="L7" s="3">
         <v>1469</v>
       </c>
       <c r="M7" s="3">
-        <v>47080</v>
+        <v>49816</v>
       </c>
       <c r="N7" s="3">
         <v>-41041</v>
       </c>
       <c r="O7" s="3">
         <v>24967</v>
       </c>
       <c r="P7" s="3">
         <v>5817</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="4">
         <v>-25550</v>
       </c>
       <c r="C8" s="4">
         <v>-12118</v>
       </c>
       <c r="D8" s="4">
         <v>-2460</v>
       </c>
       <c r="E8" s="4">
         <v>-81343</v>
       </c>
       <c r="F8" s="4">
         <v>-13364</v>
       </c>
       <c r="G8" s="4">
-        <v>-15565</v>
+        <v>-15607</v>
       </c>
       <c r="H8" s="4">
-        <v>-12416</v>
+        <v>-12374</v>
       </c>
       <c r="I8" s="4">
-        <v>-74834</v>
+        <v>-74977</v>
       </c>
       <c r="J8" s="4">
-        <v>-80644</v>
+        <v>-80686</v>
       </c>
       <c r="K8" s="4">
-        <v>-17743</v>
+        <v>-19737</v>
       </c>
       <c r="L8" s="4">
         <v>-1040</v>
       </c>
       <c r="M8" s="4">
-        <v>-103508</v>
+        <v>-99044</v>
       </c>
       <c r="N8" s="4">
         <v>-103875</v>
       </c>
       <c r="O8" s="4">
         <v>-35611</v>
       </c>
       <c r="P8" s="4">
         <v>-10922</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="4">
         <v>-4712</v>
       </c>
       <c r="C9" s="4">
         <v>-2392</v>
       </c>
       <c r="D9" s="4">
         <v>-3615</v>
       </c>
       <c r="E9" s="4">
         <v>-4614</v>
       </c>
       <c r="F9" s="4">
         <v>-9659</v>
       </c>
       <c r="G9" s="4">
-        <v>-5760</v>
+        <v>-3139</v>
       </c>
       <c r="H9" s="4">
-        <v>-3005</v>
+        <v>-5626</v>
       </c>
       <c r="I9" s="4">
-        <v>-7398</v>
+        <v>-530</v>
       </c>
       <c r="J9" s="4">
-        <v>-8754</v>
+        <v>-6133</v>
       </c>
       <c r="K9" s="4">
-        <v>-6278</v>
+        <v>-5483</v>
       </c>
       <c r="L9" s="4">
         <v>-6831</v>
       </c>
       <c r="M9" s="4">
-        <v>-13939</v>
+        <v>-15985</v>
       </c>
       <c r="N9" s="4">
         <v>-7205</v>
       </c>
       <c r="O9" s="4">
         <v>-10894</v>
       </c>
       <c r="P9" s="4">
         <v>-11340</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>-1034</v>
       </c>
       <c r="C10" s="4">
         <v>-2322</v>
       </c>
       <c r="D10" s="4">
         <v>-3105</v>
       </c>
       <c r="E10" s="4">
         <v>-2184</v>
       </c>
       <c r="F10" s="4">
         <v>-1781</v>
       </c>
       <c r="G10" s="4">
         <v>-1911</v>
       </c>
       <c r="H10" s="4">
         <v>-6519</v>
       </c>
       <c r="I10" s="4">
-        <v>-7826</v>
+        <v>2146</v>
       </c>
       <c r="J10" s="4">
         <v>-6907</v>
       </c>
       <c r="K10" s="4">
         <v>-8364</v>
       </c>
       <c r="L10" s="4">
         <v>-8263</v>
       </c>
       <c r="M10" s="4">
-        <v>-8017</v>
+        <v>-8420</v>
       </c>
       <c r="N10" s="4">
         <v>3259</v>
       </c>
       <c r="O10" s="4">
         <v>-5720</v>
       </c>
       <c r="P10" s="4">
         <v>-6668</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
@@ -1291,63 +1291,63 @@
       <c r="A12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="4">
         <v>-1034</v>
       </c>
       <c r="C12" s="4">
         <v>-2322</v>
       </c>
       <c r="D12" s="4">
         <v>-3105</v>
       </c>
       <c r="E12" s="4">
         <v>-2184</v>
       </c>
       <c r="F12" s="4">
         <v>-1781</v>
       </c>
       <c r="G12" s="4">
         <v>-1911</v>
       </c>
       <c r="H12" s="4">
         <v>-8256</v>
       </c>
       <c r="I12" s="4">
-        <v>-8172</v>
+        <v>1800</v>
       </c>
       <c r="J12" s="4">
         <v>-7735</v>
       </c>
       <c r="K12" s="4">
         <v>-9013</v>
       </c>
       <c r="L12" s="4">
         <v>-9037</v>
       </c>
       <c r="M12" s="4">
-        <v>-8036</v>
+        <v>-8439</v>
       </c>
       <c r="N12" s="4">
         <v>-6376</v>
       </c>
       <c r="O12" s="4">
         <v>-7013</v>
       </c>
       <c r="P12" s="4">
         <v>-6768</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
@@ -2619,317 +2619,317 @@
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="3">
         <v>195571</v>
       </c>
       <c r="C3" s="3">
         <v>32151</v>
       </c>
       <c r="D3" s="3">
         <v>162510</v>
       </c>
       <c r="E3" s="3">
         <v>209126</v>
       </c>
       <c r="F3" s="3">
         <v>60503</v>
       </c>
       <c r="G3" s="3">
-        <v>212957</v>
+        <v>213438</v>
       </c>
       <c r="H3" s="3">
         <v>288569</v>
       </c>
       <c r="I3" s="3">
         <v>80185</v>
       </c>
       <c r="J3" s="3">
         <v>259030</v>
       </c>
       <c r="K3" s="3">
         <v>331803</v>
       </c>
       <c r="L3" s="3">
         <v>115995</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="3">
         <v>93370</v>
       </c>
       <c r="C4" s="3">
         <v>17573</v>
       </c>
       <c r="D4" s="3">
         <v>66589</v>
       </c>
       <c r="E4" s="3">
         <v>99841</v>
       </c>
       <c r="F4" s="3">
         <v>32522</v>
       </c>
       <c r="G4" s="3">
-        <v>110142</v>
+        <v>110480</v>
       </c>
       <c r="H4" s="3">
         <v>105068</v>
       </c>
       <c r="I4" s="3">
         <v>59408</v>
       </c>
       <c r="J4" s="3">
         <v>134745</v>
       </c>
       <c r="K4" s="3">
         <v>103643</v>
       </c>
       <c r="L4" s="3">
         <v>69462</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="3">
         <v>74519</v>
       </c>
       <c r="C5" s="3">
         <v>11566</v>
       </c>
       <c r="D5" s="3">
         <v>55968</v>
       </c>
       <c r="E5" s="3">
         <v>79561</v>
       </c>
       <c r="F5" s="3">
         <v>23757</v>
       </c>
       <c r="G5" s="3">
-        <v>93979</v>
+        <v>101185</v>
       </c>
       <c r="H5" s="3">
         <v>82772</v>
       </c>
       <c r="I5" s="3">
         <v>47094</v>
       </c>
       <c r="J5" s="3">
         <v>108492</v>
       </c>
       <c r="K5" s="3">
         <v>70185</v>
       </c>
       <c r="L5" s="3">
         <v>47228</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="3">
         <v>37572</v>
       </c>
       <c r="C6" s="3">
         <v>13304</v>
       </c>
       <c r="D6" s="3">
         <v>54438</v>
       </c>
       <c r="E6" s="3">
         <v>38894</v>
       </c>
       <c r="F6" s="3">
         <v>12694</v>
       </c>
       <c r="G6" s="3">
-        <v>79675</v>
+        <v>93343</v>
       </c>
       <c r="H6" s="3">
         <v>39644</v>
       </c>
       <c r="I6" s="3">
         <v>34850</v>
       </c>
       <c r="J6" s="3">
         <v>81930</v>
       </c>
       <c r="K6" s="3">
         <v>40889</v>
       </c>
       <c r="L6" s="3">
         <v>30831</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="3">
         <v>36911</v>
       </c>
       <c r="C7" s="3">
         <v>11533</v>
       </c>
       <c r="D7" s="3">
         <v>52683</v>
       </c>
       <c r="E7" s="3">
         <v>38791</v>
       </c>
       <c r="F7" s="3">
         <v>12865</v>
       </c>
       <c r="G7" s="3">
-        <v>79846</v>
+        <v>93343</v>
       </c>
       <c r="H7" s="3">
         <v>39644</v>
       </c>
       <c r="I7" s="3">
         <v>34850</v>
       </c>
       <c r="J7" s="3">
         <v>81930</v>
       </c>
       <c r="K7" s="3">
         <v>40889</v>
       </c>
       <c r="L7" s="3">
         <v>30784</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="4">
         <v>-102201</v>
       </c>
       <c r="C8" s="4">
         <v>-14578</v>
       </c>
       <c r="D8" s="4">
         <v>-95921</v>
       </c>
       <c r="E8" s="4">
         <v>-109285</v>
       </c>
       <c r="F8" s="4">
         <v>-27981</v>
       </c>
       <c r="G8" s="4">
-        <v>-102815</v>
+        <v>-102958</v>
       </c>
       <c r="H8" s="4">
         <v>-183501</v>
       </c>
       <c r="I8" s="4">
         <v>-20777</v>
       </c>
       <c r="J8" s="4">
         <v>-124285</v>
       </c>
       <c r="K8" s="4">
         <v>-228160</v>
       </c>
       <c r="L8" s="4">
         <v>-46533</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="4">
         <v>-18851</v>
       </c>
       <c r="C9" s="4">
         <v>-6007</v>
       </c>
       <c r="D9" s="4">
         <v>-10621</v>
       </c>
       <c r="E9" s="4">
         <v>-20280</v>
       </c>
       <c r="F9" s="4">
         <v>-8765</v>
       </c>
       <c r="G9" s="4">
-        <v>-16163</v>
+        <v>-9295</v>
       </c>
       <c r="H9" s="4">
         <v>-22296</v>
       </c>
       <c r="I9" s="4">
         <v>-12314</v>
       </c>
       <c r="J9" s="4">
         <v>-26253</v>
       </c>
       <c r="K9" s="4">
         <v>-33458</v>
       </c>
       <c r="L9" s="4">
         <v>-22234</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>-4136</v>
       </c>
       <c r="C10" s="4">
         <v>-5427</v>
       </c>
       <c r="D10" s="4">
         <v>-7611</v>
       </c>
       <c r="E10" s="4">
         <v>-9392</v>
       </c>
       <c r="F10" s="4">
         <v>-8430</v>
       </c>
       <c r="G10" s="4">
-        <v>-16256</v>
+        <v>-6284</v>
       </c>
       <c r="H10" s="4">
         <v>-23163</v>
       </c>
       <c r="I10" s="4">
         <v>-16627</v>
       </c>
       <c r="J10" s="4">
         <v>-24644</v>
       </c>
       <c r="K10" s="4">
         <v>-21385</v>
       </c>
       <c r="L10" s="4">
         <v>-12388</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="4" t="s">
@@ -2961,51 +2961,51 @@
       </c>
       <c r="L11" s="4">
         <v>1393</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="4">
         <v>-4136</v>
       </c>
       <c r="C12" s="4">
         <v>-5427</v>
       </c>
       <c r="D12" s="4">
         <v>-7611</v>
       </c>
       <c r="E12" s="4">
         <v>-9392</v>
       </c>
       <c r="F12" s="4">
         <v>-10167</v>
       </c>
       <c r="G12" s="4">
-        <v>-18339</v>
+        <v>-8367</v>
       </c>
       <c r="H12" s="4">
         <v>-26074</v>
       </c>
       <c r="I12" s="4">
         <v>-18050</v>
       </c>
       <c r="J12" s="4">
         <v>-26086</v>
       </c>
       <c r="K12" s="4">
         <v>-32462</v>
       </c>
       <c r="L12" s="4">
         <v>-13781</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
@@ -3170,51 +3170,51 @@
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="3">
         <v>14579</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="3">
         <v>84679</v>
       </c>
       <c r="F18" s="3">
         <v>186644</v>
       </c>
       <c r="G18" s="3">
         <v>154995</v>
       </c>
       <c r="H18" s="3">
-        <v>146335</v>
+        <v>173180</v>
       </c>
       <c r="I18" s="3">
         <v>199376</v>
       </c>
       <c r="J18" s="3">
         <v>164171</v>
       </c>
       <c r="K18" s="3">
         <v>190527</v>
       </c>
       <c r="L18" s="3">
         <v>351396</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="4" t="s">