--- v0 (2026-02-14)
+++ v1 (2026-08-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>АО "ЭР-Телеком Холдинг" [5902202276]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN5902202276</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>RSBU</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
@@ -117,50 +117,59 @@
   <si>
     <t>2023 q4</t>
   </si>
   <si>
     <t>2024 q1</t>
   </si>
   <si>
     <t>2024 q2</t>
   </si>
   <si>
     <t>2024 q3</t>
   </si>
   <si>
     <t>2024 q4</t>
   </si>
   <si>
     <t>2025 q1</t>
   </si>
   <si>
     <t>2025 q2</t>
   </si>
   <si>
     <t>2025 q3</t>
   </si>
   <si>
+    <t>2025 q4</t>
+  </si>
+  <si>
+    <t>2026 q1</t>
+  </si>
+  <si>
+    <t>2026 q2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>GrossProfit</t>
   </si>
   <si>
     <t>OperatingIncome</t>
   </si>
   <si>
     <t>BeforeTaxIncome</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>costOfSales</t>
   </si>
   <si>
     <t>commercialGeneralAdminCosts</t>
@@ -292,50 +301,56 @@
     <t>2022 q1-4</t>
   </si>
   <si>
     <t>2023 q1-2</t>
   </si>
   <si>
     <t>2023 q1-3</t>
   </si>
   <si>
     <t>2023 q1-4</t>
   </si>
   <si>
     <t>2024 q1-2</t>
   </si>
   <si>
     <t>2024 q1-3</t>
   </si>
   <si>
     <t>2024 q1-4</t>
   </si>
   <si>
     <t>2025 q1-2</t>
   </si>
   <si>
     <t>2025 q1-3</t>
+  </si>
+  <si>
+    <t>2025 q1-4</t>
+  </si>
+  <si>
+    <t>2026 q1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -778,87 +793,90 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y41"/>
+  <dimension ref="A1:AB41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="Z1" sqref="Z1"/>
+      <selection pane="bottomRight" activeCell="AC1" sqref="AC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -890,83 +908,95 @@
       </c>
       <c r="R1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" s="2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B3" s="3">
         <v>10403152</v>
       </c>
       <c r="C3" s="3">
         <v>10195520</v>
       </c>
       <c r="D3" s="3">
         <v>9870066</v>
       </c>
       <c r="E3" s="3">
         <v>13964867</v>
       </c>
       <c r="F3" s="3">
         <v>11312099</v>
       </c>
       <c r="G3" s="3">
         <v>10075177</v>
       </c>
       <c r="H3" s="3">
         <v>10080796</v>
       </c>
       <c r="I3" s="3">
         <v>15471233</v>
       </c>
@@ -987,63 +1017,72 @@
       </c>
       <c r="O3" s="3">
         <v>11798015</v>
       </c>
       <c r="P3" s="3">
         <v>12655443</v>
       </c>
       <c r="Q3" s="3">
         <v>13227099</v>
       </c>
       <c r="R3" s="3">
         <v>14184916</v>
       </c>
       <c r="S3" s="3">
         <v>13641471</v>
       </c>
       <c r="T3" s="3">
         <v>13567006</v>
       </c>
       <c r="U3" s="3">
         <v>13520259</v>
       </c>
       <c r="V3" s="3">
         <v>15402167</v>
       </c>
-      <c r="W3" s="3" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="W3" s="3">
+        <v>14042724</v>
+      </c>
+      <c r="X3" s="3">
+        <v>14663864</v>
       </c>
       <c r="Y3" s="3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z3" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>16224433</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>15936221</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" s="3">
         <v>4598454</v>
       </c>
       <c r="C4" s="3">
         <v>3990197</v>
       </c>
       <c r="D4" s="3">
         <v>3606578</v>
       </c>
       <c r="E4" s="3">
         <v>7577448</v>
       </c>
       <c r="F4" s="3">
         <v>5167101</v>
       </c>
       <c r="G4" s="3">
         <v>3637767</v>
       </c>
       <c r="H4" s="3">
         <v>3339301</v>
       </c>
       <c r="I4" s="3">
         <v>8286260</v>
       </c>
@@ -1073,54 +1112,63 @@
       </c>
       <c r="R4" s="3">
         <v>6561575</v>
       </c>
       <c r="S4" s="3">
         <v>6541558</v>
       </c>
       <c r="T4" s="3">
         <v>6935712</v>
       </c>
       <c r="U4" s="3">
         <v>4840335</v>
       </c>
       <c r="V4" s="3">
         <v>7378352</v>
       </c>
       <c r="W4" s="3">
         <v>6478636</v>
       </c>
       <c r="X4" s="3">
         <v>7129146</v>
       </c>
       <c r="Y4" s="3">
         <v>7327883</v>
       </c>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA4" s="3">
+        <v>8999558</v>
+      </c>
+      <c r="AB4" s="3">
+        <v>8443048</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B5" s="3">
         <v>2251927</v>
       </c>
       <c r="C5" s="3">
         <v>1791662</v>
       </c>
       <c r="D5" s="3">
         <v>1352208</v>
       </c>
       <c r="E5" s="3">
         <v>5636721</v>
       </c>
       <c r="F5" s="3">
         <v>2981209</v>
       </c>
       <c r="G5" s="3">
         <v>1334800</v>
       </c>
       <c r="H5" s="3">
         <v>831874</v>
       </c>
       <c r="I5" s="3">
         <v>5325770</v>
       </c>
@@ -1150,54 +1198,63 @@
       </c>
       <c r="R5" s="3">
         <v>3367626</v>
       </c>
       <c r="S5" s="3">
         <v>3339986</v>
       </c>
       <c r="T5" s="3">
         <v>3065327</v>
       </c>
       <c r="U5" s="3">
         <v>3055761</v>
       </c>
       <c r="V5" s="3">
         <v>3941291</v>
       </c>
       <c r="W5" s="3">
         <v>3485554</v>
       </c>
       <c r="X5" s="3">
         <v>4358344</v>
       </c>
       <c r="Y5" s="3">
         <v>4578655</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA5" s="3">
+        <v>5976076</v>
+      </c>
+      <c r="AB5" s="3">
+        <v>5151538</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B6" s="3">
         <v>1084683</v>
       </c>
       <c r="C6" s="3">
         <v>730947</v>
       </c>
       <c r="D6" s="3">
         <v>404418</v>
       </c>
       <c r="E6" s="3">
         <v>4752914</v>
       </c>
       <c r="F6" s="3">
         <v>982829</v>
       </c>
       <c r="G6" s="3">
         <v>-280082</v>
       </c>
       <c r="H6" s="3">
         <v>1100494</v>
       </c>
       <c r="I6" s="3">
         <v>4402818</v>
       </c>
@@ -1227,54 +1284,63 @@
       </c>
       <c r="R6" s="3">
         <v>552278</v>
       </c>
       <c r="S6" s="3">
         <v>-413147</v>
       </c>
       <c r="T6" s="3">
         <v>-654331</v>
       </c>
       <c r="U6" s="3">
         <v>-1489503</v>
       </c>
       <c r="V6" s="3">
         <v>-853895</v>
       </c>
       <c r="W6" s="3">
         <v>-492159</v>
       </c>
       <c r="X6" s="3">
         <v>683495</v>
       </c>
       <c r="Y6" s="3">
         <v>-285764</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA6" s="3">
+        <v>437664</v>
+      </c>
+      <c r="AB6" s="3">
+        <v>825322</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" s="3">
         <v>884642</v>
       </c>
       <c r="C7" s="3">
         <v>545698</v>
       </c>
       <c r="D7" s="3">
         <v>317594</v>
       </c>
       <c r="E7" s="3">
         <v>3859603</v>
       </c>
       <c r="F7" s="3">
         <v>579612</v>
       </c>
       <c r="G7" s="3">
         <v>-264984</v>
       </c>
       <c r="H7" s="3">
         <v>1167288</v>
       </c>
       <c r="I7" s="3">
         <v>3671931</v>
       </c>
@@ -1304,54 +1370,63 @@
       </c>
       <c r="R7" s="3">
         <v>586428</v>
       </c>
       <c r="S7" s="3">
         <v>-242307</v>
       </c>
       <c r="T7" s="3">
         <v>-437921</v>
       </c>
       <c r="U7" s="3">
         <v>-593185</v>
       </c>
       <c r="V7" s="3">
         <v>-652331</v>
       </c>
       <c r="W7" s="3">
         <v>211205</v>
       </c>
       <c r="X7" s="3">
         <v>249518</v>
       </c>
       <c r="Y7" s="3">
         <v>4576</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA7" s="3">
+        <v>806772</v>
+      </c>
+      <c r="AB7" s="3">
+        <v>786512</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B8" s="4">
         <v>-5804697</v>
       </c>
       <c r="C8" s="4">
         <v>-6205323</v>
       </c>
       <c r="D8" s="4">
         <v>-6263488</v>
       </c>
       <c r="E8" s="4">
         <v>-6387419</v>
       </c>
       <c r="F8" s="4">
         <v>-6144998</v>
       </c>
       <c r="G8" s="4">
         <v>-6437410</v>
       </c>
       <c r="H8" s="4">
         <v>-6741495</v>
       </c>
       <c r="I8" s="4">
         <v>-7184973</v>
       </c>
@@ -1375,60 +1450,69 @@
       </c>
       <c r="P8" s="4">
         <v>-7113098</v>
       </c>
       <c r="Q8" s="4">
         <v>-7005754</v>
       </c>
       <c r="R8" s="4">
         <v>-7623341</v>
       </c>
       <c r="S8" s="4">
         <v>-7099913</v>
       </c>
       <c r="T8" s="4">
         <v>-6631294</v>
       </c>
       <c r="U8" s="4">
         <v>-8679924</v>
       </c>
       <c r="V8" s="4">
         <v>-8023815</v>
       </c>
       <c r="W8" s="4">
         <v>-7564088</v>
       </c>
-      <c r="X8" s="4" t="s">
-        <v>35</v>
+      <c r="X8" s="4">
+        <v>-7534718</v>
       </c>
       <c r="Y8" s="4">
-        <v>-7948651</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:25">
+        <v>-8362584</v>
+      </c>
+      <c r="Z8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>-7224875</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>-7493173</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B9" s="4">
         <v>-2346527</v>
       </c>
       <c r="C9" s="4">
         <v>-2198535</v>
       </c>
       <c r="D9" s="4">
         <v>-2254370</v>
       </c>
       <c r="E9" s="4">
         <v>-1940727</v>
       </c>
       <c r="F9" s="4">
         <v>-2185892</v>
       </c>
       <c r="G9" s="4">
         <v>-2302967</v>
       </c>
       <c r="H9" s="4">
         <v>-2507427</v>
       </c>
       <c r="I9" s="4">
         <v>-2960490</v>
       </c>
@@ -1458,326 +1542,365 @@
       </c>
       <c r="R9" s="4">
         <v>-3193949</v>
       </c>
       <c r="S9" s="4">
         <v>-3201572</v>
       </c>
       <c r="T9" s="4">
         <v>-3870385</v>
       </c>
       <c r="U9" s="4">
         <v>-1784574</v>
       </c>
       <c r="V9" s="4">
         <v>-3437061</v>
       </c>
       <c r="W9" s="4">
         <v>-2993082</v>
       </c>
       <c r="X9" s="4">
         <v>-2770802</v>
       </c>
       <c r="Y9" s="4">
         <v>-2749228</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>-3023482</v>
+      </c>
+      <c r="AB9" s="4">
+        <v>-3291510</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B10" s="4">
         <v>-1036331</v>
       </c>
       <c r="C10" s="4">
         <v>-1093665</v>
       </c>
       <c r="D10" s="4">
         <v>-1100168</v>
       </c>
       <c r="E10" s="4">
         <v>-977027</v>
       </c>
       <c r="F10" s="4">
         <v>-886197</v>
       </c>
       <c r="G10" s="4">
         <v>-890938</v>
       </c>
       <c r="H10" s="4">
         <v>-1262482</v>
       </c>
       <c r="I10" s="4">
         <v>-1412023</v>
       </c>
       <c r="J10" s="4">
         <v>-1662234</v>
       </c>
       <c r="K10" s="4">
         <v>-2321081</v>
       </c>
       <c r="L10" s="4">
-        <v>-2634211</v>
+        <v>-2568775</v>
       </c>
       <c r="M10" s="4">
         <v>-1855621</v>
       </c>
       <c r="N10" s="4">
-        <v>-1967366</v>
+        <v>-1901930</v>
       </c>
       <c r="O10" s="4">
         <v>-2109145</v>
       </c>
       <c r="P10" s="4">
         <v>-2089447</v>
       </c>
       <c r="Q10" s="4">
         <v>-2699430</v>
       </c>
       <c r="R10" s="4">
         <v>-3353500</v>
       </c>
       <c r="S10" s="4">
         <v>-4318598</v>
       </c>
       <c r="T10" s="4">
         <v>-4481664</v>
       </c>
       <c r="U10" s="4">
         <v>-5153676</v>
       </c>
       <c r="V10" s="4">
         <v>-5693604</v>
       </c>
       <c r="W10" s="4">
         <v>-5776985</v>
       </c>
       <c r="X10" s="4">
         <v>-5753940</v>
       </c>
       <c r="Y10" s="4">
         <v>-5422447</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>-5355157</v>
+      </c>
+      <c r="AB10" s="4">
+        <v>-5204867</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" s="4">
         <v>25890</v>
       </c>
       <c r="C11" s="4">
         <v>65462</v>
       </c>
       <c r="D11" s="4">
         <v>59513</v>
       </c>
       <c r="E11" s="4">
         <v>40632</v>
       </c>
       <c r="F11" s="4">
         <v>75152</v>
       </c>
       <c r="G11" s="4">
         <v>220457</v>
       </c>
       <c r="H11" s="4">
         <v>293194</v>
       </c>
       <c r="I11" s="4">
         <v>307083</v>
       </c>
       <c r="J11" s="4">
         <v>523297</v>
       </c>
       <c r="K11" s="4">
         <v>626974</v>
       </c>
       <c r="L11" s="4">
         <v>661618</v>
       </c>
       <c r="M11" s="4">
         <v>470197</v>
       </c>
       <c r="N11" s="4">
-        <v>558217</v>
+        <v>555610</v>
       </c>
       <c r="O11" s="4">
         <v>541200</v>
       </c>
       <c r="P11" s="4">
-        <v>540143</v>
+        <v>541900</v>
       </c>
       <c r="Q11" s="4">
-        <v>1151960</v>
+        <v>1151100</v>
       </c>
       <c r="R11" s="4">
-        <v>1570226</v>
+        <v>1571086</v>
       </c>
       <c r="S11" s="4">
         <v>1263879</v>
       </c>
       <c r="T11" s="4">
         <v>1337704</v>
       </c>
       <c r="U11" s="4">
         <v>1474680</v>
       </c>
       <c r="V11" s="4">
         <v>1881486</v>
       </c>
       <c r="W11" s="4">
         <v>2146149</v>
       </c>
       <c r="X11" s="4">
         <v>2305625</v>
       </c>
       <c r="Y11" s="4">
         <v>2581267</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>1594070</v>
+      </c>
+      <c r="AB11" s="4">
+        <v>1481029</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B12" s="4">
         <v>-1062222</v>
       </c>
       <c r="C12" s="4">
         <v>-1159127</v>
       </c>
       <c r="D12" s="4">
         <v>-1159681</v>
       </c>
       <c r="E12" s="4">
         <v>-1017659</v>
       </c>
       <c r="F12" s="4">
         <v>-961349</v>
       </c>
       <c r="G12" s="4">
         <v>-1111395</v>
       </c>
       <c r="H12" s="4">
         <v>-1555676</v>
       </c>
       <c r="I12" s="4">
         <v>-1719106</v>
       </c>
       <c r="J12" s="4">
         <v>-2185531</v>
       </c>
       <c r="K12" s="4">
         <v>-2948055</v>
       </c>
       <c r="L12" s="4">
-        <v>-3295829</v>
+        <v>-3230393</v>
       </c>
       <c r="M12" s="4">
         <v>-2325818</v>
       </c>
       <c r="N12" s="4">
-        <v>-2525583</v>
+        <v>-2457540</v>
       </c>
       <c r="O12" s="4">
         <v>-2650345</v>
       </c>
       <c r="P12" s="4">
-        <v>-2629590</v>
+        <v>-2631347</v>
       </c>
       <c r="Q12" s="4">
-        <v>-3851390</v>
+        <v>-3850530</v>
       </c>
       <c r="R12" s="4">
-        <v>-4923726</v>
+        <v>-4924586</v>
       </c>
       <c r="S12" s="4">
         <v>-5582477</v>
       </c>
       <c r="T12" s="4">
         <v>-5819368</v>
       </c>
       <c r="U12" s="4">
         <v>-6628356</v>
       </c>
       <c r="V12" s="4">
         <v>-7575090</v>
       </c>
       <c r="W12" s="4">
         <v>-7923134</v>
       </c>
       <c r="X12" s="4">
         <v>-8059565</v>
       </c>
       <c r="Y12" s="4">
         <v>-8003714</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA12" s="4">
+        <v>-6949227</v>
+      </c>
+      <c r="AB12" s="4">
+        <v>-6685896</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13" s="2"/>
+      <c r="AA13" s="2"/>
+      <c r="AB13" s="2"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
         <v>5598828</v>
       </c>
       <c r="G14" s="3">
         <v>7984330</v>
       </c>
       <c r="H14" s="3">
         <v>9151618</v>
       </c>
       <c r="I14" s="3">
         <v>12823550</v>
       </c>
       <c r="J14" s="3">
         <v>7691991</v>
       </c>
       <c r="K14" s="3">
         <v>5561089</v>
       </c>
       <c r="L14" s="3">
         <v>7092809</v>
       </c>
       <c r="M14" s="3">
         <v>7515079</v>
       </c>
@@ -1787,151 +1910,169 @@
       <c r="O14" s="3">
         <v>9062673</v>
       </c>
       <c r="P14" s="3">
         <v>11382766</v>
       </c>
       <c r="Q14" s="3">
         <v>11792481</v>
       </c>
       <c r="R14" s="3">
         <v>10878909</v>
       </c>
       <c r="S14" s="3">
         <v>10636602</v>
       </c>
       <c r="T14" s="3">
         <v>10198681</v>
       </c>
       <c r="U14" s="3">
         <v>9105496</v>
       </c>
       <c r="V14" s="3">
         <v>8453165</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y14" s="3">
         <v>8918464</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA14" s="3">
+        <v>8675169</v>
+      </c>
+      <c r="AB14" s="3">
+        <v>7849234</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
         <v>83055317</v>
       </c>
       <c r="G15" s="3">
         <v>94658299</v>
       </c>
       <c r="H15" s="3">
         <v>102462673</v>
       </c>
       <c r="I15" s="3">
         <v>112616089</v>
       </c>
       <c r="J15" s="3">
         <v>119808036</v>
       </c>
       <c r="K15" s="3">
         <v>120690890</v>
       </c>
       <c r="L15" s="3">
         <v>121413059</v>
       </c>
       <c r="M15" s="3">
         <v>132045702</v>
       </c>
       <c r="N15" s="3">
         <v>132168210</v>
       </c>
       <c r="O15" s="3">
         <v>133983087</v>
       </c>
       <c r="P15" s="3">
         <v>137176906</v>
       </c>
       <c r="Q15" s="3">
         <v>159576062</v>
       </c>
       <c r="R15" s="3">
         <v>169405070</v>
       </c>
       <c r="S15" s="3">
         <v>170919575</v>
       </c>
       <c r="T15" s="3">
         <v>176415774</v>
       </c>
       <c r="U15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="V15" s="3">
         <v>191110440</v>
       </c>
       <c r="W15" s="3">
         <v>187423637</v>
       </c>
       <c r="X15" s="3">
         <v>186753395</v>
       </c>
       <c r="Y15" s="3">
         <v>188154829</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA15" s="3">
+        <v>190158787</v>
+      </c>
+      <c r="AB15" s="3">
+        <v>188192281</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F16" s="4">
         <v>829512</v>
       </c>
       <c r="G16" s="4">
         <v>2147478</v>
       </c>
       <c r="H16" s="4">
         <v>2140317</v>
       </c>
       <c r="I16" s="4">
         <v>2019840</v>
       </c>
       <c r="J16" s="4">
         <v>1486176</v>
       </c>
       <c r="K16" s="4">
         <v>2043143</v>
       </c>
       <c r="L16" s="4">
         <v>2338716</v>
       </c>
       <c r="M16" s="4">
         <v>2513556</v>
       </c>
@@ -1949,66 +2090,75 @@
       </c>
       <c r="R16" s="4">
         <v>2258732</v>
       </c>
       <c r="S16" s="4">
         <v>2694667</v>
       </c>
       <c r="T16" s="4">
         <v>3034506</v>
       </c>
       <c r="U16" s="4">
         <v>3926061</v>
       </c>
       <c r="V16" s="4">
         <v>5441234</v>
       </c>
       <c r="W16" s="4">
         <v>6246100</v>
       </c>
       <c r="X16" s="4">
         <v>5870927</v>
       </c>
       <c r="Y16" s="4">
         <v>6608540</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA16" s="4">
+        <v>7873833</v>
+      </c>
+      <c r="AB16" s="4">
+        <v>7645419</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F17" s="4">
         <v>2262742</v>
       </c>
       <c r="G17" s="4">
         <v>4117735</v>
       </c>
       <c r="H17" s="4">
         <v>4153101</v>
       </c>
       <c r="I17" s="4">
         <v>4328468</v>
       </c>
       <c r="J17" s="4">
         <v>4089749</v>
       </c>
       <c r="K17" s="4">
         <v>4244521</v>
       </c>
       <c r="L17" s="4">
         <v>4473609</v>
       </c>
       <c r="M17" s="4">
         <v>4596057</v>
       </c>
@@ -2024,71 +2174,80 @@
       <c r="Q17" s="4">
         <v>5061706</v>
       </c>
       <c r="R17" s="4">
         <v>4737872</v>
       </c>
       <c r="S17" s="4">
         <v>5047052</v>
       </c>
       <c r="T17" s="4">
         <v>5170481</v>
       </c>
       <c r="U17" s="4">
         <v>5165717</v>
       </c>
       <c r="V17" s="4">
         <v>6479326</v>
       </c>
       <c r="W17" s="4">
         <v>6608694</v>
       </c>
       <c r="X17" s="4">
         <v>6592771</v>
       </c>
       <c r="Y17" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA17" s="4">
+        <v>7001315</v>
+      </c>
+      <c r="AB17" s="4">
+        <v>6855294</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B18" s="3">
         <v>45279310</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>63812655</v>
+        <v>63295309</v>
       </c>
       <c r="G18" s="3">
         <v>63800367</v>
       </c>
       <c r="H18" s="3">
         <v>67638337</v>
       </c>
       <c r="I18" s="3">
         <v>75643025</v>
       </c>
       <c r="J18" s="3">
         <v>83355928</v>
       </c>
       <c r="K18" s="3">
         <v>90782528</v>
       </c>
       <c r="L18" s="3">
         <v>91768579</v>
       </c>
       <c r="M18" s="3">
         <v>91839756</v>
       </c>
       <c r="N18" s="3">
         <v>95144627</v>
       </c>
@@ -2103,66 +2262,75 @@
       </c>
       <c r="R18" s="3">
         <v>127073431</v>
       </c>
       <c r="S18" s="3">
         <v>119793420</v>
       </c>
       <c r="T18" s="3">
         <v>120379406</v>
       </c>
       <c r="U18" s="3">
         <v>125457184</v>
       </c>
       <c r="V18" s="3">
         <v>-10194460</v>
       </c>
       <c r="W18" s="3">
         <v>-5165602</v>
       </c>
       <c r="X18" s="3">
         <v>-6254265</v>
       </c>
       <c r="Y18" s="3">
         <v>-4096685</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="3">
+        <v>140084709</v>
+      </c>
+      <c r="AA18" s="3">
+        <v>132735195</v>
+      </c>
+      <c r="AB18" s="3">
+        <v>141486928</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F19" s="4">
         <v>64778459</v>
       </c>
       <c r="G19" s="4">
         <v>65062141</v>
       </c>
       <c r="H19" s="4">
         <v>72443058</v>
       </c>
       <c r="I19" s="4">
         <v>75799074</v>
       </c>
       <c r="J19" s="4">
         <v>90035598</v>
       </c>
       <c r="K19" s="4">
         <v>90866317</v>
       </c>
       <c r="L19" s="4">
         <v>92233511</v>
       </c>
       <c r="M19" s="4">
         <v>102150471</v>
       </c>
@@ -2180,66 +2348,75 @@
       </c>
       <c r="R19" s="4">
         <v>130024083</v>
       </c>
       <c r="S19" s="4">
         <v>120313805</v>
       </c>
       <c r="T19" s="4">
         <v>123160265</v>
       </c>
       <c r="U19" s="4">
         <v>126050004</v>
       </c>
       <c r="V19" s="4">
         <v>150136397</v>
       </c>
       <c r="W19" s="4">
         <v>-3796148</v>
       </c>
       <c r="X19" s="4">
         <v>-3056067</v>
       </c>
       <c r="Y19" s="4">
         <v>-2555619</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>136737029</v>
+      </c>
+      <c r="AB19" s="4">
+        <v>143534758</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
         <v>1483150</v>
       </c>
       <c r="G20" s="3">
         <v>1261774</v>
       </c>
       <c r="H20" s="3">
         <v>4804721</v>
       </c>
       <c r="I20" s="3">
         <v>156049</v>
       </c>
       <c r="J20" s="3">
         <v>6679670</v>
       </c>
       <c r="K20" s="3">
         <v>83789</v>
       </c>
       <c r="L20" s="3">
         <v>464932</v>
       </c>
       <c r="M20" s="3">
         <v>10310715</v>
       </c>
@@ -2257,66 +2434,75 @@
       </c>
       <c r="R20" s="3">
         <v>2950652</v>
       </c>
       <c r="S20" s="3">
         <v>520385</v>
       </c>
       <c r="T20" s="3">
         <v>2780859</v>
       </c>
       <c r="U20" s="3">
         <v>592820</v>
       </c>
       <c r="V20" s="3">
         <v>7541661</v>
       </c>
       <c r="W20" s="3">
         <v>1369454</v>
       </c>
       <c r="X20" s="3">
         <v>3198198</v>
       </c>
       <c r="Y20" s="3">
         <v>1541066</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA20" s="3">
+        <v>4001834</v>
+      </c>
+      <c r="AB20" s="3">
+        <v>2047830</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F21" s="4">
         <v>492380</v>
       </c>
       <c r="G21" s="4">
         <v>476687</v>
       </c>
       <c r="H21" s="4">
         <v>423804</v>
       </c>
       <c r="I21" s="4">
         <v>534243</v>
       </c>
       <c r="J21" s="4">
         <v>1116600</v>
       </c>
       <c r="K21" s="4">
         <v>959220</v>
       </c>
       <c r="L21" s="4">
         <v>865376</v>
       </c>
       <c r="M21" s="4">
         <v>1194159</v>
       </c>
@@ -2334,66 +2520,75 @@
       </c>
       <c r="R21" s="4">
         <v>2662814</v>
       </c>
       <c r="S21" s="4">
         <v>12245855</v>
       </c>
       <c r="T21" s="4">
         <v>17296819</v>
       </c>
       <c r="U21" s="4">
         <v>18191261</v>
       </c>
       <c r="V21" s="4">
         <v>2652799</v>
       </c>
       <c r="W21" s="4">
         <v>3796148</v>
       </c>
       <c r="X21" s="4">
         <v>3056067</v>
       </c>
       <c r="Y21" s="4">
         <v>2555619</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>9135469</v>
+      </c>
+      <c r="AB21" s="4">
+        <v>7700372</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F22" s="4">
         <v>65270839</v>
       </c>
       <c r="G22" s="4">
         <v>65538828</v>
       </c>
       <c r="H22" s="4">
         <v>72866862</v>
       </c>
       <c r="I22" s="4">
         <v>76333317</v>
       </c>
       <c r="J22" s="4">
         <v>90563600</v>
       </c>
       <c r="K22" s="4">
         <v>91301281</v>
       </c>
       <c r="L22" s="4">
         <v>92637550</v>
       </c>
       <c r="M22" s="4">
         <v>102883293</v>
       </c>
@@ -2403,151 +2598,169 @@
       <c r="O22" s="4">
         <v>98662693</v>
       </c>
       <c r="P22" s="4">
         <v>100463051</v>
       </c>
       <c r="Q22" s="4">
         <v>121861619</v>
       </c>
       <c r="R22" s="4">
         <v>132667001</v>
       </c>
       <c r="S22" s="4">
         <v>132539764</v>
       </c>
       <c r="T22" s="4">
         <v>140457084</v>
       </c>
       <c r="U22" s="4">
         <v>144241265</v>
       </c>
       <c r="V22" s="4">
         <v>152789196</v>
       </c>
       <c r="W22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y22" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z22" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA22" s="4">
+        <v>145386866</v>
+      </c>
+      <c r="AB22" s="4">
+        <v>150882761</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J23" s="4">
         <v>588598</v>
       </c>
       <c r="K23" s="4">
         <v>524256</v>
       </c>
       <c r="L23" s="4">
         <v>461337</v>
       </c>
       <c r="M23" s="4">
         <v>461337</v>
       </c>
       <c r="N23" s="4">
         <v>461336</v>
       </c>
       <c r="O23" s="4">
         <v>458637</v>
       </c>
       <c r="P23" s="4">
         <v>19896</v>
       </c>
       <c r="Q23" s="4">
         <v>19896</v>
       </c>
       <c r="R23" s="4">
         <v>19896</v>
       </c>
       <c r="S23" s="4">
         <v>19896</v>
       </c>
       <c r="T23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="U23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="V23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="W23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y23" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z23" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>485632</v>
+      </c>
+      <c r="AB23" s="4">
+        <v>352369</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F24" s="4">
         <v>5852146</v>
       </c>
       <c r="G24" s="4">
         <v>8402490</v>
       </c>
       <c r="H24" s="4">
         <v>8592647</v>
       </c>
       <c r="I24" s="4">
         <v>15849293</v>
       </c>
       <c r="J24" s="4">
         <v>8897198</v>
       </c>
       <c r="K24" s="4">
         <v>10352660</v>
       </c>
       <c r="L24" s="4">
         <v>10897805</v>
       </c>
       <c r="M24" s="4">
         <v>11579799</v>
       </c>
@@ -2563,68 +2776,77 @@
       <c r="Q24" s="4">
         <v>14966323</v>
       </c>
       <c r="R24" s="4">
         <v>15351415</v>
       </c>
       <c r="S24" s="4">
         <v>17193901</v>
       </c>
       <c r="T24" s="4">
         <v>9731912</v>
       </c>
       <c r="U24" s="4">
         <v>9291936</v>
       </c>
       <c r="V24" s="4">
         <v>17114793</v>
       </c>
       <c r="W24" s="4">
         <v>20139632</v>
       </c>
       <c r="X24" s="4">
         <v>32205988</v>
       </c>
       <c r="Y24" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z24" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>12642847</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>12996117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F25" s="4">
         <v>2526990</v>
       </c>
       <c r="G25" s="4">
         <v>4124379</v>
       </c>
       <c r="H25" s="4">
         <v>4885061</v>
       </c>
       <c r="I25" s="4">
         <v>2802535</v>
       </c>
       <c r="J25" s="4">
         <v>3617169</v>
       </c>
       <c r="K25" s="4">
         <v>4141886</v>
       </c>
       <c r="L25" s="4">
         <v>3824051</v>
       </c>
       <c r="M25" s="4">
         <v>3767243</v>
       </c>
@@ -2634,74 +2856,83 @@
       <c r="O25" s="4">
         <v>3421660</v>
       </c>
       <c r="P25" s="4">
         <v>3671849</v>
       </c>
       <c r="Q25" s="4">
         <v>3566673</v>
       </c>
       <c r="R25" s="4">
         <v>4144463</v>
       </c>
       <c r="S25" s="4">
         <v>3615580</v>
       </c>
       <c r="T25" s="4">
         <v>3511355</v>
       </c>
       <c r="U25" s="4">
         <v>4223083</v>
       </c>
       <c r="V25" s="4">
         <v>3856927</v>
       </c>
       <c r="W25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y25" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z25" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA25" s="4">
+        <v>1840323</v>
+      </c>
+      <c r="AB25" s="4">
+        <v>2047589</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F26" s="4">
         <v>22098032</v>
       </c>
       <c r="G26" s="4">
         <v>30082785</v>
       </c>
       <c r="H26" s="4">
         <v>30186352</v>
       </c>
       <c r="I26" s="4">
         <v>27521434</v>
       </c>
       <c r="J26" s="4">
         <v>31329113</v>
       </c>
       <c r="K26" s="4">
         <v>32186787</v>
       </c>
       <c r="L26" s="4">
         <v>32339445</v>
       </c>
       <c r="M26" s="4">
         <v>31842449</v>
       </c>
@@ -2719,143 +2950,161 @@
       </c>
       <c r="R26" s="4">
         <v>38176756</v>
       </c>
       <c r="S26" s="4">
         <v>38564630</v>
       </c>
       <c r="T26" s="4">
         <v>38173700</v>
       </c>
       <c r="U26" s="4">
         <v>36548982</v>
       </c>
       <c r="V26" s="4">
         <v>35796951</v>
       </c>
       <c r="W26" s="4">
         <v>35247430</v>
       </c>
       <c r="X26" s="4">
         <v>34307165</v>
       </c>
       <c r="Y26" s="4">
         <v>33610920</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA26" s="4">
+        <v>39081865</v>
+      </c>
+      <c r="AB26" s="4">
+        <v>37974644</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N27" s="4">
         <v>3</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="R27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="T27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="U27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="V27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="W27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y27" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB27" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F28" s="4">
         <v>24155565</v>
       </c>
       <c r="G28" s="4">
         <v>22245687</v>
       </c>
       <c r="H28" s="4">
         <v>24891269</v>
       </c>
       <c r="I28" s="4">
         <v>29423708</v>
       </c>
       <c r="J28" s="4">
         <v>31989147</v>
       </c>
       <c r="K28" s="4">
         <v>37545546</v>
       </c>
       <c r="L28" s="4">
         <v>37605564</v>
       </c>
       <c r="M28" s="4">
         <v>38142007</v>
       </c>
@@ -2868,71 +3117,80 @@
       <c r="P28" s="4">
         <v>44499546</v>
       </c>
       <c r="Q28" s="4">
         <v>50548873</v>
       </c>
       <c r="R28" s="4">
         <v>70101183</v>
       </c>
       <c r="S28" s="4">
         <v>60558107</v>
       </c>
       <c r="T28" s="4">
         <v>66492879</v>
       </c>
       <c r="U28" s="4">
         <v>74129017</v>
       </c>
       <c r="V28" s="4">
         <v>83370755</v>
       </c>
       <c r="W28" s="4">
         <v>80968743</v>
       </c>
       <c r="X28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y28" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z28" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA28" s="4">
+        <v>69083383</v>
+      </c>
+      <c r="AB28" s="4">
+        <v>71856724</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F29" s="4">
         <v>22422475</v>
       </c>
       <c r="G29" s="4">
         <v>20929840</v>
       </c>
       <c r="H29" s="4">
         <v>21387341</v>
       </c>
       <c r="I29" s="4">
         <v>23879795</v>
       </c>
       <c r="J29" s="4">
         <v>23398642</v>
       </c>
       <c r="K29" s="4">
         <v>22609071</v>
       </c>
       <c r="L29" s="4">
         <v>22421351</v>
       </c>
       <c r="M29" s="4">
         <v>22338445</v>
       </c>
@@ -2942,74 +3200,83 @@
       <c r="O29" s="4">
         <v>21967335</v>
       </c>
       <c r="P29" s="4">
         <v>22246311</v>
       </c>
       <c r="Q29" s="4">
         <v>24200683</v>
       </c>
       <c r="R29" s="4">
         <v>19452523</v>
       </c>
       <c r="S29" s="4">
         <v>19373798</v>
       </c>
       <c r="T29" s="4">
         <v>19299432</v>
       </c>
       <c r="U29" s="4">
         <v>19461048</v>
       </c>
       <c r="V29" s="4">
         <v>19435783</v>
       </c>
       <c r="W29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X29" s="4">
         <v>13398408</v>
       </c>
       <c r="Y29" s="4">
         <v>14270854</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA29" s="4">
+        <v>37102215</v>
+      </c>
+      <c r="AB29" s="4">
+        <v>36897477</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F30" s="4">
         <v>8893142</v>
       </c>
       <c r="G30" s="4">
         <v>12464037</v>
       </c>
       <c r="H30" s="4">
         <v>11810106</v>
       </c>
       <c r="I30" s="4">
         <v>12504382</v>
       </c>
       <c r="J30" s="4">
         <v>10503536</v>
       </c>
       <c r="K30" s="4">
         <v>12308929</v>
       </c>
       <c r="L30" s="4">
         <v>10896865</v>
       </c>
       <c r="M30" s="4">
         <v>11395082</v>
       </c>
@@ -3019,74 +3286,83 @@
       <c r="O30" s="4">
         <v>13710405</v>
       </c>
       <c r="P30" s="4">
         <v>14187771</v>
       </c>
       <c r="Q30" s="4">
         <v>15467339</v>
       </c>
       <c r="R30" s="4">
         <v>13779502</v>
       </c>
       <c r="S30" s="4">
         <v>14147267</v>
       </c>
       <c r="T30" s="4">
         <v>13255738</v>
       </c>
       <c r="U30" s="4">
         <v>16376693</v>
       </c>
       <c r="V30" s="4">
         <v>15782881</v>
       </c>
       <c r="W30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y30" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z30" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA30" s="4">
+        <v>21370905</v>
+      </c>
+      <c r="AB30" s="4">
+        <v>15470315</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F31" s="4">
         <v>9845167</v>
       </c>
       <c r="G31" s="4">
         <v>11565102</v>
       </c>
       <c r="H31" s="4">
         <v>8928117</v>
       </c>
       <c r="I31" s="4">
         <v>11343109</v>
       </c>
       <c r="J31" s="4">
         <v>16103600</v>
       </c>
       <c r="K31" s="4">
         <v>19052531</v>
       </c>
       <c r="L31" s="4">
         <v>12599555</v>
       </c>
       <c r="M31" s="4">
         <v>14362450</v>
       </c>
@@ -3096,74 +3372,83 @@
       <c r="O31" s="4">
         <v>16978250</v>
       </c>
       <c r="P31" s="4">
         <v>26028608</v>
       </c>
       <c r="Q31" s="4">
         <v>15019786</v>
       </c>
       <c r="R31" s="4">
         <v>18310782</v>
       </c>
       <c r="S31" s="4">
         <v>46161981</v>
       </c>
       <c r="T31" s="4">
         <v>43700780</v>
       </c>
       <c r="U31" s="4">
         <v>65713391</v>
       </c>
       <c r="V31" s="4">
         <v>47348100</v>
       </c>
       <c r="W31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y31" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z31" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA31" s="4">
+        <v>25932616</v>
+      </c>
+      <c r="AB31" s="4">
+        <v>56034378</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F32" s="4">
         <v>55425672</v>
       </c>
       <c r="G32" s="4">
         <v>53973726</v>
       </c>
       <c r="H32" s="4">
         <v>63938745</v>
       </c>
       <c r="I32" s="4">
         <v>64990208</v>
       </c>
       <c r="J32" s="4">
         <v>74460000</v>
       </c>
       <c r="K32" s="4">
         <v>72248750</v>
       </c>
       <c r="L32" s="4">
         <v>80037995</v>
       </c>
       <c r="M32" s="4">
         <v>88520843</v>
       </c>
@@ -3173,228 +3458,255 @@
       <c r="O32" s="4">
         <v>81684443</v>
       </c>
       <c r="P32" s="4">
         <v>74434443</v>
       </c>
       <c r="Q32" s="4">
         <v>106841833</v>
       </c>
       <c r="R32" s="4">
         <v>114356219</v>
       </c>
       <c r="S32" s="4">
         <v>86377783</v>
       </c>
       <c r="T32" s="4">
         <v>96756304</v>
       </c>
       <c r="U32" s="4">
         <v>78527874</v>
       </c>
       <c r="V32" s="4">
         <v>105441096</v>
       </c>
       <c r="W32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y32" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z32" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA32" s="4">
+        <v>119454250</v>
+      </c>
+      <c r="AB32" s="4">
+        <v>94848383</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J33" s="4">
         <v>588598</v>
       </c>
       <c r="K33" s="4">
         <v>524256</v>
       </c>
       <c r="L33" s="4">
         <v>461337</v>
       </c>
       <c r="M33" s="4">
         <v>461337</v>
       </c>
       <c r="N33" s="4">
         <v>461336</v>
       </c>
       <c r="O33" s="4">
         <v>458637</v>
       </c>
       <c r="P33" s="4">
         <v>19896</v>
       </c>
       <c r="Q33" s="4">
         <v>19896</v>
       </c>
       <c r="R33" s="4">
         <v>19896</v>
       </c>
       <c r="S33" s="4">
         <v>19896</v>
       </c>
       <c r="T33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="U33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="V33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="W33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y33" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z33" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA33" s="4">
+        <v>485632</v>
+      </c>
+      <c r="AB33" s="4">
+        <v>352369</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G34" s="4">
         <v>3340085</v>
       </c>
       <c r="H34" s="4">
         <v>3406536</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J34" s="4">
         <v>588598</v>
       </c>
       <c r="K34" s="4">
         <v>524256</v>
       </c>
       <c r="L34" s="4">
         <v>461337</v>
       </c>
       <c r="M34" s="4">
         <v>461337</v>
       </c>
       <c r="N34" s="4">
         <v>1938314</v>
       </c>
       <c r="O34" s="4">
         <v>1804834</v>
       </c>
       <c r="P34" s="4">
         <v>1253238</v>
       </c>
       <c r="Q34" s="4">
         <v>1116851</v>
       </c>
       <c r="R34" s="4">
         <v>2602179</v>
       </c>
       <c r="S34" s="4">
         <v>2653789</v>
       </c>
       <c r="T34" s="4">
         <v>1472373</v>
       </c>
       <c r="U34" s="4">
         <v>1303726</v>
       </c>
       <c r="V34" s="4">
         <v>1268213</v>
       </c>
       <c r="W34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y34" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z34" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA34" s="4">
+        <v>6348367</v>
+      </c>
+      <c r="AB34" s="4">
+        <v>6128670</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F35" s="4">
         <v>949410</v>
       </c>
       <c r="G35" s="4">
         <v>949410</v>
       </c>
       <c r="H35" s="4">
         <v>949410</v>
       </c>
       <c r="I35" s="4">
         <v>949410</v>
       </c>
       <c r="J35" s="4">
         <v>949410</v>
       </c>
       <c r="K35" s="4">
         <v>949410</v>
       </c>
       <c r="L35" s="4">
         <v>949410</v>
       </c>
       <c r="M35" s="4">
         <v>949410</v>
       </c>
@@ -3404,74 +3716,83 @@
       <c r="O35" s="4">
         <v>949410</v>
       </c>
       <c r="P35" s="4">
         <v>949410</v>
       </c>
       <c r="Q35" s="4">
         <v>949410</v>
       </c>
       <c r="R35" s="4">
         <v>949410</v>
       </c>
       <c r="S35" s="4">
         <v>949410</v>
       </c>
       <c r="T35" s="4">
         <v>949410</v>
       </c>
       <c r="U35" s="4">
         <v>949410</v>
       </c>
       <c r="V35" s="4">
         <v>949410</v>
       </c>
       <c r="W35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y35" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z35" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA35" s="4">
+        <v>949410</v>
+      </c>
+      <c r="AB35" s="4">
+        <v>949410</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F36" s="4">
         <v>4601947</v>
       </c>
       <c r="G36" s="4">
         <v>6987449</v>
       </c>
       <c r="H36" s="4">
         <v>8154737</v>
       </c>
       <c r="I36" s="4">
         <v>11826669</v>
       </c>
       <c r="J36" s="4">
         <v>6695110</v>
       </c>
       <c r="K36" s="4">
         <v>4564208</v>
       </c>
       <c r="L36" s="4">
         <v>6095928</v>
       </c>
       <c r="M36" s="4">
         <v>6518198</v>
       </c>
@@ -3489,95 +3810,107 @@
       </c>
       <c r="R36" s="4">
         <v>9882028</v>
       </c>
       <c r="S36" s="4">
         <v>9639721</v>
       </c>
       <c r="T36" s="4">
         <v>9201800</v>
       </c>
       <c r="U36" s="4">
         <v>8108615</v>
       </c>
       <c r="V36" s="4">
         <v>7456284</v>
       </c>
       <c r="W36" s="4">
         <v>7667489</v>
       </c>
       <c r="X36" s="4">
         <v>7917007</v>
       </c>
       <c r="Y36" s="4">
         <v>7921583</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA36" s="4">
+        <v>7678288</v>
+      </c>
+      <c r="AB36" s="4">
+        <v>6852353</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37" s="2"/>
+      <c r="AA37" s="2"/>
+      <c r="AB37" s="2"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F38" s="4">
         <v>-1399220</v>
       </c>
       <c r="G38" s="4">
         <v>-221376</v>
       </c>
       <c r="H38" s="4">
         <v>3321571</v>
       </c>
       <c r="I38" s="4">
         <v>-1327101</v>
       </c>
       <c r="J38" s="4">
         <v>5196520</v>
       </c>
       <c r="K38" s="4">
         <v>-6595881</v>
       </c>
       <c r="L38" s="4">
         <v>-6214738</v>
       </c>
       <c r="M38" s="4">
         <v>3631045</v>
       </c>
@@ -3595,66 +3928,75 @@
       </c>
       <c r="R38" s="4">
         <v>1470002</v>
       </c>
       <c r="S38" s="4">
         <v>-2430267</v>
       </c>
       <c r="T38" s="4">
         <v>-169793</v>
       </c>
       <c r="U38" s="4">
         <v>-2357832</v>
       </c>
       <c r="V38" s="4">
         <v>4591009</v>
       </c>
       <c r="W38" s="4">
         <v>-6172207</v>
       </c>
       <c r="X38" s="4">
         <v>-4343463</v>
       </c>
       <c r="Y38" s="4">
         <v>-6000595</v>
       </c>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA38" s="4">
+        <v>1079689</v>
+      </c>
+      <c r="AB38" s="4">
+        <v>-874315</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F39" s="4">
         <v>1073666</v>
       </c>
       <c r="G39" s="4">
         <v>2511219</v>
       </c>
       <c r="H39" s="4">
         <v>2714383</v>
       </c>
       <c r="I39" s="4">
         <v>9971029</v>
       </c>
       <c r="J39" s="4">
         <v>3042935</v>
       </c>
       <c r="K39" s="4">
         <v>1455462</v>
       </c>
       <c r="L39" s="4">
         <v>2000607</v>
       </c>
       <c r="M39" s="4">
         <v>2682601</v>
       </c>
@@ -3670,68 +4012,77 @@
       <c r="Q39" s="4">
         <v>3447685</v>
       </c>
       <c r="R39" s="4">
         <v>3832777</v>
       </c>
       <c r="S39" s="4">
         <v>1842486</v>
       </c>
       <c r="T39" s="4">
         <v>-335718</v>
       </c>
       <c r="U39" s="4">
         <v>-775694</v>
       </c>
       <c r="V39" s="4">
         <v>1763378</v>
       </c>
       <c r="W39" s="4">
         <v>3024839</v>
       </c>
       <c r="X39" s="4">
         <v>15091195</v>
       </c>
       <c r="Y39" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z39" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA39" s="4">
+        <v>4369288</v>
+      </c>
+      <c r="AB39" s="4">
+        <v>4722558</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F40" s="4">
         <v>808863</v>
       </c>
       <c r="G40" s="4">
         <v>1597389</v>
       </c>
       <c r="H40" s="4">
         <v>2358071</v>
       </c>
       <c r="I40" s="4">
         <v>275545</v>
       </c>
       <c r="J40" s="4">
         <v>1090179</v>
       </c>
       <c r="K40" s="4">
         <v>524717</v>
       </c>
       <c r="L40" s="4">
         <v>206882</v>
       </c>
       <c r="M40" s="4">
         <v>150074</v>
       </c>
@@ -3741,74 +4092,83 @@
       <c r="O40" s="4">
         <v>-355568</v>
       </c>
       <c r="P40" s="4">
         <v>-105379</v>
       </c>
       <c r="Q40" s="4">
         <v>-210555</v>
       </c>
       <c r="R40" s="4">
         <v>367235</v>
       </c>
       <c r="S40" s="4">
         <v>-528883</v>
       </c>
       <c r="T40" s="4">
         <v>-633108</v>
       </c>
       <c r="U40" s="4">
         <v>78620</v>
       </c>
       <c r="V40" s="4">
         <v>-287536</v>
       </c>
       <c r="W40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y40" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA40" s="4">
+        <v>-174063</v>
+      </c>
+      <c r="AB40" s="4">
+        <v>33203</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F41" s="4">
         <v>1638146</v>
       </c>
       <c r="G41" s="4">
         <v>1638699</v>
       </c>
       <c r="H41" s="4">
         <v>997775</v>
       </c>
       <c r="I41" s="4">
         <v>3611241</v>
       </c>
       <c r="J41" s="4">
         <v>2127741</v>
       </c>
       <c r="K41" s="4">
         <v>1805393</v>
       </c>
       <c r="L41" s="4">
         <v>393329</v>
       </c>
       <c r="M41" s="4">
         <v>891546</v>
       </c>
@@ -3818,250 +4178,275 @@
       <c r="O41" s="4">
         <v>619808</v>
       </c>
       <c r="P41" s="4">
         <v>1097174</v>
       </c>
       <c r="Q41" s="4">
         <v>2376742</v>
       </c>
       <c r="R41" s="4">
         <v>1122217</v>
       </c>
       <c r="S41" s="4">
         <v>367765</v>
       </c>
       <c r="T41" s="4">
         <v>-523764</v>
       </c>
       <c r="U41" s="4">
         <v>2597191</v>
       </c>
       <c r="V41" s="4">
         <v>2003379</v>
       </c>
       <c r="W41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
+      </c>
+      <c r="Z41" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA41" s="4">
+        <v>4295978</v>
+      </c>
+      <c r="AB41" s="4">
+        <v>-1604612</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:Y2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A37:Y37"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A13:AB13"/>
+    <mergeCell ref="A37:AB37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S41"/>
+  <dimension ref="A1:U41"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="T1" sqref="T1"/>
+      <selection pane="bottomRight" activeCell="V1" sqref="V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:19">
+        <v>94</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" s="2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B3" s="3">
         <v>41612610</v>
       </c>
       <c r="C3" s="3">
         <v>20065586</v>
       </c>
       <c r="D3" s="3">
         <v>34030453</v>
       </c>
       <c r="E3" s="3">
         <v>45342552</v>
       </c>
       <c r="F3" s="3">
         <v>20155973</v>
       </c>
       <c r="G3" s="3">
         <v>35627206</v>
       </c>
       <c r="H3" s="3">
         <v>47796253</v>
       </c>
       <c r="I3" s="3">
         <v>22359467</v>
       </c>
       <c r="J3" s="3">
         <v>33754972</v>
       </c>
       <c r="K3" s="3">
         <v>46033948</v>
       </c>
       <c r="L3" s="3">
         <v>24453458</v>
       </c>
       <c r="M3" s="3">
         <v>37680557</v>
       </c>
       <c r="N3" s="3">
         <v>51865473</v>
       </c>
       <c r="O3" s="3">
         <v>27208477</v>
       </c>
       <c r="P3" s="3">
         <v>40728736</v>
       </c>
       <c r="Q3" s="3">
         <v>56130903</v>
       </c>
-      <c r="R3" s="3" t="s">
-        <v>35</v>
+      <c r="R3" s="3">
+        <v>28706588</v>
       </c>
       <c r="S3" s="3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T3" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U3" s="3">
+        <v>32160654</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" s="3">
         <v>18393819</v>
       </c>
       <c r="C4" s="3">
         <v>7596775</v>
       </c>
       <c r="D4" s="3">
         <v>15174223</v>
       </c>
       <c r="E4" s="3">
         <v>20341324</v>
       </c>
       <c r="F4" s="3">
         <v>6977068</v>
       </c>
       <c r="G4" s="3">
         <v>15263328</v>
       </c>
       <c r="H4" s="3">
         <v>19789955</v>
       </c>
       <c r="I4" s="3">
         <v>7614845</v>
       </c>
@@ -4073,54 +4458,60 @@
       </c>
       <c r="L4" s="3">
         <v>10713471</v>
       </c>
       <c r="M4" s="3">
         <v>16934816</v>
       </c>
       <c r="N4" s="3">
         <v>23496391</v>
       </c>
       <c r="O4" s="3">
         <v>13477270</v>
       </c>
       <c r="P4" s="3">
         <v>18317605</v>
       </c>
       <c r="Q4" s="3">
         <v>25695957</v>
       </c>
       <c r="R4" s="3">
         <v>13607782</v>
       </c>
       <c r="S4" s="3">
         <v>20935665</v>
       </c>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" s="3">
+        <v>17442606</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B5" s="3">
         <v>9007708</v>
       </c>
       <c r="C5" s="3">
         <v>3143870</v>
       </c>
       <c r="D5" s="3">
         <v>8780591</v>
       </c>
       <c r="E5" s="3">
         <v>11761800</v>
       </c>
       <c r="F5" s="3">
         <v>2166674</v>
       </c>
       <c r="G5" s="3">
         <v>7492444</v>
       </c>
       <c r="H5" s="3">
         <v>8975639</v>
       </c>
       <c r="I5" s="3">
         <v>1914523</v>
       </c>
@@ -4132,54 +4523,60 @@
       </c>
       <c r="L5" s="3">
         <v>4943446</v>
       </c>
       <c r="M5" s="3">
         <v>8447510</v>
       </c>
       <c r="N5" s="3">
         <v>11815136</v>
       </c>
       <c r="O5" s="3">
         <v>6405313</v>
       </c>
       <c r="P5" s="3">
         <v>9461074</v>
       </c>
       <c r="Q5" s="3">
         <v>13402365</v>
       </c>
       <c r="R5" s="3">
         <v>7843898</v>
       </c>
       <c r="S5" s="3">
         <v>12422553</v>
       </c>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U5" s="3">
+        <v>11127614</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B6" s="3">
         <v>4338735</v>
       </c>
       <c r="C6" s="3">
         <v>1135365</v>
       </c>
       <c r="D6" s="3">
         <v>5888279</v>
       </c>
       <c r="E6" s="3">
         <v>6871108</v>
       </c>
       <c r="F6" s="3">
         <v>820412</v>
       </c>
       <c r="G6" s="3">
         <v>5223230</v>
       </c>
       <c r="H6" s="3">
         <v>4382245</v>
       </c>
       <c r="I6" s="3">
         <v>-1065444</v>
       </c>
@@ -4191,54 +4588,60 @@
       </c>
       <c r="L6" s="3">
         <v>2443563</v>
       </c>
       <c r="M6" s="3">
         <v>4008330</v>
       </c>
       <c r="N6" s="3">
         <v>4560608</v>
       </c>
       <c r="O6" s="3">
         <v>-1067478</v>
       </c>
       <c r="P6" s="3">
         <v>-2556981</v>
       </c>
       <c r="Q6" s="3">
         <v>-3410876</v>
       </c>
       <c r="R6" s="3">
         <v>191336</v>
       </c>
       <c r="S6" s="3">
         <v>-94428</v>
       </c>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U6" s="3">
+        <v>1262986</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" s="3">
         <v>3538571</v>
       </c>
       <c r="C7" s="3">
         <v>863292</v>
       </c>
       <c r="D7" s="3">
         <v>4722895</v>
       </c>
       <c r="E7" s="3">
         <v>5302507</v>
       </c>
       <c r="F7" s="3">
         <v>902304</v>
       </c>
       <c r="G7" s="3">
         <v>4574235</v>
       </c>
       <c r="H7" s="3">
         <v>3674677</v>
       </c>
       <c r="I7" s="3">
         <v>-599182</v>
       </c>
@@ -4250,113 +4653,125 @@
       </c>
       <c r="L7" s="3">
         <v>2529373</v>
       </c>
       <c r="M7" s="3">
         <v>3939088</v>
       </c>
       <c r="N7" s="3">
         <v>4525516</v>
       </c>
       <c r="O7" s="3">
         <v>-680228</v>
       </c>
       <c r="P7" s="3">
         <v>-1273413</v>
       </c>
       <c r="Q7" s="3">
         <v>-1925744</v>
       </c>
       <c r="R7" s="3">
         <v>460723</v>
       </c>
       <c r="S7" s="3">
         <v>465299</v>
       </c>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U7" s="3">
+        <v>1593284</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B8" s="4">
         <v>-23218791</v>
       </c>
       <c r="C8" s="4">
         <v>-12468811</v>
       </c>
       <c r="D8" s="4">
         <v>-18856230</v>
       </c>
       <c r="E8" s="4">
         <v>-25001228</v>
       </c>
       <c r="F8" s="4">
         <v>-13178905</v>
       </c>
       <c r="G8" s="4">
         <v>-20363878</v>
       </c>
       <c r="H8" s="4">
         <v>-28006298</v>
       </c>
       <c r="I8" s="4">
         <v>-14744622</v>
       </c>
       <c r="J8" s="4">
         <v>-22074263</v>
       </c>
       <c r="K8" s="4">
         <v>-29284548</v>
       </c>
       <c r="L8" s="4">
         <v>-13739987</v>
       </c>
       <c r="M8" s="4">
         <v>-20745741</v>
       </c>
       <c r="N8" s="4">
         <v>-28369082</v>
       </c>
       <c r="O8" s="4">
         <v>-13731207</v>
       </c>
       <c r="P8" s="4">
         <v>-22411131</v>
       </c>
       <c r="Q8" s="4">
         <v>-30434946</v>
       </c>
-      <c r="R8" s="4" t="s">
-        <v>35</v>
+      <c r="R8" s="4">
+        <v>-15098806</v>
       </c>
       <c r="S8" s="4">
         <v>-23461390</v>
       </c>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U8" s="4">
+        <v>-14718048</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B9" s="4">
         <v>-9386111</v>
       </c>
       <c r="C9" s="4">
         <v>-4452905</v>
       </c>
       <c r="D9" s="4">
         <v>-6393632</v>
       </c>
       <c r="E9" s="4">
         <v>-8579524</v>
       </c>
       <c r="F9" s="4">
         <v>-4810394</v>
       </c>
       <c r="G9" s="4">
         <v>-7770884</v>
       </c>
       <c r="H9" s="4">
         <v>-10814316</v>
       </c>
       <c r="I9" s="4">
         <v>-5700322</v>
       </c>
@@ -4368,1872 +4783,2062 @@
       </c>
       <c r="L9" s="4">
         <v>-5770025</v>
       </c>
       <c r="M9" s="4">
         <v>-8487306</v>
       </c>
       <c r="N9" s="4">
         <v>-11681255</v>
       </c>
       <c r="O9" s="4">
         <v>-7071957</v>
       </c>
       <c r="P9" s="4">
         <v>-8856531</v>
       </c>
       <c r="Q9" s="4">
         <v>-12293592</v>
       </c>
       <c r="R9" s="4">
         <v>-5763884</v>
       </c>
       <c r="S9" s="4">
         <v>-8513112</v>
       </c>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U9" s="4">
+        <v>-6314992</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B10" s="4">
         <v>-4145326</v>
       </c>
       <c r="C10" s="4">
         <v>-2193833</v>
       </c>
       <c r="D10" s="4">
         <v>-3170860</v>
       </c>
       <c r="E10" s="4">
         <v>-4057057</v>
       </c>
       <c r="F10" s="4">
         <v>-2153420</v>
       </c>
       <c r="G10" s="4">
         <v>-3565443</v>
       </c>
       <c r="H10" s="4">
         <v>-5227677</v>
       </c>
       <c r="I10" s="4">
-        <v>-4955292</v>
+        <v>-4889856</v>
       </c>
       <c r="J10" s="4">
         <v>-6810913</v>
       </c>
       <c r="K10" s="4">
         <v>-8712843</v>
       </c>
       <c r="L10" s="4">
         <v>-4198592</v>
       </c>
       <c r="M10" s="4">
         <v>-6898022</v>
       </c>
       <c r="N10" s="4">
         <v>-10251522</v>
       </c>
       <c r="O10" s="4">
         <v>-8800262</v>
       </c>
       <c r="P10" s="4">
         <v>-13953938</v>
       </c>
       <c r="Q10" s="4">
         <v>-19647542</v>
       </c>
       <c r="R10" s="4">
         <v>-11530925</v>
       </c>
       <c r="S10" s="4">
         <v>-16953372</v>
       </c>
-    </row>
-    <row r="11" spans="1:19">
+      <c r="T10" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U10" s="4">
+        <v>-10560024</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" s="4">
         <v>103562</v>
       </c>
       <c r="C11" s="4">
         <v>124975</v>
       </c>
       <c r="D11" s="4">
         <v>165607</v>
       </c>
       <c r="E11" s="4">
         <v>240759</v>
       </c>
       <c r="F11" s="4">
         <v>513651</v>
       </c>
       <c r="G11" s="4">
         <v>820734</v>
       </c>
       <c r="H11" s="4">
         <v>1344031</v>
       </c>
       <c r="I11" s="4">
         <v>1288592</v>
       </c>
       <c r="J11" s="4">
         <v>1758789</v>
       </c>
       <c r="K11" s="4">
-        <v>2317006</v>
+        <v>2314399</v>
       </c>
       <c r="L11" s="4">
-        <v>1081343</v>
+        <v>1083100</v>
       </c>
       <c r="M11" s="4">
         <v>2234200</v>
       </c>
       <c r="N11" s="4">
         <v>3805286</v>
       </c>
       <c r="O11" s="4">
         <v>2601583</v>
       </c>
       <c r="P11" s="4">
         <v>4076263</v>
       </c>
       <c r="Q11" s="4">
         <v>5957749</v>
       </c>
       <c r="R11" s="4">
         <v>4451774</v>
       </c>
       <c r="S11" s="4">
         <v>7033041</v>
       </c>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U11" s="4">
+        <v>3075099</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B12" s="4">
         <v>-4248888</v>
       </c>
       <c r="C12" s="4">
         <v>-2318808</v>
       </c>
       <c r="D12" s="4">
         <v>-3336467</v>
       </c>
       <c r="E12" s="4">
         <v>-4297816</v>
       </c>
       <c r="F12" s="4">
         <v>-2667071</v>
       </c>
       <c r="G12" s="4">
         <v>-4386177</v>
       </c>
       <c r="H12" s="4">
         <v>-6571708</v>
       </c>
       <c r="I12" s="4">
-        <v>-6243884</v>
+        <v>-6178448</v>
       </c>
       <c r="J12" s="4">
         <v>-8569702</v>
       </c>
       <c r="K12" s="4">
-        <v>-11029849</v>
+        <v>-11027242</v>
       </c>
       <c r="L12" s="4">
-        <v>-5279935</v>
+        <v>-5281692</v>
       </c>
       <c r="M12" s="4">
         <v>-9132222</v>
       </c>
       <c r="N12" s="4">
         <v>-14056808</v>
       </c>
       <c r="O12" s="4">
         <v>-11401845</v>
       </c>
       <c r="P12" s="4">
         <v>-18030201</v>
       </c>
       <c r="Q12" s="4">
         <v>-25605291</v>
       </c>
       <c r="R12" s="4">
         <v>-15982699</v>
       </c>
       <c r="S12" s="4">
         <v>-23986413</v>
       </c>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U12" s="4">
+        <v>-13635123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13" s="2"/>
+      <c r="U13" s="2"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E14" s="3">
         <v>5598828</v>
       </c>
       <c r="F14" s="3">
         <v>9151618</v>
       </c>
       <c r="G14" s="3">
         <v>12823550</v>
       </c>
       <c r="H14" s="3">
         <v>7691991</v>
       </c>
       <c r="I14" s="3">
         <v>7092809</v>
       </c>
       <c r="J14" s="3">
         <v>7515079</v>
       </c>
       <c r="K14" s="3">
         <v>8853393</v>
       </c>
       <c r="L14" s="3">
         <v>11382766</v>
       </c>
       <c r="M14" s="3">
         <v>11792481</v>
       </c>
       <c r="N14" s="3">
         <v>10878909</v>
       </c>
       <c r="O14" s="3">
         <v>10198681</v>
       </c>
       <c r="P14" s="3">
         <v>9105496</v>
       </c>
       <c r="Q14" s="3">
         <v>8453165</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S14" s="3">
         <v>8918464</v>
       </c>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U14" s="3">
+        <v>7849234</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E15" s="3">
         <v>83055317</v>
       </c>
       <c r="F15" s="3">
         <v>102462673</v>
       </c>
       <c r="G15" s="3">
         <v>112616089</v>
       </c>
       <c r="H15" s="3">
         <v>119808036</v>
       </c>
       <c r="I15" s="3">
         <v>121413059</v>
       </c>
       <c r="J15" s="3">
         <v>132045702</v>
       </c>
       <c r="K15" s="3">
         <v>132168210</v>
       </c>
       <c r="L15" s="3">
         <v>137176906</v>
       </c>
       <c r="M15" s="3">
         <v>159576062</v>
       </c>
       <c r="N15" s="3">
         <v>169405070</v>
       </c>
       <c r="O15" s="3">
         <v>176415774</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q15" s="3">
         <v>191110440</v>
       </c>
       <c r="R15" s="3">
         <v>186753395</v>
       </c>
       <c r="S15" s="3">
         <v>188154829</v>
       </c>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U15" s="3">
+        <v>188192281</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E16" s="4">
         <v>829512</v>
       </c>
       <c r="F16" s="4">
         <v>2140317</v>
       </c>
       <c r="G16" s="4">
         <v>2019840</v>
       </c>
       <c r="H16" s="4">
         <v>1486176</v>
       </c>
       <c r="I16" s="4">
         <v>2338716</v>
       </c>
       <c r="J16" s="4">
         <v>2513556</v>
       </c>
       <c r="K16" s="4">
         <v>2243767</v>
       </c>
       <c r="L16" s="4">
         <v>2916106</v>
       </c>
       <c r="M16" s="4">
         <v>2797308</v>
       </c>
       <c r="N16" s="4">
         <v>2258732</v>
       </c>
       <c r="O16" s="4">
         <v>3034506</v>
       </c>
       <c r="P16" s="4">
         <v>3926061</v>
       </c>
       <c r="Q16" s="4">
         <v>5441234</v>
       </c>
       <c r="R16" s="4">
         <v>5870927</v>
       </c>
       <c r="S16" s="4">
         <v>6608540</v>
       </c>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U16" s="4">
+        <v>7645419</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E17" s="4">
         <v>2262742</v>
       </c>
       <c r="F17" s="4">
         <v>4153101</v>
       </c>
       <c r="G17" s="4">
         <v>4328468</v>
       </c>
       <c r="H17" s="4">
         <v>4089749</v>
       </c>
       <c r="I17" s="4">
         <v>4473609</v>
       </c>
       <c r="J17" s="4">
         <v>4596057</v>
       </c>
       <c r="K17" s="4">
         <v>4524957</v>
       </c>
       <c r="L17" s="4">
         <v>5207139</v>
       </c>
       <c r="M17" s="4">
         <v>5061706</v>
       </c>
       <c r="N17" s="4">
         <v>4737872</v>
       </c>
       <c r="O17" s="4">
         <v>5170481</v>
       </c>
       <c r="P17" s="4">
         <v>5165717</v>
       </c>
       <c r="Q17" s="4">
         <v>6479326</v>
       </c>
       <c r="R17" s="4">
         <v>6592771</v>
       </c>
       <c r="S17" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U17" s="4">
+        <v>6855294</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B18" s="3">
         <v>45279310</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E18" s="3">
-        <v>63812655</v>
+        <v>63295309</v>
       </c>
       <c r="F18" s="3">
         <v>67638337</v>
       </c>
       <c r="G18" s="3">
         <v>75643025</v>
       </c>
       <c r="H18" s="3">
         <v>83355928</v>
       </c>
       <c r="I18" s="3">
         <v>91768579</v>
       </c>
       <c r="J18" s="3">
         <v>91839756</v>
       </c>
       <c r="K18" s="3">
         <v>95144627</v>
       </c>
       <c r="L18" s="3">
         <v>96300025</v>
       </c>
       <c r="M18" s="3">
         <v>103678020</v>
       </c>
       <c r="N18" s="3">
-        <v>127073431</v>
+        <v>126721379</v>
       </c>
       <c r="O18" s="3">
         <v>120379406</v>
       </c>
       <c r="P18" s="3">
         <v>125457184</v>
       </c>
       <c r="Q18" s="3">
         <v>-10194460</v>
       </c>
       <c r="R18" s="3">
         <v>-6254265</v>
       </c>
       <c r="S18" s="3">
         <v>-4096685</v>
       </c>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18" s="3">
+        <v>140084709</v>
+      </c>
+      <c r="U18" s="3">
+        <v>141486928</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E19" s="4">
         <v>64778459</v>
       </c>
       <c r="F19" s="4">
         <v>72443058</v>
       </c>
       <c r="G19" s="4">
         <v>75799074</v>
       </c>
       <c r="H19" s="4">
         <v>90035598</v>
       </c>
       <c r="I19" s="4">
         <v>92233511</v>
       </c>
       <c r="J19" s="4">
         <v>102150471</v>
       </c>
       <c r="K19" s="4">
         <v>96625276</v>
       </c>
       <c r="L19" s="4">
         <v>98003027</v>
       </c>
       <c r="M19" s="4">
         <v>119208534</v>
       </c>
       <c r="N19" s="4">
         <v>130024083</v>
       </c>
       <c r="O19" s="4">
         <v>123160265</v>
       </c>
       <c r="P19" s="4">
         <v>126050004</v>
       </c>
       <c r="Q19" s="4">
         <v>150136397</v>
       </c>
       <c r="R19" s="4">
         <v>-3056067</v>
       </c>
       <c r="S19" s="4">
         <v>-2555619</v>
       </c>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U19" s="4">
+        <v>143534758</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E20" s="3">
         <v>1483150</v>
       </c>
       <c r="F20" s="3">
         <v>4804721</v>
       </c>
       <c r="G20" s="3">
         <v>156049</v>
       </c>
       <c r="H20" s="3">
         <v>6679670</v>
       </c>
       <c r="I20" s="3">
         <v>464932</v>
       </c>
       <c r="J20" s="3">
         <v>10310715</v>
       </c>
       <c r="K20" s="3">
         <v>1480650</v>
       </c>
       <c r="L20" s="3">
         <v>1703002</v>
       </c>
       <c r="M20" s="3">
         <v>15530514</v>
       </c>
       <c r="N20" s="3">
         <v>2950652</v>
       </c>
       <c r="O20" s="3">
         <v>2780859</v>
       </c>
       <c r="P20" s="3">
         <v>592820</v>
       </c>
       <c r="Q20" s="3">
         <v>7541661</v>
       </c>
       <c r="R20" s="3">
         <v>3198198</v>
       </c>
       <c r="S20" s="3">
         <v>1541066</v>
       </c>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U20" s="3">
+        <v>2047830</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E21" s="4">
         <v>492380</v>
       </c>
       <c r="F21" s="4">
         <v>423804</v>
       </c>
       <c r="G21" s="4">
         <v>534243</v>
       </c>
       <c r="H21" s="4">
         <v>1116600</v>
       </c>
       <c r="I21" s="4">
         <v>865376</v>
       </c>
       <c r="J21" s="4">
         <v>1194159</v>
       </c>
       <c r="K21" s="4">
         <v>2546253</v>
       </c>
       <c r="L21" s="4">
         <v>2479920</v>
       </c>
       <c r="M21" s="4">
         <v>2672981</v>
       </c>
       <c r="N21" s="4">
         <v>2662814</v>
       </c>
       <c r="O21" s="4">
         <v>17296819</v>
       </c>
       <c r="P21" s="4">
         <v>18191261</v>
       </c>
       <c r="Q21" s="4">
         <v>2652799</v>
       </c>
       <c r="R21" s="4">
         <v>3056067</v>
       </c>
       <c r="S21" s="4">
         <v>2555619</v>
       </c>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U21" s="4">
+        <v>7700372</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E22" s="4">
         <v>65270839</v>
       </c>
       <c r="F22" s="4">
         <v>72866862</v>
       </c>
       <c r="G22" s="4">
         <v>76333317</v>
       </c>
       <c r="H22" s="4">
         <v>90563600</v>
       </c>
       <c r="I22" s="4">
         <v>92637550</v>
       </c>
       <c r="J22" s="4">
         <v>102883293</v>
       </c>
       <c r="K22" s="4">
         <v>98710193</v>
       </c>
       <c r="L22" s="4">
         <v>100463051</v>
       </c>
       <c r="M22" s="4">
         <v>121861619</v>
       </c>
       <c r="N22" s="4">
         <v>132667001</v>
       </c>
       <c r="O22" s="4">
         <v>140457084</v>
       </c>
       <c r="P22" s="4">
         <v>144241265</v>
       </c>
       <c r="Q22" s="4">
         <v>152789196</v>
       </c>
       <c r="R22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S22" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T22" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U22" s="4">
+        <v>150882761</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H23" s="4">
         <v>588598</v>
       </c>
       <c r="I23" s="4">
         <v>461337</v>
       </c>
       <c r="J23" s="4">
         <v>461337</v>
       </c>
       <c r="K23" s="4">
         <v>461336</v>
       </c>
       <c r="L23" s="4">
         <v>19896</v>
       </c>
       <c r="M23" s="4">
         <v>19896</v>
       </c>
       <c r="N23" s="4">
         <v>19896</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="R23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S23" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T23" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U23" s="4">
+        <v>352369</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E24" s="4">
         <v>5852146</v>
       </c>
       <c r="F24" s="4">
         <v>8592647</v>
       </c>
       <c r="G24" s="4">
         <v>15849293</v>
       </c>
       <c r="H24" s="4">
         <v>8897198</v>
       </c>
       <c r="I24" s="4">
         <v>10897805</v>
       </c>
       <c r="J24" s="4">
         <v>11579799</v>
       </c>
       <c r="K24" s="4">
         <v>11518638</v>
       </c>
       <c r="L24" s="4">
         <v>13902499</v>
       </c>
       <c r="M24" s="4">
         <v>14966323</v>
       </c>
       <c r="N24" s="4">
         <v>15351415</v>
       </c>
       <c r="O24" s="4">
         <v>9731912</v>
       </c>
       <c r="P24" s="4">
         <v>9291936</v>
       </c>
       <c r="Q24" s="4">
         <v>17114793</v>
       </c>
       <c r="R24" s="4">
         <v>32205988</v>
       </c>
       <c r="S24" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T24" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U24" s="4">
+        <v>12996117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E25" s="4">
         <v>2526990</v>
       </c>
       <c r="F25" s="4">
         <v>4885061</v>
       </c>
       <c r="G25" s="4">
         <v>2802535</v>
       </c>
       <c r="H25" s="4">
         <v>3617169</v>
       </c>
       <c r="I25" s="4">
         <v>3824051</v>
       </c>
       <c r="J25" s="4">
         <v>3767243</v>
       </c>
       <c r="K25" s="4">
         <v>3777228</v>
       </c>
       <c r="L25" s="4">
         <v>3671849</v>
       </c>
       <c r="M25" s="4">
         <v>3566673</v>
       </c>
       <c r="N25" s="4">
         <v>4144463</v>
       </c>
       <c r="O25" s="4">
         <v>3511355</v>
       </c>
       <c r="P25" s="4">
         <v>4223083</v>
       </c>
       <c r="Q25" s="4">
         <v>3856927</v>
       </c>
       <c r="R25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S25" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T25" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U25" s="4">
+        <v>2047589</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E26" s="4">
         <v>22098032</v>
       </c>
       <c r="F26" s="4">
         <v>30186352</v>
       </c>
       <c r="G26" s="4">
         <v>27521434</v>
       </c>
       <c r="H26" s="4">
         <v>31329113</v>
       </c>
       <c r="I26" s="4">
         <v>32339445</v>
       </c>
       <c r="J26" s="4">
         <v>31842449</v>
       </c>
       <c r="K26" s="4">
         <v>33139399</v>
       </c>
       <c r="L26" s="4">
         <v>32647804</v>
       </c>
       <c r="M26" s="4">
         <v>32241298</v>
       </c>
       <c r="N26" s="4">
         <v>38176756</v>
       </c>
       <c r="O26" s="4">
         <v>38173700</v>
       </c>
       <c r="P26" s="4">
         <v>36548982</v>
       </c>
       <c r="Q26" s="4">
         <v>35796951</v>
       </c>
       <c r="R26" s="4">
         <v>34307165</v>
       </c>
       <c r="S26" s="4">
         <v>33610920</v>
       </c>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U26" s="4">
+        <v>37974644</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K27" s="4">
         <v>3</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="R27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S27" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U27" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E28" s="4">
         <v>24155565</v>
       </c>
       <c r="F28" s="4">
         <v>24891269</v>
       </c>
       <c r="G28" s="4">
         <v>29423708</v>
       </c>
       <c r="H28" s="4">
         <v>31989147</v>
       </c>
       <c r="I28" s="4">
         <v>37605564</v>
       </c>
       <c r="J28" s="4">
         <v>38142007</v>
       </c>
       <c r="K28" s="4">
         <v>41549938</v>
       </c>
       <c r="L28" s="4">
         <v>44499546</v>
       </c>
       <c r="M28" s="4">
         <v>50548873</v>
       </c>
       <c r="N28" s="4">
         <v>70101183</v>
       </c>
       <c r="O28" s="4">
         <v>66492879</v>
       </c>
       <c r="P28" s="4">
         <v>74129017</v>
       </c>
       <c r="Q28" s="4">
         <v>83370755</v>
       </c>
       <c r="R28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S28" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T28" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U28" s="4">
+        <v>71856724</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E29" s="4">
         <v>22422475</v>
       </c>
       <c r="F29" s="4">
         <v>21387341</v>
       </c>
       <c r="G29" s="4">
         <v>23879795</v>
       </c>
       <c r="H29" s="4">
         <v>23398642</v>
       </c>
       <c r="I29" s="4">
         <v>22421351</v>
       </c>
       <c r="J29" s="4">
         <v>22338445</v>
       </c>
       <c r="K29" s="4">
         <v>22445153</v>
       </c>
       <c r="L29" s="4">
         <v>22246311</v>
       </c>
       <c r="M29" s="4">
         <v>24200683</v>
       </c>
       <c r="N29" s="4">
         <v>19452523</v>
       </c>
       <c r="O29" s="4">
         <v>19299432</v>
       </c>
       <c r="P29" s="4">
         <v>19461048</v>
       </c>
       <c r="Q29" s="4">
         <v>19435783</v>
       </c>
       <c r="R29" s="4">
         <v>13398408</v>
       </c>
       <c r="S29" s="4">
         <v>14270854</v>
       </c>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="4">
+        <v>36897477</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E30" s="4">
         <v>8893142</v>
       </c>
       <c r="F30" s="4">
         <v>11810106</v>
       </c>
       <c r="G30" s="4">
         <v>12504382</v>
       </c>
       <c r="H30" s="4">
         <v>10503536</v>
       </c>
       <c r="I30" s="4">
         <v>10896865</v>
       </c>
       <c r="J30" s="4">
         <v>11395082</v>
       </c>
       <c r="K30" s="4">
         <v>13090597</v>
       </c>
       <c r="L30" s="4">
         <v>14187771</v>
       </c>
       <c r="M30" s="4">
         <v>15467339</v>
       </c>
       <c r="N30" s="4">
         <v>13779502</v>
       </c>
       <c r="O30" s="4">
         <v>13255738</v>
       </c>
       <c r="P30" s="4">
         <v>16376693</v>
       </c>
       <c r="Q30" s="4">
         <v>15782881</v>
       </c>
       <c r="R30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S30" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T30" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U30" s="4">
+        <v>15470315</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E31" s="4">
         <v>9845167</v>
       </c>
       <c r="F31" s="4">
         <v>8928117</v>
       </c>
       <c r="G31" s="4">
         <v>11343109</v>
       </c>
       <c r="H31" s="4">
         <v>16103600</v>
       </c>
       <c r="I31" s="4">
         <v>12599555</v>
       </c>
       <c r="J31" s="4">
         <v>14362450</v>
       </c>
       <c r="K31" s="4">
         <v>16638750</v>
       </c>
       <c r="L31" s="4">
         <v>26028608</v>
       </c>
       <c r="M31" s="4">
         <v>15019786</v>
       </c>
       <c r="N31" s="4">
         <v>18310782</v>
       </c>
       <c r="O31" s="4">
         <v>43700780</v>
       </c>
       <c r="P31" s="4">
         <v>65713391</v>
       </c>
       <c r="Q31" s="4">
         <v>47348100</v>
       </c>
       <c r="R31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S31" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T31" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U31" s="4">
+        <v>56034378</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E32" s="4">
         <v>55425672</v>
       </c>
       <c r="F32" s="4">
         <v>63938745</v>
       </c>
       <c r="G32" s="4">
         <v>64990208</v>
       </c>
       <c r="H32" s="4">
         <v>74460000</v>
       </c>
       <c r="I32" s="4">
         <v>80037995</v>
       </c>
       <c r="J32" s="4">
         <v>88520843</v>
       </c>
       <c r="K32" s="4">
         <v>82071443</v>
       </c>
       <c r="L32" s="4">
         <v>74434443</v>
       </c>
       <c r="M32" s="4">
         <v>106841833</v>
       </c>
       <c r="N32" s="4">
         <v>114356219</v>
       </c>
       <c r="O32" s="4">
         <v>96756304</v>
       </c>
       <c r="P32" s="4">
         <v>78527874</v>
       </c>
       <c r="Q32" s="4">
         <v>105441096</v>
       </c>
       <c r="R32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S32" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T32" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U32" s="4">
+        <v>94848383</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21">
       <c r="A33" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H33" s="4">
         <v>588598</v>
       </c>
       <c r="I33" s="4">
         <v>461337</v>
       </c>
       <c r="J33" s="4">
         <v>461337</v>
       </c>
       <c r="K33" s="4">
         <v>461336</v>
       </c>
       <c r="L33" s="4">
         <v>19896</v>
       </c>
       <c r="M33" s="4">
         <v>19896</v>
       </c>
       <c r="N33" s="4">
         <v>19896</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="R33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S33" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T33" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U33" s="4">
+        <v>352369</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21">
       <c r="A34" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F34" s="4">
         <v>3406536</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H34" s="4">
         <v>588598</v>
       </c>
       <c r="I34" s="4">
         <v>461337</v>
       </c>
       <c r="J34" s="4">
         <v>461337</v>
       </c>
       <c r="K34" s="4">
         <v>1938314</v>
       </c>
       <c r="L34" s="4">
         <v>1253238</v>
       </c>
       <c r="M34" s="4">
         <v>1116851</v>
       </c>
       <c r="N34" s="4">
         <v>2602179</v>
       </c>
       <c r="O34" s="4">
         <v>1472373</v>
       </c>
       <c r="P34" s="4">
         <v>1303726</v>
       </c>
       <c r="Q34" s="4">
         <v>1268213</v>
       </c>
       <c r="R34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S34" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T34" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U34" s="4">
+        <v>6128670</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21">
       <c r="A35" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E35" s="4">
         <v>949410</v>
       </c>
       <c r="F35" s="4">
         <v>949410</v>
       </c>
       <c r="G35" s="4">
         <v>949410</v>
       </c>
       <c r="H35" s="4">
         <v>949410</v>
       </c>
       <c r="I35" s="4">
         <v>949410</v>
       </c>
       <c r="J35" s="4">
         <v>949410</v>
       </c>
       <c r="K35" s="4">
         <v>949410</v>
       </c>
       <c r="L35" s="4">
         <v>949410</v>
       </c>
       <c r="M35" s="4">
         <v>949410</v>
       </c>
       <c r="N35" s="4">
         <v>949410</v>
       </c>
       <c r="O35" s="4">
         <v>949410</v>
       </c>
       <c r="P35" s="4">
         <v>949410</v>
       </c>
       <c r="Q35" s="4">
         <v>949410</v>
       </c>
       <c r="R35" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S35" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T35" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U35" s="4">
+        <v>949410</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21">
       <c r="A36" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E36" s="4">
         <v>4601947</v>
       </c>
       <c r="F36" s="4">
         <v>8154737</v>
       </c>
       <c r="G36" s="4">
         <v>11826669</v>
       </c>
       <c r="H36" s="4">
         <v>6695110</v>
       </c>
       <c r="I36" s="4">
         <v>6095928</v>
       </c>
       <c r="J36" s="4">
         <v>6518198</v>
       </c>
       <c r="K36" s="4">
         <v>7856512</v>
       </c>
       <c r="L36" s="4">
         <v>10385885</v>
       </c>
       <c r="M36" s="4">
         <v>10795600</v>
       </c>
       <c r="N36" s="4">
         <v>9882028</v>
       </c>
       <c r="O36" s="4">
         <v>9201800</v>
       </c>
       <c r="P36" s="4">
         <v>8108615</v>
       </c>
       <c r="Q36" s="4">
         <v>7456284</v>
       </c>
       <c r="R36" s="4">
         <v>7917007</v>
       </c>
       <c r="S36" s="4">
         <v>7921583</v>
       </c>
-    </row>
-    <row r="37" spans="1:19">
+      <c r="T36" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U36" s="4">
+        <v>6852353</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21">
       <c r="A37" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37" s="2"/>
+      <c r="U37" s="2"/>
+    </row>
+    <row r="38" spans="1:21">
       <c r="A38" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E38" s="4">
         <v>-1399220</v>
       </c>
       <c r="F38" s="4">
         <v>3321571</v>
       </c>
       <c r="G38" s="4">
         <v>-1327101</v>
       </c>
       <c r="H38" s="4">
         <v>5196520</v>
       </c>
       <c r="I38" s="4">
         <v>-6214738</v>
       </c>
       <c r="J38" s="4">
         <v>3631045</v>
       </c>
       <c r="K38" s="4">
         <v>-5199020</v>
       </c>
       <c r="L38" s="4">
         <v>222352</v>
       </c>
       <c r="M38" s="4">
         <v>14049864</v>
       </c>
       <c r="N38" s="4">
         <v>1470002</v>
       </c>
       <c r="O38" s="4">
         <v>-169793</v>
       </c>
       <c r="P38" s="4">
         <v>-2357832</v>
       </c>
       <c r="Q38" s="4">
         <v>4591009</v>
       </c>
       <c r="R38" s="4">
         <v>-4343463</v>
       </c>
       <c r="S38" s="4">
         <v>-6000595</v>
       </c>
-    </row>
-    <row r="39" spans="1:19">
+      <c r="T38" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U38" s="4">
+        <v>-874315</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21">
       <c r="A39" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E39" s="4">
         <v>1073666</v>
       </c>
       <c r="F39" s="4">
         <v>2714383</v>
       </c>
       <c r="G39" s="4">
         <v>9971029</v>
       </c>
       <c r="H39" s="4">
         <v>3042935</v>
       </c>
       <c r="I39" s="4">
         <v>2000607</v>
       </c>
       <c r="J39" s="4">
         <v>2682601</v>
       </c>
       <c r="K39" s="4">
         <v>2621440</v>
       </c>
       <c r="L39" s="4">
         <v>2383861</v>
       </c>
       <c r="M39" s="4">
         <v>3447685</v>
       </c>
       <c r="N39" s="4">
         <v>3832777</v>
       </c>
       <c r="O39" s="4">
         <v>-335718</v>
       </c>
       <c r="P39" s="4">
         <v>-775694</v>
       </c>
       <c r="Q39" s="4">
         <v>1763378</v>
       </c>
       <c r="R39" s="4">
         <v>15091195</v>
       </c>
       <c r="S39" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T39" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U39" s="4">
+        <v>4722558</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21">
       <c r="A40" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E40" s="4">
         <v>808863</v>
       </c>
       <c r="F40" s="4">
         <v>2358071</v>
       </c>
       <c r="G40" s="4">
         <v>275545</v>
       </c>
       <c r="H40" s="4">
         <v>1090179</v>
       </c>
       <c r="I40" s="4">
         <v>206882</v>
       </c>
       <c r="J40" s="4">
         <v>150074</v>
       </c>
       <c r="K40" s="4">
         <v>160059</v>
       </c>
       <c r="L40" s="4">
         <v>-105379</v>
       </c>
       <c r="M40" s="4">
         <v>-210555</v>
       </c>
       <c r="N40" s="4">
         <v>367235</v>
       </c>
       <c r="O40" s="4">
         <v>-633108</v>
       </c>
       <c r="P40" s="4">
         <v>78620</v>
       </c>
       <c r="Q40" s="4">
         <v>-287536</v>
       </c>
       <c r="R40" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S40" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:19">
+        <v>38</v>
+      </c>
+      <c r="T40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U40" s="4">
+        <v>33203</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21">
       <c r="A41" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E41" s="4">
         <v>1638146</v>
       </c>
       <c r="F41" s="4">
         <v>997775</v>
       </c>
       <c r="G41" s="4">
         <v>3611241</v>
       </c>
       <c r="H41" s="4">
         <v>2127741</v>
       </c>
       <c r="I41" s="4">
         <v>393329</v>
       </c>
       <c r="J41" s="4">
         <v>891546</v>
       </c>
       <c r="K41" s="4">
         <v>2587061</v>
       </c>
       <c r="L41" s="4">
         <v>1097174</v>
       </c>
       <c r="M41" s="4">
         <v>2376742</v>
       </c>
       <c r="N41" s="4">
         <v>1122217</v>
       </c>
       <c r="O41" s="4">
         <v>-523764</v>
       </c>
       <c r="P41" s="4">
         <v>2597191</v>
       </c>
       <c r="Q41" s="4">
         <v>2003379</v>
       </c>
       <c r="R41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S41" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
+      </c>
+      <c r="T41" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U41" s="4">
+        <v>-1604612</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:S2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A37:S37"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A13:U13"/>
+    <mergeCell ref="A37:U37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>