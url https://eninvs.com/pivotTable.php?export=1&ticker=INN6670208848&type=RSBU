--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -764,254 +764,254 @@
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="3">
         <v>134430</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="3">
         <v>220356</v>
       </c>
       <c r="E3" s="3">
         <v>160533</v>
       </c>
       <c r="F3" s="3">
         <v>274430</v>
       </c>
       <c r="G3" s="3">
-        <v>375785</v>
+        <v>318836</v>
       </c>
       <c r="H3" s="3">
         <v>227566</v>
       </c>
       <c r="I3" s="3">
         <v>274027</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="3">
         <v>56871</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3">
         <v>132300</v>
       </c>
       <c r="E4" s="3">
         <v>74273</v>
       </c>
       <c r="F4" s="3">
         <v>-80182</v>
       </c>
       <c r="G4" s="3">
-        <v>324744</v>
+        <v>401972</v>
       </c>
       <c r="H4" s="3">
         <v>81529</v>
       </c>
       <c r="I4" s="3">
         <v>160575</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="3">
         <v>36201</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
         <v>45677</v>
       </c>
       <c r="E5" s="3">
         <v>2222</v>
       </c>
       <c r="F5" s="3">
         <v>-20922</v>
       </c>
       <c r="G5" s="3">
-        <v>135052</v>
+        <v>146624</v>
       </c>
       <c r="H5" s="3">
         <v>-22533</v>
       </c>
       <c r="I5" s="3">
         <v>65443</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="3">
         <v>33790</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="3">
         <v>39272</v>
       </c>
       <c r="E6" s="3">
         <v>-278</v>
       </c>
       <c r="F6" s="3">
         <v>-23610</v>
       </c>
       <c r="G6" s="3">
-        <v>78850</v>
+        <v>90516</v>
       </c>
       <c r="H6" s="3">
         <v>-54931</v>
       </c>
       <c r="I6" s="3">
         <v>36553</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="3">
         <v>33588</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="3">
         <v>37070</v>
       </c>
       <c r="E7" s="3">
         <v>-274</v>
       </c>
       <c r="F7" s="3">
         <v>-22888</v>
       </c>
       <c r="G7" s="3">
-        <v>73476</v>
+        <v>84783</v>
       </c>
       <c r="H7" s="3">
         <v>-52279</v>
       </c>
       <c r="I7" s="3">
         <v>34637</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="4">
         <v>-77559</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="4">
         <v>-88056</v>
       </c>
       <c r="E8" s="4">
         <v>-86260</v>
       </c>
       <c r="F8" s="4">
         <v>-354612</v>
       </c>
       <c r="G8" s="4">
-        <v>-51040</v>
+        <v>83136</v>
       </c>
       <c r="H8" s="4">
         <v>-146037</v>
       </c>
       <c r="I8" s="4">
         <v>-113452</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="4">
         <v>-20669</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="4">
         <v>-86623</v>
       </c>
       <c r="E9" s="4">
         <v>-72051</v>
       </c>
       <c r="F9" s="4">
         <v>59260</v>
       </c>
       <c r="G9" s="4">
-        <v>-189693</v>
+        <v>-255348</v>
       </c>
       <c r="H9" s="4">
         <v>-104062</v>
       </c>
       <c r="I9" s="4">
         <v>-95132</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="4">
         <v>-225</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="4">
         <v>493</v>
       </c>
       <c r="E10" s="4">
         <v>-3796</v>
       </c>
       <c r="F10" s="4">
         <v>302</v>
       </c>
       <c r="G10" s="4">
-        <v>-37804</v>
+        <v>-39853</v>
       </c>
       <c r="H10" s="4">
         <v>-29840</v>
       </c>
       <c r="I10" s="4">
         <v>-28654</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="4">
         <v>457</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="4">
         <v>493</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="4">
@@ -1025,51 +1025,51 @@
       </c>
       <c r="I11" s="4">
         <v>5757</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="4">
         <v>-682</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="4">
         <v>-1651</v>
       </c>
       <c r="F12" s="4">
         <v>-1274</v>
       </c>
       <c r="G12" s="4">
-        <v>-24620</v>
+        <v>-24683</v>
       </c>
       <c r="H12" s="4">
         <v>-34092</v>
       </c>
       <c r="I12" s="4">
         <v>-34411</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>