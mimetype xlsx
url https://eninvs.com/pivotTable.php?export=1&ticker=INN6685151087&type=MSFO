--- v0 (2026-02-14)
+++ v1 (2026-08-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>ООО «Брусника. Строительство и девелопмент» [6685151087]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN6685151087</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>MSFO</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
@@ -78,50 +78,53 @@
   <si>
     <t>2021 H2</t>
   </si>
   <si>
     <t>2022 H1</t>
   </si>
   <si>
     <t>2022 H2</t>
   </si>
   <si>
     <t>2023 H1</t>
   </si>
   <si>
     <t>2023 H2</t>
   </si>
   <si>
     <t>2024 H1</t>
   </si>
   <si>
     <t>2024 H2</t>
   </si>
   <si>
     <t>2025 H1</t>
   </si>
   <si>
+    <t>2025 H2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>GrossProfit</t>
   </si>
   <si>
     <t>OperatingIncome</t>
   </si>
   <si>
     <t>BeforeTaxIncome</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>EBIT</t>
@@ -268,50 +271,53 @@
     <t>netChangeAccountsReceivable</t>
   </si>
   <si>
     <t>netChangeReserves</t>
   </si>
   <si>
     <t>netChangeAccountsPayable</t>
   </si>
   <si>
     <t>2019 H1-2</t>
   </si>
   <si>
     <t>2020 H1-2</t>
   </si>
   <si>
     <t>2021 H1-2</t>
   </si>
   <si>
     <t>2022 H1-2</t>
   </si>
   <si>
     <t>2023 H1-2</t>
   </si>
   <si>
     <t>2024 H1-2</t>
+  </si>
+  <si>
+    <t>2025 H1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -754,3517 +760,3851 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L58"/>
+  <dimension ref="A1:M58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="M1" sqref="M1"/>
+      <selection pane="bottomRight" activeCell="N1" sqref="N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
-    </row>
-    <row r="3" spans="1:12">
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3" s="3">
         <v>9667652</v>
       </c>
       <c r="C3" s="3">
         <v>12207958</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" s="3">
         <v>13061521</v>
       </c>
       <c r="F3" s="3">
         <v>13012309</v>
       </c>
       <c r="G3" s="3">
         <v>23121006</v>
       </c>
       <c r="H3" s="3">
         <v>18521216</v>
       </c>
       <c r="I3" s="3">
         <v>39047000</v>
       </c>
       <c r="J3" s="3">
-        <v>31359000</v>
+        <v>31359436</v>
       </c>
       <c r="K3" s="3">
         <v>44473000</v>
       </c>
       <c r="L3" s="3">
         <v>35985000</v>
       </c>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3" s="3">
+        <v>79580000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="3">
         <v>3030375</v>
       </c>
       <c r="C4" s="3">
         <v>3682426</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" s="3">
-        <v>3352886</v>
+        <v>3330499</v>
       </c>
       <c r="F4" s="3">
         <v>2489142</v>
       </c>
       <c r="G4" s="3">
         <v>7797144</v>
       </c>
       <c r="H4" s="3">
         <v>5407030</v>
       </c>
       <c r="I4" s="3">
         <v>13864972</v>
       </c>
       <c r="J4" s="3">
-        <v>11931000</v>
+        <v>11931402</v>
       </c>
       <c r="K4" s="3">
         <v>18873000</v>
       </c>
       <c r="L4" s="3">
         <v>14868000</v>
       </c>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4" s="3">
+        <v>33586000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" s="3">
         <v>1871889</v>
       </c>
       <c r="C5" s="3">
         <v>2235889</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" s="3">
         <v>1646274</v>
       </c>
       <c r="F5" s="3">
         <v>696668</v>
       </c>
       <c r="G5" s="3">
         <v>5706328</v>
       </c>
       <c r="H5" s="3">
         <v>2981721</v>
       </c>
       <c r="I5" s="3">
         <v>11412279</v>
       </c>
       <c r="J5" s="3">
-        <v>7732000</v>
+        <v>7732863</v>
       </c>
       <c r="K5" s="3">
         <v>12554000</v>
       </c>
       <c r="L5" s="3">
         <v>9090000</v>
       </c>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5" s="3">
+        <v>28827000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" s="3">
         <v>1243864</v>
       </c>
       <c r="C6" s="3">
         <v>1448064</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" s="3">
         <v>436462</v>
       </c>
       <c r="F6" s="3">
         <v>-1202849</v>
       </c>
       <c r="G6" s="3">
         <v>2813078</v>
       </c>
       <c r="H6" s="3">
         <v>591781</v>
       </c>
       <c r="I6" s="3">
         <v>9026219</v>
       </c>
       <c r="J6" s="3">
-        <v>2779000</v>
+        <v>2779965</v>
       </c>
       <c r="K6" s="3">
         <v>4106000</v>
       </c>
       <c r="L6" s="3">
         <v>-1628000</v>
       </c>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6" s="3">
+        <v>11724000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="3">
         <v>989500</v>
       </c>
       <c r="C7" s="3">
         <v>1133680</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="3">
         <v>368360</v>
       </c>
       <c r="F7" s="3">
         <v>-992361</v>
       </c>
       <c r="G7" s="3">
         <v>2272114</v>
       </c>
       <c r="H7" s="3">
         <v>448194</v>
       </c>
       <c r="I7" s="3">
         <v>7189806</v>
       </c>
       <c r="J7" s="3">
-        <v>2221000</v>
+        <v>2221686</v>
       </c>
       <c r="K7" s="3">
         <v>2251000</v>
       </c>
       <c r="L7" s="3">
         <v>-1145000</v>
       </c>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7" s="3">
+        <v>8750000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" s="3">
         <v>1952330</v>
       </c>
       <c r="C8" s="3">
         <v>2345988</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" s="3">
         <v>1789858</v>
       </c>
       <c r="F8" s="3">
         <v>927550</v>
       </c>
       <c r="G8" s="3">
         <v>5976785</v>
       </c>
       <c r="H8" s="3">
         <v>3312400</v>
       </c>
       <c r="I8" s="3">
         <v>11831000</v>
       </c>
       <c r="J8" s="3">
-        <v>8285000</v>
+        <v>8285808</v>
       </c>
       <c r="K8" s="3">
         <v>13141000</v>
       </c>
       <c r="L8" s="3">
         <v>9871000</v>
       </c>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8" s="3">
+        <v>29584000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="3">
         <v>2335772</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" s="3">
         <v>1646274</v>
       </c>
       <c r="F9" s="3">
         <v>696668</v>
       </c>
       <c r="G9" s="3">
         <v>5706328</v>
       </c>
       <c r="H9" s="3">
         <v>2981721</v>
       </c>
       <c r="I9" s="3">
         <v>11412981</v>
       </c>
       <c r="J9" s="3">
         <v>7732863</v>
       </c>
       <c r="K9" s="3">
         <v>12554000</v>
       </c>
       <c r="L9" s="3">
         <v>9090000</v>
       </c>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9" s="3">
+        <v>28827000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10" s="3">
         <v>2445870</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" s="3">
         <v>1789429</v>
       </c>
       <c r="F10" s="3">
         <v>927550</v>
       </c>
       <c r="G10" s="3">
         <v>5977235</v>
       </c>
       <c r="H10" s="3">
         <v>3312400</v>
       </c>
       <c r="I10" s="3">
         <v>11830981</v>
       </c>
       <c r="J10" s="3">
         <v>8285808</v>
       </c>
       <c r="K10" s="3">
         <v>13142000</v>
       </c>
       <c r="L10" s="3">
         <v>9871000</v>
       </c>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10" s="3">
+        <v>29584000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" s="4">
         <v>-6637277</v>
       </c>
       <c r="C11" s="4">
         <v>-8525532</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" s="4">
-        <v>-9708874</v>
+        <v>-9731261</v>
       </c>
       <c r="F11" s="4">
         <v>-10523167</v>
       </c>
       <c r="G11" s="4">
         <v>-15323553</v>
       </c>
       <c r="H11" s="4">
         <v>-13114186</v>
       </c>
       <c r="I11" s="4">
         <v>-25181611</v>
       </c>
       <c r="J11" s="4">
-        <v>-19428000</v>
+        <v>-19428034</v>
       </c>
       <c r="K11" s="4">
         <v>-25600000</v>
       </c>
       <c r="L11" s="4">
         <v>-21117000</v>
       </c>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11" s="4">
+        <v>-45994000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" s="4">
         <v>-1075101</v>
       </c>
       <c r="C12" s="4">
         <v>-1329304</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" s="4">
-        <v>-1622135</v>
+        <v>-1571121</v>
       </c>
       <c r="F12" s="4">
-        <v>-1740929</v>
+        <v>-1783388</v>
       </c>
       <c r="G12" s="4">
         <v>-2060162</v>
       </c>
       <c r="H12" s="4">
         <v>-2425309</v>
       </c>
       <c r="I12" s="4">
         <v>45430</v>
       </c>
       <c r="J12" s="4">
-        <v>-1610000</v>
+        <v>-4198539</v>
       </c>
       <c r="K12" s="4">
         <v>-2427000</v>
       </c>
       <c r="L12" s="4">
         <v>-2303000</v>
       </c>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12" s="4">
+        <v>-3835000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" s="4">
         <v>38039</v>
       </c>
       <c r="C13" s="4">
         <v>36262</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" s="4">
         <v>106466</v>
       </c>
       <c r="F13" s="4">
-        <v>180441</v>
+        <v>173220</v>
       </c>
       <c r="G13" s="4">
         <v>222623</v>
       </c>
       <c r="H13" s="4">
         <v>330627</v>
       </c>
       <c r="I13" s="4">
         <v>398373</v>
       </c>
       <c r="J13" s="4">
-        <v>450000</v>
+        <v>450015</v>
       </c>
       <c r="K13" s="4">
         <v>547000</v>
       </c>
       <c r="L13" s="4">
         <v>848000</v>
       </c>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13" s="4">
+        <v>1398000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" s="4">
         <v>-650718</v>
       </c>
       <c r="C14" s="4">
         <v>-833781</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" s="4">
         <v>-1336532</v>
       </c>
       <c r="F14" s="4">
-        <v>-2096330</v>
+        <v>-2089109</v>
       </c>
       <c r="G14" s="4">
         <v>-3130570</v>
       </c>
       <c r="H14" s="4">
         <v>-2720567</v>
       </c>
       <c r="I14" s="4">
         <v>-2784433</v>
       </c>
       <c r="J14" s="4">
-        <v>-5403000</v>
+        <v>-5402913</v>
       </c>
       <c r="K14" s="4">
         <v>-8995000</v>
       </c>
       <c r="L14" s="4">
         <v>-11566000</v>
       </c>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14" s="4">
+        <v>-18522000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15" s="4">
         <v>-254364</v>
       </c>
       <c r="C15" s="4">
         <v>-314383</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" s="4">
         <v>-68102</v>
       </c>
       <c r="F15" s="4">
         <v>210488</v>
       </c>
       <c r="G15" s="4">
         <v>-540964</v>
       </c>
       <c r="H15" s="4">
         <v>-143587</v>
       </c>
       <c r="I15" s="4">
         <v>-1836413</v>
       </c>
       <c r="J15" s="4">
-        <v>-558000</v>
+        <v>-558279</v>
       </c>
       <c r="K15" s="4">
         <v>-1855000</v>
       </c>
       <c r="L15" s="4">
         <v>483000</v>
       </c>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15" s="4">
+        <v>-2974000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" s="4">
         <v>989500</v>
       </c>
       <c r="C16" s="4">
         <v>1133680</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" s="4">
         <v>368360</v>
       </c>
       <c r="F16" s="4">
         <v>-992361</v>
       </c>
       <c r="G16" s="4">
         <v>2272114</v>
       </c>
       <c r="H16" s="4">
         <v>448194</v>
       </c>
       <c r="I16" s="4">
         <v>7189806</v>
       </c>
       <c r="J16" s="4">
         <v>2221686</v>
       </c>
       <c r="K16" s="4">
         <v>2250314</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12">
+        <v>23</v>
+      </c>
+      <c r="M16" s="4">
+        <v>3802500</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17" s="4">
         <v>-628025</v>
       </c>
       <c r="C17" s="4">
         <v>-797519</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" s="4">
         <v>-1230065</v>
       </c>
       <c r="F17" s="4">
         <v>-1915889</v>
       </c>
       <c r="G17" s="4">
         <v>-2907947</v>
       </c>
       <c r="H17" s="4">
         <v>-2389940</v>
       </c>
       <c r="I17" s="4">
         <v>-2386060</v>
       </c>
       <c r="J17" s="4">
-        <v>-4953000</v>
+        <v>-4952898</v>
       </c>
       <c r="K17" s="4">
         <v>-8448000</v>
       </c>
       <c r="L17" s="4">
         <v>-10718000</v>
       </c>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17" s="4">
+        <v>-17124000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" s="4">
         <v>38039</v>
       </c>
       <c r="C18" s="4">
         <v>36262</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" s="4">
         <v>106466</v>
       </c>
       <c r="F18" s="4">
-        <v>180441</v>
+        <v>173220</v>
       </c>
       <c r="G18" s="4">
         <v>222623</v>
       </c>
       <c r="H18" s="4">
         <v>330627</v>
       </c>
       <c r="I18" s="4">
         <v>398373</v>
       </c>
       <c r="J18" s="4">
-        <v>450000</v>
+        <v>450015</v>
       </c>
       <c r="K18" s="4">
         <v>547000</v>
       </c>
       <c r="L18" s="4">
         <v>848000</v>
       </c>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18" s="4">
+        <v>1398000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19" s="4">
         <v>-650718</v>
       </c>
       <c r="C19" s="4">
         <v>-833781</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" s="4">
         <v>-1336532</v>
       </c>
       <c r="F19" s="4">
-        <v>-2096330</v>
+        <v>-2089109</v>
       </c>
       <c r="G19" s="4">
         <v>-3130570</v>
       </c>
       <c r="H19" s="4">
         <v>-2720567</v>
       </c>
       <c r="I19" s="4">
         <v>-2784433</v>
       </c>
       <c r="J19" s="4">
-        <v>-5403000</v>
+        <v>-5402913</v>
       </c>
       <c r="K19" s="4">
         <v>-8995000</v>
       </c>
       <c r="L19" s="4">
         <v>-11566000</v>
       </c>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19" s="4">
+        <v>-18522000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20" s="4">
         <v>-15346</v>
       </c>
       <c r="C20" s="4">
         <v>0</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12">
+        <v>23</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" s="4">
         <v>80441</v>
       </c>
       <c r="C21" s="4">
         <v>110098</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" s="4">
         <v>143155</v>
       </c>
       <c r="F21" s="4">
         <v>230882</v>
       </c>
       <c r="G21" s="4">
         <v>270907</v>
       </c>
       <c r="H21" s="4">
         <v>330679</v>
       </c>
       <c r="I21" s="4">
         <v>418321</v>
       </c>
       <c r="J21" s="4">
-        <v>553000</v>
+        <v>552945</v>
       </c>
       <c r="K21" s="4">
         <v>588000</v>
       </c>
       <c r="L21" s="4">
         <v>781000</v>
       </c>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21" s="4">
+        <v>757000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22" s="2"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C23" s="3">
         <v>9114773</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" s="3">
         <v>9364360</v>
       </c>
       <c r="F23" s="3">
         <v>7720816</v>
       </c>
       <c r="G23" s="3">
         <v>9980732</v>
       </c>
       <c r="H23" s="3">
         <v>10056100</v>
       </c>
       <c r="I23" s="3">
         <v>17245828</v>
       </c>
       <c r="J23" s="3">
         <v>19467514</v>
       </c>
       <c r="K23" s="3">
         <v>14148000</v>
       </c>
       <c r="L23" s="3">
         <v>13003000</v>
       </c>
-    </row>
-    <row r="24" spans="1:12">
+      <c r="M23" s="3">
+        <v>21753000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24" s="3">
         <v>37742111</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" s="3">
         <v>77687469</v>
       </c>
       <c r="F24" s="3">
         <v>94320493</v>
       </c>
       <c r="G24" s="3">
         <v>123473076</v>
       </c>
       <c r="H24" s="3">
         <v>136071122</v>
       </c>
       <c r="I24" s="3">
         <v>175667716</v>
       </c>
       <c r="J24" s="3">
         <v>207524396</v>
       </c>
       <c r="K24" s="3">
         <v>268707000</v>
       </c>
       <c r="L24" s="3">
         <v>312530000</v>
       </c>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24" s="3">
+        <v>367794000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C25" s="4">
         <v>325932</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" s="4">
         <v>290006</v>
       </c>
       <c r="F25" s="4">
         <v>566621</v>
       </c>
       <c r="G25" s="4">
         <v>820587</v>
       </c>
       <c r="H25" s="4">
         <v>1147035</v>
       </c>
       <c r="I25" s="4">
         <v>1376689</v>
       </c>
       <c r="J25" s="4">
         <v>1929920</v>
       </c>
       <c r="K25" s="4">
         <v>1941000</v>
       </c>
       <c r="L25" s="4">
         <v>3284000</v>
       </c>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25" s="4">
+        <v>2182000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C26" s="4">
         <v>1512661</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" s="4">
         <v>1252061</v>
       </c>
       <c r="F26" s="4">
         <v>1259549</v>
       </c>
       <c r="G26" s="4">
         <v>1985366</v>
       </c>
       <c r="H26" s="4">
         <v>2070857</v>
       </c>
       <c r="I26" s="4">
         <v>4116929</v>
       </c>
       <c r="J26" s="4">
         <v>5024180</v>
       </c>
       <c r="K26" s="4">
         <v>6476000</v>
       </c>
       <c r="L26" s="4">
         <v>7007000</v>
       </c>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26" s="4">
+        <v>8523000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C27" s="3">
         <v>18624040</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" s="3">
         <v>38478213</v>
       </c>
       <c r="F27" s="3">
         <v>61982161</v>
       </c>
       <c r="G27" s="3">
         <v>68649300</v>
       </c>
       <c r="H27" s="3">
         <v>93143553</v>
       </c>
       <c r="I27" s="3">
         <v>118693616</v>
       </c>
       <c r="J27" s="3">
         <v>143528263</v>
       </c>
       <c r="K27" s="3">
         <v>198065000</v>
       </c>
       <c r="L27" s="3">
         <v>247028000</v>
       </c>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27" s="3">
+        <v>282061000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C28" s="4">
         <v>20118947</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" s="4">
         <v>47404023</v>
       </c>
       <c r="F28" s="4">
         <v>71407826</v>
       </c>
       <c r="G28" s="4">
         <v>84286995</v>
       </c>
       <c r="H28" s="4">
         <v>107550186</v>
       </c>
       <c r="I28" s="4">
         <v>128609961</v>
       </c>
       <c r="J28" s="4">
         <v>149001534</v>
       </c>
       <c r="K28" s="4">
         <v>205201000</v>
       </c>
       <c r="L28" s="4">
         <v>249064000</v>
       </c>
-    </row>
-    <row r="29" spans="1:12">
+      <c r="M28" s="4">
+        <v>286082000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C29" s="3">
         <v>1494907</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" s="3">
         <v>8925810</v>
       </c>
       <c r="F29" s="3">
         <v>9425665</v>
       </c>
       <c r="G29" s="3">
         <v>15637695</v>
       </c>
       <c r="H29" s="3">
         <v>14406633</v>
       </c>
       <c r="I29" s="3">
         <v>9916345</v>
       </c>
       <c r="J29" s="3">
         <v>5473271</v>
       </c>
       <c r="K29" s="3">
         <v>7136000</v>
       </c>
       <c r="L29" s="3">
         <v>2036000</v>
       </c>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29" s="3">
+        <v>4021000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C30" s="4">
         <v>119846</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" s="4">
         <v>74658</v>
       </c>
       <c r="F30" s="4">
         <v>343563</v>
       </c>
       <c r="G30" s="4">
         <v>1729860</v>
       </c>
       <c r="H30" s="4">
         <v>533828</v>
       </c>
       <c r="I30" s="4">
         <v>715550</v>
       </c>
       <c r="J30" s="4">
         <v>814735</v>
       </c>
       <c r="K30" s="4">
         <v>1513000</v>
       </c>
       <c r="L30" s="4">
         <v>800000</v>
       </c>
-    </row>
-    <row r="31" spans="1:12">
+      <c r="M30" s="4">
+        <v>4868000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
       <c r="A31" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C31" s="4">
         <v>20238793</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" s="4">
         <v>47478681</v>
       </c>
       <c r="F31" s="4">
         <v>71751389</v>
       </c>
       <c r="G31" s="4">
         <v>86016855</v>
       </c>
       <c r="H31" s="4">
         <v>108084014</v>
       </c>
       <c r="I31" s="4">
         <v>129325511</v>
       </c>
       <c r="J31" s="4">
         <v>149816269</v>
       </c>
       <c r="K31" s="4">
         <v>206714000</v>
       </c>
       <c r="L31" s="4">
         <v>249864000</v>
       </c>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31" s="4">
+        <v>290950000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C32" s="4">
         <v>0</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:12">
+        <v>23</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C33" s="4">
         <v>15424296</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" s="4">
         <v>21237903</v>
       </c>
       <c r="F33" s="4">
         <v>27844890</v>
       </c>
       <c r="G33" s="4">
         <v>30044053</v>
       </c>
       <c r="H33" s="4">
         <v>36155847</v>
       </c>
       <c r="I33" s="4">
         <v>51288649</v>
       </c>
       <c r="J33" s="4">
         <v>65927992</v>
       </c>
       <c r="K33" s="4">
         <v>70066000</v>
       </c>
       <c r="L33" s="4">
         <v>78354000</v>
       </c>
-    </row>
-    <row r="34" spans="1:12">
+      <c r="M33" s="4">
+        <v>107589000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
       <c r="A34" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C34" s="4">
         <v>17233036</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" s="4">
         <v>41389083</v>
       </c>
       <c r="F34" s="4">
         <v>49975676</v>
       </c>
       <c r="G34" s="4">
         <v>66513054</v>
       </c>
       <c r="H34" s="4">
         <v>74172024</v>
       </c>
       <c r="I34" s="4">
         <v>100446269</v>
       </c>
       <c r="J34" s="4">
         <v>119127384</v>
       </c>
       <c r="K34" s="4">
         <v>169574000</v>
       </c>
       <c r="L34" s="4">
         <v>205630000</v>
       </c>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34" s="4">
+        <v>226417000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C35" s="4">
         <v>169321</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" s="4">
         <v>412533</v>
       </c>
       <c r="F35" s="4">
         <v>495596</v>
       </c>
       <c r="G35" s="4">
         <v>576632</v>
       </c>
       <c r="H35" s="4">
         <v>440024</v>
       </c>
       <c r="I35" s="4">
         <v>676805</v>
       </c>
       <c r="J35" s="4">
         <v>320433</v>
       </c>
       <c r="K35" s="4">
         <v>238000</v>
       </c>
       <c r="L35" s="4">
         <v>147000</v>
       </c>
-    </row>
-    <row r="36" spans="1:12">
+      <c r="M35" s="4">
+        <v>197000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C36" s="4">
         <v>2518501</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" s="4">
         <v>4258874</v>
       </c>
       <c r="F36" s="4">
         <v>4440735</v>
       </c>
       <c r="G36" s="4">
         <v>5087381</v>
       </c>
       <c r="H36" s="4">
         <v>6253654</v>
       </c>
       <c r="I36" s="4">
         <v>7361084</v>
       </c>
       <c r="J36" s="4">
         <v>8641300</v>
       </c>
       <c r="K36" s="4">
         <v>12033000</v>
       </c>
       <c r="L36" s="4">
         <v>13294000</v>
       </c>
-    </row>
-    <row r="37" spans="1:12">
+      <c r="M36" s="4">
+        <v>14874000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C37" s="4">
         <v>73509</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" s="4">
         <v>395488</v>
       </c>
       <c r="F37" s="4">
         <v>521716</v>
       </c>
       <c r="G37" s="4">
         <v>612936</v>
       </c>
       <c r="H37" s="4">
         <v>852540</v>
       </c>
       <c r="I37" s="4">
         <v>1291636</v>
       </c>
       <c r="J37" s="4">
         <v>1802592</v>
       </c>
       <c r="K37" s="4">
         <v>2624000</v>
       </c>
       <c r="L37" s="4">
         <v>3421000</v>
       </c>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37" s="4">
+        <v>4339000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C38" s="4">
         <v>13105</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" s="4">
         <v>115766</v>
       </c>
       <c r="F38" s="4">
         <v>114944</v>
       </c>
       <c r="G38" s="4">
         <v>117151</v>
       </c>
       <c r="H38" s="4">
         <v>139824</v>
       </c>
       <c r="I38" s="4">
         <v>116428</v>
       </c>
       <c r="J38" s="4">
         <v>135876</v>
       </c>
       <c r="K38" s="4">
         <v>202000</v>
       </c>
       <c r="L38" s="4">
         <v>643000</v>
       </c>
-    </row>
-    <row r="39" spans="1:12">
+      <c r="M38" s="4">
+        <v>548000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C39" s="4">
         <v>5877031</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" s="4">
         <v>14020949</v>
       </c>
       <c r="F39" s="4">
         <v>6448605</v>
       </c>
       <c r="G39" s="4">
         <v>17400976</v>
       </c>
       <c r="H39" s="4">
         <v>6972537</v>
       </c>
       <c r="I39" s="4">
         <v>9879090</v>
       </c>
       <c r="J39" s="4">
         <v>13694839</v>
       </c>
       <c r="K39" s="4">
         <v>22691000</v>
       </c>
       <c r="L39" s="4">
         <v>19813000</v>
       </c>
-    </row>
-    <row r="40" spans="1:12">
+      <c r="M39" s="4">
+        <v>24034000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C40" s="4">
         <v>4076173</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" s="4">
         <v>9284432</v>
       </c>
       <c r="F40" s="4">
         <v>14737543</v>
       </c>
       <c r="G40" s="4">
         <v>38490446</v>
       </c>
       <c r="H40" s="4">
         <v>32494933</v>
       </c>
       <c r="I40" s="4">
         <v>47410817</v>
       </c>
       <c r="J40" s="4">
         <v>67207523</v>
       </c>
       <c r="K40" s="4">
         <v>52780000</v>
       </c>
       <c r="L40" s="4">
         <v>68632000</v>
       </c>
-    </row>
-    <row r="41" spans="1:12">
+      <c r="M40" s="4">
+        <v>76896000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C41" s="4">
         <v>16162620</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" s="4">
         <v>38194249</v>
       </c>
       <c r="F41" s="4">
         <v>57013846</v>
       </c>
       <c r="G41" s="4">
         <v>47526409</v>
       </c>
       <c r="H41" s="4">
         <v>75589081</v>
       </c>
       <c r="I41" s="4">
         <v>81914694</v>
       </c>
       <c r="J41" s="4">
         <v>82608746</v>
       </c>
       <c r="K41" s="4">
         <v>153934000</v>
       </c>
       <c r="L41" s="4">
         <v>181232000</v>
       </c>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="M41" s="4">
+        <v>214054000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C42" s="4">
         <v>9114672</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" s="4">
         <v>9364259</v>
       </c>
       <c r="F42" s="4">
         <v>7720715</v>
       </c>
       <c r="G42" s="4">
         <v>9980631</v>
       </c>
       <c r="H42" s="4">
         <v>10055999</v>
       </c>
       <c r="I42" s="4">
         <v>17245727</v>
       </c>
       <c r="J42" s="4">
         <v>19467413</v>
       </c>
       <c r="K42" s="4">
         <v>14148000</v>
       </c>
       <c r="L42" s="4">
         <v>13003000</v>
       </c>
-    </row>
-    <row r="43" spans="1:12">
+      <c r="M42" s="4">
+        <v>21753000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43" s="2"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44" s="4">
         <v>80441</v>
       </c>
       <c r="C44" s="4">
         <v>110098</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" s="4">
         <v>143155</v>
       </c>
       <c r="F44" s="4">
         <v>230882</v>
       </c>
       <c r="G44" s="4">
         <v>270907</v>
       </c>
       <c r="H44" s="4">
         <v>330679</v>
       </c>
       <c r="I44" s="4">
         <v>418321</v>
       </c>
       <c r="J44" s="4">
-        <v>553000</v>
+        <v>552945</v>
       </c>
       <c r="K44" s="4">
         <v>588000</v>
       </c>
       <c r="L44" s="4">
         <v>781000</v>
       </c>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44" s="4">
+        <v>757000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45" s="4">
         <v>0</v>
       </c>
       <c r="C45" s="4">
         <v>-360765</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" s="4">
         <v>-434049</v>
       </c>
       <c r="F45" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G45" s="4">
         <v>-40302</v>
       </c>
       <c r="H45" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I45" s="4">
         <v>-279500</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K45" s="4">
         <v>-401500</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:12">
+        <v>23</v>
+      </c>
+      <c r="M45" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46" s="3">
         <v>-2049225</v>
       </c>
       <c r="C46" s="3">
         <v>-7277475</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" s="3">
         <v>-12682515</v>
       </c>
       <c r="F46" s="3">
         <v>-24821668</v>
       </c>
       <c r="G46" s="3">
         <v>-18029941</v>
       </c>
       <c r="H46" s="3">
         <v>-21353596</v>
       </c>
       <c r="I46" s="3">
         <v>-6983088</v>
       </c>
       <c r="J46" s="3">
-        <v>-18455000</v>
+        <v>-18456603</v>
       </c>
       <c r="K46" s="3">
         <v>-39317000</v>
       </c>
       <c r="L46" s="3">
         <v>-27139000</v>
       </c>
-    </row>
-    <row r="47" spans="1:12">
+      <c r="M46" s="3">
+        <v>-29392000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
       <c r="A47" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47" s="3">
         <v>-241754</v>
       </c>
       <c r="C47" s="3">
         <v>-388320</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" s="3">
         <v>-830218</v>
       </c>
       <c r="F47" s="3">
         <v>-562105</v>
       </c>
       <c r="G47" s="3">
         <v>-3603299</v>
       </c>
       <c r="H47" s="3">
         <v>876372</v>
       </c>
       <c r="I47" s="3">
         <v>-1456372</v>
       </c>
       <c r="J47" s="3">
-        <v>-2074000</v>
+        <v>-2072837</v>
       </c>
       <c r="K47" s="3">
         <v>-3093000</v>
       </c>
       <c r="L47" s="3">
         <v>-2439000</v>
       </c>
-    </row>
-    <row r="48" spans="1:12">
+      <c r="M47" s="3">
+        <v>-1333000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48" s="3">
         <v>1869271</v>
       </c>
       <c r="C48" s="3">
         <v>9480361</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" s="3">
         <v>13513331</v>
       </c>
       <c r="F48" s="3">
         <v>25883628</v>
       </c>
       <c r="G48" s="3">
         <v>27845270</v>
       </c>
       <c r="H48" s="3">
         <v>19246162</v>
       </c>
       <c r="I48" s="3">
         <v>3948522</v>
       </c>
       <c r="J48" s="3">
-        <v>16086000</v>
+        <v>16086366</v>
       </c>
       <c r="K48" s="3">
         <v>44073000</v>
       </c>
       <c r="L48" s="3">
         <v>24478000</v>
       </c>
-    </row>
-    <row r="49" spans="1:12">
+      <c r="M48" s="3">
+        <v>32710000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
       <c r="A49" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49" s="4">
         <v>-225950</v>
       </c>
       <c r="C49" s="4">
         <v>-440183</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" s="4">
         <v>-486011</v>
       </c>
       <c r="F49" s="4">
         <v>-275677</v>
       </c>
       <c r="G49" s="4">
         <v>-576526</v>
       </c>
       <c r="H49" s="4">
         <v>-400110</v>
       </c>
       <c r="I49" s="4">
         <v>-881890</v>
       </c>
       <c r="J49" s="4">
-        <v>-1411000</v>
+        <v>-1410641</v>
       </c>
       <c r="K49" s="4">
         <v>-2871000</v>
       </c>
       <c r="L49" s="4">
         <v>-1587000</v>
       </c>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49" s="4">
+        <v>-1883000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50" s="4">
         <v>1336</v>
       </c>
       <c r="C50" s="4">
         <v>21574</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" s="4">
         <v>9823</v>
       </c>
       <c r="F50" s="4">
         <v>19648</v>
       </c>
       <c r="G50" s="4">
         <v>17050</v>
       </c>
       <c r="H50" s="4">
         <v>8908</v>
       </c>
       <c r="I50" s="4">
         <v>23092</v>
       </c>
       <c r="J50" s="4">
-        <v>10000</v>
+        <v>10046</v>
       </c>
       <c r="K50" s="4">
         <v>8000</v>
       </c>
       <c r="L50" s="4">
         <v>43000</v>
       </c>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50" s="4">
+        <v>88000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C51" s="4">
         <v>-32263</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" s="4">
         <v>-171091</v>
       </c>
       <c r="F51" s="4">
         <v>-156230</v>
       </c>
       <c r="G51" s="4">
         <v>-118633</v>
       </c>
       <c r="H51" s="4">
         <v>-250372</v>
       </c>
       <c r="I51" s="4">
         <v>-365628</v>
       </c>
       <c r="J51" s="4">
-        <v>-487000</v>
+        <v>-487324</v>
       </c>
       <c r="K51" s="4">
         <v>-736000</v>
       </c>
       <c r="L51" s="4">
         <v>-616000</v>
       </c>
-    </row>
-    <row r="52" spans="1:12">
+      <c r="M51" s="4">
+        <v>-417000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52" s="4">
         <v>-1924076</v>
       </c>
       <c r="C52" s="4">
         <v>-2250243</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" s="4">
         <v>-2462260</v>
       </c>
       <c r="F52" s="4">
         <v>-1914263</v>
       </c>
       <c r="G52" s="4">
         <v>-5466832</v>
       </c>
       <c r="H52" s="4">
         <v>-17998961</v>
       </c>
       <c r="I52" s="4">
         <v>-34057355</v>
       </c>
       <c r="J52" s="4">
-        <v>-23593000</v>
+        <v>-23592535</v>
       </c>
       <c r="K52" s="4">
         <v>-58771000</v>
       </c>
       <c r="L52" s="4">
         <v>-24982000</v>
       </c>
-    </row>
-    <row r="53" spans="1:12">
+      <c r="M52" s="4">
+        <v>-43540000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53" s="4">
         <v>-171616</v>
       </c>
       <c r="C53" s="4">
         <v>-308723</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" s="4">
         <v>-551886</v>
       </c>
       <c r="F53" s="4">
         <v>-840378</v>
       </c>
       <c r="G53" s="4">
         <v>-993547</v>
       </c>
       <c r="H53" s="4">
         <v>-1072650</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J53" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:12">
+        <v>23</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54" s="2"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55" s="4">
         <v>-421708</v>
       </c>
       <c r="C55" s="4">
         <v>1814565</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" s="4">
         <v>597</v>
       </c>
       <c r="F55" s="4">
         <v>499855</v>
       </c>
       <c r="G55" s="4">
         <v>6212030</v>
       </c>
       <c r="H55" s="4">
         <v>-1231062</v>
       </c>
       <c r="I55" s="4">
         <v>-4490938</v>
       </c>
       <c r="J55" s="4">
-        <v>-4443000</v>
+        <v>-4443074</v>
       </c>
       <c r="K55" s="4">
         <v>1663000</v>
       </c>
       <c r="L55" s="4">
         <v>-5100000</v>
       </c>
-    </row>
-    <row r="56" spans="1:12">
+      <c r="M55" s="4">
+        <v>1985000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
       <c r="A56" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C56" s="4">
         <v>5155528</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" s="4">
         <v>3362458</v>
       </c>
       <c r="F56" s="4">
         <v>6606987</v>
       </c>
       <c r="G56" s="4">
         <v>2199163</v>
       </c>
       <c r="H56" s="4">
         <v>6111794</v>
       </c>
       <c r="I56" s="4">
         <v>15296031</v>
       </c>
       <c r="J56" s="4">
         <v>14639343</v>
       </c>
       <c r="K56" s="4">
         <v>4137657</v>
       </c>
       <c r="L56" s="4">
         <v>10388000</v>
       </c>
-    </row>
-    <row r="57" spans="1:12">
+      <c r="M56" s="4">
+        <v>29235000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
       <c r="A57" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57" s="4">
         <v>-1165348</v>
       </c>
       <c r="C57" s="4">
         <v>-1115496</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" s="4">
         <v>-5751628</v>
       </c>
       <c r="F57" s="4">
         <v>-6880985</v>
       </c>
       <c r="G57" s="4">
         <v>-3015386</v>
       </c>
       <c r="H57" s="4">
         <v>-6014662</v>
       </c>
       <c r="I57" s="4">
         <v>-14929338</v>
       </c>
       <c r="J57" s="4">
-        <v>-7552000</v>
+        <v>-7040292</v>
       </c>
       <c r="K57" s="4">
         <v>-39107000</v>
       </c>
       <c r="L57" s="4">
         <v>-16681000</v>
       </c>
-    </row>
-    <row r="58" spans="1:12">
+      <c r="M57" s="4">
+        <v>-8853000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
       <c r="A58" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C58" s="4">
         <v>-1061737</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" s="4">
         <v>4527614</v>
       </c>
       <c r="F58" s="4">
         <v>-7572344</v>
       </c>
       <c r="G58" s="4">
         <v>10406665</v>
       </c>
       <c r="H58" s="4">
         <v>-10428439</v>
       </c>
       <c r="I58" s="4">
         <v>2585671</v>
       </c>
       <c r="J58" s="4">
         <v>3815749</v>
       </c>
       <c r="K58" s="4">
         <v>8996251</v>
       </c>
       <c r="L58" s="4">
         <v>-778000</v>
       </c>
+      <c r="M58" s="4">
+        <v>4221000</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:L2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A54:L54"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A54:M54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="H1" sqref="H1"/>
+      <selection pane="bottomRight" activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>84</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-    </row>
-    <row r="3" spans="1:7">
+      <c r="H2" s="2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3" s="3">
         <v>19335304</v>
       </c>
       <c r="C3" s="3">
         <v>24415916</v>
       </c>
       <c r="D3" s="3">
         <v>26123521</v>
       </c>
       <c r="E3" s="3">
         <v>36133006</v>
       </c>
       <c r="F3" s="3">
         <v>57497000</v>
       </c>
       <c r="G3" s="3">
         <v>75832000</v>
       </c>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3" s="3">
+        <v>115565000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="3">
         <v>6060750</v>
       </c>
       <c r="C4" s="3">
         <v>7364852</v>
       </c>
       <c r="D4" s="3">
-        <v>6705773</v>
+        <v>6660999</v>
       </c>
       <c r="E4" s="3">
         <v>10286286</v>
       </c>
       <c r="F4" s="3">
         <v>19267000</v>
       </c>
       <c r="G4" s="3">
         <v>30804000</v>
       </c>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4" s="3">
+        <v>48454000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" s="3">
         <v>3743779</v>
       </c>
       <c r="C5" s="3">
         <v>4471779</v>
       </c>
       <c r="D5" s="3">
         <v>3292548</v>
       </c>
       <c r="E5" s="3">
         <v>6402996</v>
       </c>
       <c r="F5" s="3">
         <v>14394000</v>
       </c>
       <c r="G5" s="3">
         <v>20286000</v>
       </c>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5" s="3">
+        <v>37917000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" s="3">
         <v>2487728</v>
       </c>
       <c r="C6" s="3">
         <v>2896128</v>
       </c>
       <c r="D6" s="3">
         <v>872925</v>
       </c>
       <c r="E6" s="3">
         <v>1610229</v>
       </c>
       <c r="F6" s="3">
         <v>9618000</v>
       </c>
       <c r="G6" s="3">
         <v>6885000</v>
       </c>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6" s="3">
+        <v>10096000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="3">
         <v>1979000</v>
       </c>
       <c r="C7" s="3">
         <v>2267361</v>
       </c>
       <c r="D7" s="3">
         <v>736720</v>
       </c>
       <c r="E7" s="3">
         <v>1279753</v>
       </c>
       <c r="F7" s="3">
         <v>7638000</v>
       </c>
       <c r="G7" s="3">
         <v>4472000</v>
       </c>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7" s="3">
+        <v>7605000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" s="3">
         <v>3904661</v>
       </c>
       <c r="C8" s="3">
         <v>4691976</v>
       </c>
       <c r="D8" s="3">
         <v>3578858</v>
       </c>
       <c r="E8" s="3">
         <v>6904785</v>
       </c>
       <c r="F8" s="3">
         <v>15143000</v>
       </c>
       <c r="G8" s="3">
         <v>21427000</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8" s="3">
+        <v>39455000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="3">
         <v>3743779</v>
       </c>
       <c r="C9" s="3">
         <v>4471779</v>
       </c>
       <c r="D9" s="3">
         <v>3292548</v>
       </c>
       <c r="E9" s="3">
         <v>6402996</v>
       </c>
       <c r="F9" s="3">
         <v>14394000</v>
       </c>
       <c r="G9" s="3">
         <v>20286000</v>
       </c>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9" s="3">
+        <v>37917000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="3">
         <v>3904661</v>
       </c>
       <c r="C10" s="3">
         <v>4691976</v>
       </c>
       <c r="D10" s="3">
         <v>3578858</v>
       </c>
       <c r="E10" s="3">
         <v>6904785</v>
       </c>
       <c r="F10" s="3">
         <v>15143000</v>
       </c>
       <c r="G10" s="3">
         <v>21427000</v>
       </c>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10" s="3">
+        <v>39455000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" s="4">
         <v>-13274554</v>
       </c>
       <c r="C11" s="4">
         <v>-17051064</v>
       </c>
       <c r="D11" s="4">
-        <v>-19417748</v>
+        <v>-19462522</v>
       </c>
       <c r="E11" s="4">
         <v>-25846720</v>
       </c>
       <c r="F11" s="4">
         <v>-38230000</v>
       </c>
       <c r="G11" s="4">
         <v>-45028000</v>
       </c>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11" s="4">
+        <v>-67111000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" s="4">
         <v>-2150202</v>
       </c>
       <c r="C12" s="4">
         <v>-2658609</v>
       </c>
       <c r="D12" s="4">
-        <v>-3244270</v>
+        <v>-3142243</v>
       </c>
       <c r="E12" s="4">
         <v>-3801091</v>
       </c>
       <c r="F12" s="4">
         <v>-2293000</v>
       </c>
       <c r="G12" s="4">
         <v>-4037000</v>
       </c>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12" s="4">
+        <v>-6138000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" s="4">
         <v>76078</v>
       </c>
       <c r="C13" s="4">
         <v>72524</v>
       </c>
       <c r="D13" s="4">
         <v>212933</v>
       </c>
       <c r="E13" s="4">
         <v>403064</v>
       </c>
       <c r="F13" s="4">
         <v>729000</v>
       </c>
       <c r="G13" s="4">
         <v>997000</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13" s="4">
+        <v>2246000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" s="4">
         <v>-1301437</v>
       </c>
       <c r="C14" s="4">
         <v>-1667563</v>
       </c>
       <c r="D14" s="4">
         <v>-2673064</v>
       </c>
       <c r="E14" s="4">
         <v>-5226900</v>
       </c>
       <c r="F14" s="4">
         <v>-5505000</v>
       </c>
       <c r="G14" s="4">
         <v>-14398000</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14" s="4">
+        <v>-30088000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15" s="4">
         <v>-508728</v>
       </c>
       <c r="C15" s="4">
         <v>-628767</v>
       </c>
       <c r="D15" s="4">
         <v>-136205</v>
       </c>
       <c r="E15" s="4">
         <v>-330476</v>
       </c>
       <c r="F15" s="4">
         <v>-1980000</v>
       </c>
       <c r="G15" s="4">
         <v>-2413000</v>
       </c>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15" s="4">
+        <v>-2491000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" s="4">
         <v>1979000</v>
       </c>
       <c r="C16" s="4">
         <v>2267361</v>
       </c>
       <c r="D16" s="4">
         <v>736720</v>
       </c>
       <c r="E16" s="4">
         <v>1279753</v>
       </c>
       <c r="F16" s="4">
         <v>7638000</v>
       </c>
       <c r="G16" s="4">
         <v>4472000</v>
       </c>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16" s="4">
+        <v>7605000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17" s="4">
         <v>-1256051</v>
       </c>
       <c r="C17" s="4">
         <v>-1595039</v>
       </c>
       <c r="D17" s="4">
         <v>-2460131</v>
       </c>
       <c r="E17" s="4">
         <v>-4823836</v>
       </c>
       <c r="F17" s="4">
         <v>-4776000</v>
       </c>
       <c r="G17" s="4">
         <v>-13401000</v>
       </c>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17" s="4">
+        <v>-27842000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" s="4">
         <v>76078</v>
       </c>
       <c r="C18" s="4">
         <v>72524</v>
       </c>
       <c r="D18" s="4">
         <v>212933</v>
       </c>
       <c r="E18" s="4">
         <v>403064</v>
       </c>
       <c r="F18" s="4">
         <v>729000</v>
       </c>
       <c r="G18" s="4">
         <v>997000</v>
       </c>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18" s="4">
+        <v>2246000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19" s="4">
         <v>-1301437</v>
       </c>
       <c r="C19" s="4">
         <v>-1667563</v>
       </c>
       <c r="D19" s="4">
         <v>-2673064</v>
       </c>
       <c r="E19" s="4">
         <v>-5226900</v>
       </c>
       <c r="F19" s="4">
         <v>-5505000</v>
       </c>
       <c r="G19" s="4">
         <v>-14398000</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19" s="4">
+        <v>-30088000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20" s="4">
         <v>-30692</v>
       </c>
       <c r="C20" s="4">
         <v>0</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7">
+        <v>23</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" s="4">
         <v>160882</v>
       </c>
       <c r="C21" s="4">
         <v>220197</v>
       </c>
       <c r="D21" s="4">
         <v>286310</v>
       </c>
       <c r="E21" s="4">
         <v>501789</v>
       </c>
       <c r="F21" s="4">
         <v>749000</v>
       </c>
       <c r="G21" s="4">
         <v>1141000</v>
       </c>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21" s="4">
+        <v>1538000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22" s="2"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C23" s="3">
         <v>9114773</v>
       </c>
       <c r="D23" s="3">
         <v>9364360</v>
       </c>
       <c r="E23" s="3">
         <v>9980732</v>
       </c>
       <c r="F23" s="3">
         <v>17245828</v>
       </c>
       <c r="G23" s="3">
         <v>14148000</v>
       </c>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23" s="3">
+        <v>21753000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24" s="3">
         <v>37742111</v>
       </c>
       <c r="D24" s="3">
         <v>77687469</v>
       </c>
       <c r="E24" s="3">
         <v>123473076</v>
       </c>
       <c r="F24" s="3">
         <v>175667716</v>
       </c>
       <c r="G24" s="3">
         <v>268707000</v>
       </c>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24" s="3">
+        <v>367794000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C25" s="4">
         <v>325932</v>
       </c>
       <c r="D25" s="4">
         <v>290006</v>
       </c>
       <c r="E25" s="4">
         <v>820587</v>
       </c>
       <c r="F25" s="4">
         <v>1376689</v>
       </c>
       <c r="G25" s="4">
         <v>1941000</v>
       </c>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25" s="4">
+        <v>2182000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C26" s="4">
         <v>1512661</v>
       </c>
       <c r="D26" s="4">
         <v>1252061</v>
       </c>
       <c r="E26" s="4">
         <v>1985366</v>
       </c>
       <c r="F26" s="4">
         <v>4116929</v>
       </c>
       <c r="G26" s="4">
         <v>6476000</v>
       </c>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26" s="4">
+        <v>8523000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C27" s="3">
         <v>18624040</v>
       </c>
       <c r="D27" s="3">
         <v>38478213</v>
       </c>
       <c r="E27" s="3">
         <v>68649300</v>
       </c>
       <c r="F27" s="3">
         <v>118693616</v>
       </c>
       <c r="G27" s="3">
         <v>198065000</v>
       </c>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27" s="3">
+        <v>282061000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C28" s="4">
         <v>20118947</v>
       </c>
       <c r="D28" s="4">
         <v>47404023</v>
       </c>
       <c r="E28" s="4">
         <v>84286995</v>
       </c>
       <c r="F28" s="4">
         <v>128609961</v>
       </c>
       <c r="G28" s="4">
         <v>205201000</v>
       </c>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28" s="4">
+        <v>286082000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C29" s="3">
         <v>1494907</v>
       </c>
       <c r="D29" s="3">
         <v>8925810</v>
       </c>
       <c r="E29" s="3">
         <v>15637695</v>
       </c>
       <c r="F29" s="3">
         <v>9916345</v>
       </c>
       <c r="G29" s="3">
         <v>7136000</v>
       </c>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29" s="3">
+        <v>4021000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C30" s="4">
         <v>119846</v>
       </c>
       <c r="D30" s="4">
         <v>74658</v>
       </c>
       <c r="E30" s="4">
         <v>1729860</v>
       </c>
       <c r="F30" s="4">
         <v>715550</v>
       </c>
       <c r="G30" s="4">
         <v>1513000</v>
       </c>
-    </row>
-    <row r="31" spans="1:7">
+      <c r="H30" s="4">
+        <v>4868000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C31" s="4">
         <v>20238793</v>
       </c>
       <c r="D31" s="4">
         <v>47478681</v>
       </c>
       <c r="E31" s="4">
         <v>86016855</v>
       </c>
       <c r="F31" s="4">
         <v>129325511</v>
       </c>
       <c r="G31" s="4">
         <v>206714000</v>
       </c>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31" s="4">
+        <v>290950000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C32" s="4">
         <v>0</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:7">
+        <v>23</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C33" s="4">
         <v>15424296</v>
       </c>
       <c r="D33" s="4">
         <v>21237903</v>
       </c>
       <c r="E33" s="4">
         <v>30044053</v>
       </c>
       <c r="F33" s="4">
         <v>51288649</v>
       </c>
       <c r="G33" s="4">
         <v>70066000</v>
       </c>
-    </row>
-    <row r="34" spans="1:7">
+      <c r="H33" s="4">
+        <v>107589000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C34" s="4">
         <v>17233036</v>
       </c>
       <c r="D34" s="4">
         <v>41389083</v>
       </c>
       <c r="E34" s="4">
         <v>66513054</v>
       </c>
       <c r="F34" s="4">
         <v>100446269</v>
       </c>
       <c r="G34" s="4">
         <v>169574000</v>
       </c>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34" s="4">
+        <v>226417000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C35" s="4">
         <v>169321</v>
       </c>
       <c r="D35" s="4">
         <v>412533</v>
       </c>
       <c r="E35" s="4">
         <v>576632</v>
       </c>
       <c r="F35" s="4">
         <v>676805</v>
       </c>
       <c r="G35" s="4">
         <v>238000</v>
       </c>
-    </row>
-    <row r="36" spans="1:7">
+      <c r="H35" s="4">
+        <v>197000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C36" s="4">
         <v>2518501</v>
       </c>
       <c r="D36" s="4">
         <v>4258874</v>
       </c>
       <c r="E36" s="4">
         <v>5087381</v>
       </c>
       <c r="F36" s="4">
         <v>7361084</v>
       </c>
       <c r="G36" s="4">
         <v>12033000</v>
       </c>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36" s="4">
+        <v>14874000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C37" s="4">
         <v>73509</v>
       </c>
       <c r="D37" s="4">
         <v>395488</v>
       </c>
       <c r="E37" s="4">
         <v>612936</v>
       </c>
       <c r="F37" s="4">
         <v>1291636</v>
       </c>
       <c r="G37" s="4">
         <v>2624000</v>
       </c>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37" s="4">
+        <v>4339000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C38" s="4">
         <v>13105</v>
       </c>
       <c r="D38" s="4">
         <v>115766</v>
       </c>
       <c r="E38" s="4">
         <v>117151</v>
       </c>
       <c r="F38" s="4">
         <v>116428</v>
       </c>
       <c r="G38" s="4">
         <v>202000</v>
       </c>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38" s="4">
+        <v>548000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C39" s="4">
         <v>5877031</v>
       </c>
       <c r="D39" s="4">
         <v>14020949</v>
       </c>
       <c r="E39" s="4">
         <v>17400976</v>
       </c>
       <c r="F39" s="4">
         <v>9879090</v>
       </c>
       <c r="G39" s="4">
         <v>22691000</v>
       </c>
-    </row>
-    <row r="40" spans="1:7">
+      <c r="H39" s="4">
+        <v>24034000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C40" s="4">
         <v>4076173</v>
       </c>
       <c r="D40" s="4">
         <v>9284432</v>
       </c>
       <c r="E40" s="4">
         <v>38490446</v>
       </c>
       <c r="F40" s="4">
         <v>47410817</v>
       </c>
       <c r="G40" s="4">
         <v>52780000</v>
       </c>
-    </row>
-    <row r="41" spans="1:7">
+      <c r="H40" s="4">
+        <v>76896000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C41" s="4">
         <v>16162620</v>
       </c>
       <c r="D41" s="4">
         <v>38194249</v>
       </c>
       <c r="E41" s="4">
         <v>47526409</v>
       </c>
       <c r="F41" s="4">
         <v>81914694</v>
       </c>
       <c r="G41" s="4">
         <v>153934000</v>
       </c>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41" s="4">
+        <v>214054000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C42" s="4">
         <v>9114672</v>
       </c>
       <c r="D42" s="4">
         <v>9364259</v>
       </c>
       <c r="E42" s="4">
         <v>9980631</v>
       </c>
       <c r="F42" s="4">
         <v>17245727</v>
       </c>
       <c r="G42" s="4">
         <v>14148000</v>
       </c>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42" s="4">
+        <v>21753000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43" s="2"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44" s="4">
         <v>160882</v>
       </c>
       <c r="C44" s="4">
         <v>220197</v>
       </c>
       <c r="D44" s="4">
         <v>286310</v>
       </c>
       <c r="E44" s="4">
         <v>501789</v>
       </c>
       <c r="F44" s="4">
         <v>749000</v>
       </c>
       <c r="G44" s="4">
         <v>1141000</v>
       </c>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44" s="4">
+        <v>1538000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45" s="4">
         <v>0</v>
       </c>
       <c r="C45" s="4">
         <v>-721531</v>
       </c>
       <c r="D45" s="4">
         <v>-868099</v>
       </c>
       <c r="E45" s="4">
         <v>-80605</v>
       </c>
       <c r="F45" s="4">
         <v>-559000</v>
       </c>
       <c r="G45" s="4">
         <v>-803000</v>
       </c>
-    </row>
-    <row r="46" spans="1:7">
+      <c r="H45" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46" s="3">
         <v>-4098450</v>
       </c>
       <c r="C46" s="3">
         <v>-14554951</v>
       </c>
       <c r="D46" s="3">
         <v>-25365031</v>
       </c>
       <c r="E46" s="3">
         <v>-42851609</v>
       </c>
       <c r="F46" s="3">
         <v>-39092000</v>
       </c>
       <c r="G46" s="3">
         <v>-57772000</v>
       </c>
-    </row>
-    <row r="47" spans="1:7">
+      <c r="H46" s="3">
+        <v>-56531000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47" s="3">
         <v>-483508</v>
       </c>
       <c r="C47" s="3">
         <v>-776641</v>
       </c>
       <c r="D47" s="3">
         <v>-1660437</v>
       </c>
       <c r="E47" s="3">
         <v>-4165404</v>
       </c>
       <c r="F47" s="3">
         <v>-580000</v>
       </c>
       <c r="G47" s="3">
         <v>-5167000</v>
       </c>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47" s="3">
+        <v>-3772000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48" s="3">
         <v>3738542</v>
       </c>
       <c r="C48" s="3">
         <v>18960722</v>
       </c>
       <c r="D48" s="3">
         <v>27026662</v>
       </c>
       <c r="E48" s="3">
         <v>53728898</v>
       </c>
       <c r="F48" s="3">
         <v>33950000</v>
       </c>
       <c r="G48" s="3">
         <v>60159000</v>
       </c>
-    </row>
-    <row r="49" spans="1:7">
+      <c r="H48" s="3">
+        <v>57188000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49" s="4">
         <v>-451901</v>
       </c>
       <c r="C49" s="4">
         <v>-880367</v>
       </c>
       <c r="D49" s="4">
         <v>-972022</v>
       </c>
       <c r="E49" s="4">
         <v>-852203</v>
       </c>
       <c r="F49" s="4">
         <v>-1282000</v>
       </c>
       <c r="G49" s="4">
         <v>-4282000</v>
       </c>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49" s="4">
+        <v>-3470000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50" s="4">
         <v>2673</v>
       </c>
       <c r="C50" s="4">
         <v>43148</v>
       </c>
       <c r="D50" s="4">
         <v>19646</v>
       </c>
       <c r="E50" s="4">
         <v>36698</v>
       </c>
       <c r="F50" s="4">
         <v>32000</v>
       </c>
       <c r="G50" s="4">
         <v>18000</v>
       </c>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50" s="4">
+        <v>131000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C51" s="4">
         <v>-64526</v>
       </c>
       <c r="D51" s="4">
         <v>-342182</v>
       </c>
       <c r="E51" s="4">
         <v>-274863</v>
       </c>
       <c r="F51" s="4">
         <v>-616000</v>
       </c>
       <c r="G51" s="4">
         <v>-1223000</v>
       </c>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51" s="4">
+        <v>-1033000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52" s="4">
         <v>-3848153</v>
       </c>
       <c r="C52" s="4">
         <v>-4500487</v>
       </c>
       <c r="D52" s="4">
         <v>-4924520</v>
       </c>
       <c r="E52" s="4">
         <v>-7381095</v>
       </c>
       <c r="F52" s="4">
         <v>-41301000</v>
       </c>
       <c r="G52" s="4">
         <v>-82364000</v>
       </c>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52" s="4">
+        <v>-68522000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53" s="4">
         <v>-343232</v>
       </c>
       <c r="C53" s="4">
         <v>-617447</v>
       </c>
       <c r="D53" s="4">
         <v>-1103773</v>
       </c>
       <c r="E53" s="4">
         <v>-1833925</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G53" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:7">
+        <v>23</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54" s="2"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55" s="4">
         <v>-843416</v>
       </c>
       <c r="C55" s="4">
         <v>3629130</v>
       </c>
       <c r="D55" s="4">
         <v>1194</v>
       </c>
       <c r="E55" s="4">
         <v>6711885</v>
       </c>
       <c r="F55" s="4">
         <v>-5722000</v>
       </c>
       <c r="G55" s="4">
         <v>-2780000</v>
       </c>
-    </row>
-    <row r="56" spans="1:7">
+      <c r="H55" s="4">
+        <v>-3115000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C56" s="4">
         <v>10311056</v>
       </c>
       <c r="D56" s="4">
         <v>6724917</v>
       </c>
       <c r="E56" s="4">
         <v>8806150</v>
       </c>
       <c r="F56" s="4">
         <v>21407825</v>
       </c>
       <c r="G56" s="4">
         <v>18777000</v>
       </c>
-    </row>
-    <row r="57" spans="1:7">
+      <c r="H56" s="4">
+        <v>39623000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57" s="4">
         <v>-2330697</v>
       </c>
       <c r="C57" s="4">
         <v>-2230993</v>
       </c>
       <c r="D57" s="4">
         <v>-11503256</v>
       </c>
       <c r="E57" s="4">
         <v>-9896371</v>
       </c>
       <c r="F57" s="4">
         <v>-20944000</v>
       </c>
       <c r="G57" s="4">
         <v>-46659000</v>
       </c>
-    </row>
-    <row r="58" spans="1:7">
+      <c r="H57" s="4">
+        <v>-25534000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C58" s="4">
         <v>-2123474</v>
       </c>
       <c r="D58" s="4">
         <v>9055228</v>
       </c>
       <c r="E58" s="4">
         <v>2834321</v>
       </c>
       <c r="F58" s="4">
         <v>-7842768</v>
       </c>
       <c r="G58" s="4">
         <v>12812000</v>
       </c>
+      <c r="H58" s="4">
+        <v>3443000</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:G2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A54:H54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>