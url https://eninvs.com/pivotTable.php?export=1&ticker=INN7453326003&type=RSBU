--- v0 (2025-12-11)
+++ v1 (2026-10-07)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>АПРИ [7453326003]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN7453326003</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>RSBU</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
@@ -123,62 +123,71 @@
   <si>
     <t>2023 q4</t>
   </si>
   <si>
     <t>2024 q1</t>
   </si>
   <si>
     <t>2024 q2</t>
   </si>
   <si>
     <t>2024 q3</t>
   </si>
   <si>
     <t>2024 q4</t>
   </si>
   <si>
     <t>2025 q1</t>
   </si>
   <si>
     <t>2025 q2</t>
   </si>
   <si>
     <t>2025 q3</t>
   </si>
   <si>
+    <t>2025 q4</t>
+  </si>
+  <si>
+    <t>2026 q1</t>
+  </si>
+  <si>
+    <t>2026 q2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
+    <t>n/a</t>
+  </si>
+  <si>
     <t>GrossProfit</t>
   </si>
   <si>
-    <t>n/a</t>
-[...1 lines deleted...]
-  <si>
     <t>OperatingIncome</t>
   </si>
   <si>
     <t>BeforeTaxIncome</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>costOfSales</t>
   </si>
   <si>
     <t>commercialGeneralAdminCosts</t>
   </si>
   <si>
     <t>FinancialIncome</t>
   </si>
   <si>
     <t>PercentProfit</t>
   </si>
   <si>
     <t>PercentLoss</t>
   </si>
   <si>
     <t>BALANCE STATEMENT</t>
@@ -204,50 +213,53 @@
   <si>
     <t>cash_equivalents</t>
   </si>
   <si>
     <t>investments</t>
   </si>
   <si>
     <t>credit</t>
   </si>
   <si>
     <t>lease</t>
   </si>
   <si>
     <t>shorttermAccountsReceivable</t>
   </si>
   <si>
     <t>shorttermReserves</t>
   </si>
   <si>
     <t>PropertyPlantEquipment</t>
   </si>
   <si>
     <t>longtermOtherInvestments</t>
   </si>
   <si>
+    <t>longtermPrepaymentMade</t>
+  </si>
+  <si>
     <t>shorttermLiabilitiesTradePayables</t>
   </si>
   <si>
     <t>shorttermLiabilitiesCredit</t>
   </si>
   <si>
     <t>shorttermLiabilitiesLease</t>
   </si>
   <si>
     <t>longtermLiabilitiesCredit</t>
   </si>
   <si>
     <t>longtermLiabilitiesLease</t>
   </si>
   <si>
     <t>longtermLiabilitiesOther</t>
   </si>
   <si>
     <t>capitalAuthorized</t>
   </si>
   <si>
     <t>capitalAdditional</t>
   </si>
   <si>
     <t>capitalRetainedProfit</t>
@@ -307,50 +319,56 @@
     <t>2022 q1-4</t>
   </si>
   <si>
     <t>2023 q1-2</t>
   </si>
   <si>
     <t>2023 q1-3</t>
   </si>
   <si>
     <t>2023 q1-4</t>
   </si>
   <si>
     <t>2024 q1-2</t>
   </si>
   <si>
     <t>2024 q1-3</t>
   </si>
   <si>
     <t>2024 q1-4</t>
   </si>
   <si>
     <t>2025 q1-2</t>
   </si>
   <si>
     <t>2025 q1-3</t>
+  </si>
+  <si>
+    <t>2025 q1-4</t>
+  </si>
+  <si>
+    <t>2026 q1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -793,89 +811,92 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA42"/>
+  <dimension ref="A1:AD43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="AB1" sqref="AB1"/>
+      <selection pane="bottomRight" activeCell="AE1" sqref="AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:30">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -913,85 +934,97 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="2" spans="1:27">
+      <c r="AB1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
-    </row>
-    <row r="3" spans="1:27">
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="3">
         <v>168998</v>
       </c>
       <c r="C3" s="3">
         <v>245096</v>
       </c>
       <c r="D3" s="3">
         <v>76855</v>
       </c>
       <c r="E3" s="3">
         <v>0</v>
       </c>
       <c r="F3" s="3">
         <v>129245</v>
       </c>
       <c r="G3" s="3">
         <v>96613</v>
       </c>
       <c r="H3" s="3">
         <v>185737</v>
       </c>
       <c r="I3" s="3">
         <v>78396</v>
       </c>
@@ -1004,504 +1037,558 @@
       <c r="L3" s="3">
         <v>12135</v>
       </c>
       <c r="M3" s="3">
         <v>78289</v>
       </c>
       <c r="N3" s="3">
         <v>25242</v>
       </c>
       <c r="O3" s="3">
         <v>125178</v>
       </c>
       <c r="P3" s="3">
         <v>86958</v>
       </c>
       <c r="Q3" s="3">
         <v>2053</v>
       </c>
       <c r="R3" s="3">
         <v>22905</v>
       </c>
       <c r="S3" s="3">
         <v>64509</v>
       </c>
       <c r="T3" s="3">
-        <v>105931</v>
+        <v>1478614</v>
       </c>
       <c r="U3" s="3">
-        <v>224711</v>
+        <v>503837</v>
       </c>
       <c r="V3" s="3">
         <v>1374840</v>
       </c>
       <c r="W3" s="3">
-        <v>477602</v>
+        <v>-1020405</v>
       </c>
       <c r="X3" s="3">
-        <v>609133</v>
+        <v>2134205</v>
       </c>
       <c r="Y3" s="3">
         <v>1213899</v>
       </c>
       <c r="Z3" s="3">
         <v>710966</v>
       </c>
       <c r="AA3" s="3">
         <v>1080744</v>
       </c>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>1434485</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>34572</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B4" s="3">
         <v>46754</v>
       </c>
       <c r="C4" s="3">
         <v>110453</v>
       </c>
       <c r="D4" s="3">
         <v>23622</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F4" s="3">
         <v>32388</v>
       </c>
       <c r="G4" s="3">
         <v>62414</v>
       </c>
       <c r="H4" s="3">
         <v>103841</v>
       </c>
       <c r="I4" s="3">
         <v>59918</v>
       </c>
       <c r="J4" s="3">
         <v>30922</v>
       </c>
       <c r="K4" s="3">
         <v>-3010</v>
       </c>
       <c r="L4" s="3">
         <v>-4295</v>
       </c>
       <c r="M4" s="3">
         <v>70246</v>
       </c>
       <c r="N4" s="3">
         <v>7403</v>
       </c>
       <c r="O4" s="3">
         <v>124101</v>
       </c>
       <c r="P4" s="3">
         <v>85916</v>
       </c>
       <c r="Q4" s="3">
         <v>1354</v>
       </c>
       <c r="R4" s="3">
         <v>7542</v>
       </c>
       <c r="S4" s="3">
         <v>31485</v>
       </c>
       <c r="T4" s="3">
-        <v>4316</v>
+        <v>771377</v>
       </c>
       <c r="U4" s="3">
-        <v>-129204</v>
+        <v>391775</v>
       </c>
       <c r="V4" s="3">
         <v>1053527</v>
       </c>
       <c r="W4" s="3">
-        <v>-64274</v>
+        <v>-30846</v>
       </c>
       <c r="X4" s="3">
-        <v>794456</v>
+        <v>-6976</v>
       </c>
       <c r="Y4" s="3">
         <v>817896</v>
       </c>
       <c r="Z4" s="3">
         <v>111628</v>
       </c>
       <c r="AA4" s="3">
         <v>379375</v>
       </c>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC4" s="3">
+        <v>181850</v>
+      </c>
+      <c r="AD4" s="3">
+        <v>-1517660</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B5" s="3">
         <v>17780</v>
       </c>
       <c r="C5" s="3">
         <v>81493</v>
       </c>
       <c r="D5" s="3">
         <v>-33169</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F5" s="3">
         <v>5743</v>
       </c>
       <c r="G5" s="3">
         <v>34716</v>
       </c>
       <c r="H5" s="3">
         <v>74787</v>
       </c>
       <c r="I5" s="3">
         <v>39726</v>
       </c>
       <c r="J5" s="3">
         <v>-1039</v>
       </c>
       <c r="K5" s="3">
         <v>-33785</v>
       </c>
       <c r="L5" s="3">
         <v>-60522</v>
       </c>
       <c r="M5" s="3">
         <v>46703</v>
       </c>
       <c r="N5" s="3">
         <v>-25276</v>
       </c>
       <c r="O5" s="3">
         <v>98114</v>
       </c>
       <c r="P5" s="3">
         <v>29569</v>
       </c>
       <c r="Q5" s="3">
         <v>-23598</v>
       </c>
       <c r="R5" s="3">
         <v>-22370</v>
       </c>
       <c r="S5" s="3">
         <v>-3788</v>
       </c>
       <c r="T5" s="3">
-        <v>-40416</v>
+        <v>726645</v>
       </c>
       <c r="U5" s="3">
-        <v>-164585</v>
+        <v>356394</v>
       </c>
       <c r="V5" s="3">
         <v>933559</v>
       </c>
       <c r="W5" s="3">
-        <v>-144985</v>
+        <v>-111557</v>
       </c>
       <c r="X5" s="3">
-        <v>810352</v>
+        <v>8920</v>
       </c>
       <c r="Y5" s="3">
         <v>765976</v>
       </c>
       <c r="Z5" s="3">
         <v>64440</v>
       </c>
       <c r="AA5" s="3">
         <v>309960</v>
       </c>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>105705</v>
+      </c>
+      <c r="AD5" s="3">
+        <v>-1593785</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B6" s="3">
         <v>11504</v>
       </c>
       <c r="C6" s="3">
         <v>29760</v>
       </c>
       <c r="D6" s="3">
         <v>12652</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F6" s="3">
         <v>5919</v>
       </c>
       <c r="G6" s="3">
         <v>6723</v>
       </c>
       <c r="H6" s="3">
         <v>536</v>
       </c>
       <c r="I6" s="3">
         <v>3862</v>
       </c>
       <c r="J6" s="3">
         <v>15293</v>
       </c>
       <c r="K6" s="3">
         <v>4106</v>
       </c>
       <c r="L6" s="3">
         <v>372150</v>
       </c>
       <c r="M6" s="3">
         <v>724</v>
       </c>
       <c r="N6" s="3">
         <v>4842</v>
       </c>
       <c r="O6" s="3">
         <v>4719</v>
       </c>
       <c r="P6" s="3">
         <v>178117</v>
       </c>
       <c r="Q6" s="3">
         <v>45063</v>
       </c>
       <c r="R6" s="3">
-        <v>22176</v>
+        <v>22175</v>
       </c>
       <c r="S6" s="3">
         <v>78276</v>
       </c>
       <c r="T6" s="3">
         <v>189784</v>
       </c>
       <c r="U6" s="3">
-        <v>-382795</v>
+        <v>26705</v>
       </c>
       <c r="V6" s="3">
         <v>413683</v>
       </c>
       <c r="W6" s="3">
         <v>40086</v>
       </c>
       <c r="X6" s="3">
-        <v>275504</v>
+        <v>-133996</v>
       </c>
       <c r="Y6" s="3">
         <v>683664</v>
       </c>
       <c r="Z6" s="3">
         <v>-58787</v>
       </c>
       <c r="AA6" s="3">
         <v>42797</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC6" s="3">
+        <v>27261</v>
+      </c>
+      <c r="AD6" s="3">
+        <v>-1807575</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B7" s="3">
         <v>10565</v>
       </c>
       <c r="C7" s="3">
         <v>24117</v>
       </c>
       <c r="D7" s="3">
         <v>26764</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F7" s="3">
         <v>3924</v>
       </c>
       <c r="G7" s="3">
         <v>4612</v>
       </c>
       <c r="H7" s="3">
         <v>547</v>
       </c>
       <c r="I7" s="3">
         <v>2576</v>
       </c>
       <c r="J7" s="3">
         <v>10678</v>
       </c>
       <c r="K7" s="3">
         <v>1502</v>
       </c>
       <c r="L7" s="3">
         <v>231185</v>
       </c>
       <c r="M7" s="3">
         <v>1134</v>
       </c>
       <c r="N7" s="3">
         <v>1704</v>
       </c>
       <c r="O7" s="3">
         <v>573</v>
       </c>
       <c r="P7" s="3">
         <v>133965</v>
       </c>
       <c r="Q7" s="3">
         <v>63814</v>
       </c>
       <c r="R7" s="3">
-        <v>50284</v>
+        <v>50283</v>
       </c>
       <c r="S7" s="3">
         <v>108371</v>
       </c>
       <c r="T7" s="3">
         <v>159094</v>
       </c>
       <c r="U7" s="3">
-        <v>-324350</v>
+        <v>3250</v>
       </c>
       <c r="V7" s="3">
         <v>327558</v>
       </c>
       <c r="W7" s="3">
         <v>973</v>
       </c>
       <c r="X7" s="3">
-        <v>210893</v>
+        <v>-116707</v>
       </c>
       <c r="Y7" s="3">
         <v>504233</v>
       </c>
       <c r="Z7" s="3">
         <v>-54033</v>
       </c>
       <c r="AA7" s="3">
         <v>23507</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>13822</v>
+      </c>
+      <c r="AD7" s="3">
+        <v>-1363059</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B8" s="4">
         <v>-122244</v>
       </c>
       <c r="C8" s="4">
         <v>-134643</v>
       </c>
       <c r="D8" s="4">
         <v>-114290</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F8" s="4">
         <v>-32234</v>
       </c>
       <c r="G8" s="4">
         <v>-18203</v>
       </c>
       <c r="H8" s="4">
         <v>-29337</v>
       </c>
       <c r="I8" s="4">
         <v>-18478</v>
       </c>
       <c r="J8" s="4">
         <v>-59062</v>
       </c>
       <c r="K8" s="4">
         <v>-34311</v>
       </c>
       <c r="L8" s="4">
         <v>-16430</v>
       </c>
       <c r="M8" s="4">
         <v>-8043</v>
       </c>
       <c r="N8" s="4">
         <v>-17839</v>
       </c>
       <c r="O8" s="4">
         <v>-1077</v>
       </c>
       <c r="P8" s="4">
         <v>-1042</v>
       </c>
       <c r="Q8" s="4">
         <v>-699</v>
       </c>
       <c r="R8" s="4">
         <v>-15363</v>
       </c>
       <c r="S8" s="4">
         <v>-33024</v>
       </c>
       <c r="T8" s="4">
-        <v>-101615</v>
+        <v>-707237</v>
       </c>
       <c r="U8" s="4">
-        <v>-353915</v>
+        <v>-112062</v>
       </c>
       <c r="V8" s="4">
         <v>-321313</v>
       </c>
       <c r="W8" s="4">
-        <v>-541876</v>
+        <v>989559</v>
       </c>
       <c r="X8" s="4">
-        <v>185323</v>
+        <v>-2141181</v>
       </c>
       <c r="Y8" s="4">
         <v>-396003</v>
       </c>
       <c r="Z8" s="4">
         <v>-599338</v>
       </c>
       <c r="AA8" s="4">
         <v>-701369</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC8" s="4">
+        <v>-1252635</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>-1552232</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B9" s="4">
         <v>-28974</v>
       </c>
       <c r="C9" s="4">
         <v>-14339</v>
       </c>
       <c r="D9" s="4">
         <v>-19877</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F9" s="4">
         <v>-26645</v>
       </c>
       <c r="G9" s="4">
         <v>-27698</v>
       </c>
       <c r="H9" s="4">
         <v>-29053</v>
       </c>
       <c r="I9" s="4">
         <v>-20192</v>
       </c>
       <c r="J9" s="4">
         <v>-31961</v>
       </c>
       <c r="K9" s="4">
         <v>-30775</v>
       </c>
       <c r="L9" s="4">
         <v>-56227</v>
       </c>
       <c r="M9" s="4">
         <v>-23543</v>
       </c>
@@ -1525,346 +1612,385 @@
       </c>
       <c r="T9" s="4">
         <v>-44732</v>
       </c>
       <c r="U9" s="4">
         <v>-35381</v>
       </c>
       <c r="V9" s="4">
         <v>-119968</v>
       </c>
       <c r="W9" s="4">
         <v>-80711</v>
       </c>
       <c r="X9" s="4">
         <v>15896</v>
       </c>
       <c r="Y9" s="4">
         <v>-51920</v>
       </c>
       <c r="Z9" s="4">
         <v>-47188</v>
       </c>
       <c r="AA9" s="4">
         <v>-69415</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC9" s="4">
+        <v>-76145</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>-76125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B10" s="4">
         <v>-19305</v>
       </c>
       <c r="C10" s="4">
         <v>-19585</v>
       </c>
       <c r="D10" s="4">
         <v>-17461</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F10" s="4">
         <v>-23314</v>
       </c>
       <c r="G10" s="4">
         <v>-24669</v>
       </c>
       <c r="H10" s="4">
         <v>-34290</v>
       </c>
       <c r="I10" s="4">
         <v>-20017</v>
       </c>
       <c r="J10" s="4">
         <v>-34230</v>
       </c>
       <c r="K10" s="4">
         <v>-25188</v>
       </c>
       <c r="L10" s="4">
         <v>-62652</v>
       </c>
       <c r="M10" s="4">
         <v>-29626</v>
       </c>
       <c r="N10" s="4">
         <v>-18536</v>
       </c>
       <c r="O10" s="4">
-        <v>-48224</v>
+        <v>-48223</v>
       </c>
       <c r="P10" s="4">
-        <v>-48591</v>
+        <v>-48592</v>
       </c>
       <c r="Q10" s="4">
         <v>-42621</v>
       </c>
       <c r="R10" s="4">
-        <v>-55019</v>
+        <v>-55887</v>
       </c>
       <c r="S10" s="4">
         <v>-62944</v>
       </c>
       <c r="T10" s="4">
-        <v>-102640</v>
+        <v>153516</v>
       </c>
       <c r="U10" s="4">
-        <v>-1838</v>
+        <v>-113318</v>
       </c>
       <c r="V10" s="4">
         <v>-224536</v>
       </c>
       <c r="W10" s="4">
-        <v>221435</v>
+        <v>-323959</v>
       </c>
       <c r="X10" s="4">
-        <v>-227398</v>
+        <v>652067</v>
       </c>
       <c r="Y10" s="4">
         <v>-4737</v>
       </c>
       <c r="Z10" s="4">
         <v>-30739</v>
       </c>
       <c r="AA10" s="4">
         <v>-31726</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC10" s="4">
+        <v>-6895</v>
+      </c>
+      <c r="AD10" s="4">
+        <v>-6760</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" s="4">
         <v>6856</v>
       </c>
       <c r="C11" s="4">
         <v>9628</v>
       </c>
       <c r="D11" s="4">
         <v>9035</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F11" s="4">
         <v>13454</v>
       </c>
       <c r="G11" s="4">
         <v>14376</v>
       </c>
       <c r="H11" s="4">
         <v>15084</v>
       </c>
       <c r="I11" s="4">
         <v>16688</v>
       </c>
       <c r="J11" s="4">
         <v>19236</v>
       </c>
       <c r="K11" s="4">
         <v>29841</v>
       </c>
       <c r="L11" s="4">
         <v>29384</v>
       </c>
       <c r="M11" s="4">
         <v>23852</v>
       </c>
       <c r="N11" s="4">
         <v>24681</v>
       </c>
       <c r="O11" s="4">
-        <v>25454</v>
+        <v>25455</v>
       </c>
       <c r="P11" s="4">
-        <v>30560</v>
+        <v>30559</v>
       </c>
       <c r="Q11" s="4">
         <v>46859</v>
       </c>
       <c r="R11" s="4">
-        <v>60179</v>
+        <v>74331</v>
       </c>
       <c r="S11" s="4">
         <v>56716</v>
       </c>
       <c r="T11" s="4">
         <v>104746</v>
       </c>
       <c r="U11" s="4">
         <v>130373</v>
       </c>
       <c r="V11" s="4">
         <v>170201</v>
       </c>
       <c r="W11" s="4">
         <v>273866</v>
       </c>
       <c r="X11" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Y11" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Z11" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="AA11" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD11" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B12" s="4">
         <v>-26161</v>
       </c>
       <c r="C12" s="4">
         <v>-29213</v>
       </c>
       <c r="D12" s="4">
         <v>-26496</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F12" s="4">
         <v>-36768</v>
       </c>
       <c r="G12" s="4">
         <v>-39045</v>
       </c>
       <c r="H12" s="4">
         <v>-49374</v>
       </c>
       <c r="I12" s="4">
         <v>-36705</v>
       </c>
       <c r="J12" s="4">
         <v>-53466</v>
       </c>
       <c r="K12" s="4">
         <v>-55029</v>
       </c>
       <c r="L12" s="4">
         <v>-92036</v>
       </c>
       <c r="M12" s="4">
         <v>-53478</v>
       </c>
       <c r="N12" s="4">
         <v>-43217</v>
       </c>
       <c r="O12" s="4">
         <v>-73678</v>
       </c>
       <c r="P12" s="4">
         <v>-79151</v>
       </c>
       <c r="Q12" s="4">
         <v>-89480</v>
       </c>
       <c r="R12" s="4">
-        <v>-115198</v>
+        <v>-130218</v>
       </c>
       <c r="S12" s="4">
         <v>-119660</v>
       </c>
       <c r="T12" s="4">
-        <v>-207386</v>
+        <v>331422</v>
       </c>
       <c r="U12" s="4">
-        <v>-1838</v>
+        <v>-243691</v>
       </c>
       <c r="V12" s="4">
         <v>-525110</v>
       </c>
       <c r="W12" s="4">
-        <v>522009</v>
+        <v>-898399</v>
       </c>
       <c r="X12" s="4">
-        <v>-527972</v>
+        <v>1657454</v>
       </c>
       <c r="Y12" s="4">
         <v>-4737</v>
       </c>
       <c r="Z12" s="4">
         <v>-30739</v>
       </c>
       <c r="AA12" s="4">
         <v>-31726</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC12" s="4">
+        <v>-6895</v>
+      </c>
+      <c r="AD12" s="4">
+        <v>-6760</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="2"/>
+      <c r="AC13" s="2"/>
+      <c r="AD13" s="2"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
         <v>1313743</v>
       </c>
       <c r="G14" s="3">
         <v>1319043</v>
       </c>
       <c r="H14" s="3">
         <v>1315526</v>
       </c>
       <c r="I14" s="3">
         <v>1318101</v>
       </c>
       <c r="J14" s="3">
         <v>1328780</v>
       </c>
       <c r="K14" s="3">
         <v>1330281</v>
       </c>
       <c r="L14" s="3">
         <v>1556364</v>
       </c>
       <c r="M14" s="3">
         <v>1555093</v>
       </c>
@@ -1888,66 +2014,75 @@
       </c>
       <c r="T14" s="3">
         <v>2169713</v>
       </c>
       <c r="U14" s="3">
         <v>2723145</v>
       </c>
       <c r="V14" s="3">
         <v>2373103</v>
       </c>
       <c r="W14" s="3">
         <v>3253630</v>
       </c>
       <c r="X14" s="3">
         <v>3464524</v>
       </c>
       <c r="Y14" s="3">
         <v>3968757</v>
       </c>
       <c r="Z14" s="3">
         <v>3914710</v>
       </c>
       <c r="AA14" s="3">
         <v>3938217</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC14" s="3">
+        <v>3709467</v>
+      </c>
+      <c r="AD14" s="3">
+        <v>2346427</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
         <v>3713278</v>
       </c>
       <c r="G15" s="3">
         <v>3723010</v>
       </c>
       <c r="H15" s="3">
         <v>3925753</v>
       </c>
       <c r="I15" s="3">
         <v>3847727</v>
       </c>
       <c r="J15" s="3">
         <v>3773113</v>
       </c>
       <c r="K15" s="3">
         <v>4149946</v>
       </c>
       <c r="L15" s="3">
         <v>3933174</v>
       </c>
       <c r="M15" s="3">
         <v>3894878</v>
       </c>
@@ -1971,66 +2106,75 @@
       </c>
       <c r="T15" s="3">
         <v>10330347</v>
       </c>
       <c r="U15" s="3">
         <v>9350534</v>
       </c>
       <c r="V15" s="3">
         <v>13401782</v>
       </c>
       <c r="W15" s="3">
         <v>12177860</v>
       </c>
       <c r="X15" s="3">
         <v>11907104</v>
       </c>
       <c r="Y15" s="3">
         <v>14114155</v>
       </c>
       <c r="Z15" s="3">
         <v>15290190</v>
       </c>
       <c r="AA15" s="3">
         <v>19641791</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC15" s="3">
+        <v>24861657</v>
+      </c>
+      <c r="AD15" s="3">
+        <v>29856238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F16" s="4">
         <v>10627</v>
       </c>
       <c r="G16" s="4">
         <v>11176</v>
       </c>
       <c r="H16" s="4">
         <v>10521</v>
       </c>
       <c r="I16" s="4">
         <v>13915</v>
       </c>
       <c r="J16" s="4">
         <v>14469</v>
       </c>
       <c r="K16" s="4">
         <v>5534</v>
       </c>
       <c r="L16" s="4">
         <v>6987</v>
       </c>
       <c r="M16" s="4">
         <v>30306</v>
       </c>
@@ -2054,66 +2198,75 @@
       </c>
       <c r="T16" s="4">
         <v>62499</v>
       </c>
       <c r="U16" s="4">
         <v>125097</v>
       </c>
       <c r="V16" s="4">
         <v>324844</v>
       </c>
       <c r="W16" s="4">
         <v>30695</v>
       </c>
       <c r="X16" s="4">
         <v>51023</v>
       </c>
       <c r="Y16" s="4">
         <v>73992</v>
       </c>
       <c r="Z16" s="4">
         <v>273671</v>
       </c>
       <c r="AA16" s="4">
         <v>262482</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC16" s="4">
+        <v>257081</v>
+      </c>
+      <c r="AD16" s="4">
+        <v>716365</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F17" s="4">
         <v>6353</v>
       </c>
       <c r="G17" s="4">
         <v>6202</v>
       </c>
       <c r="H17" s="4">
         <v>1374</v>
       </c>
       <c r="I17" s="4">
         <v>6306</v>
       </c>
       <c r="J17" s="4">
         <v>6305</v>
       </c>
       <c r="K17" s="4">
         <v>956</v>
       </c>
       <c r="L17" s="4">
         <v>1408</v>
       </c>
       <c r="M17" s="4">
         <v>22335</v>
       </c>
@@ -2137,149 +2290,167 @@
       </c>
       <c r="T17" s="4">
         <v>10375</v>
       </c>
       <c r="U17" s="4">
         <v>95615</v>
       </c>
       <c r="V17" s="4">
         <v>299587</v>
       </c>
       <c r="W17" s="4">
         <v>14563</v>
       </c>
       <c r="X17" s="4">
         <v>46136</v>
       </c>
       <c r="Y17" s="4">
         <v>67778</v>
       </c>
       <c r="Z17" s="4">
         <v>266082</v>
       </c>
       <c r="AA17" s="4">
         <v>252324</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC17" s="4">
+        <v>233516</v>
+      </c>
+      <c r="AD17" s="4">
+        <v>249715</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18" s="3">
         <v>995662</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
         <v>-907465</v>
       </c>
       <c r="G18" s="3">
         <v>-339240</v>
       </c>
       <c r="H18" s="3">
         <v>1165347</v>
       </c>
       <c r="I18" s="3">
         <v>1379651</v>
       </c>
       <c r="J18" s="3">
         <v>-731728</v>
       </c>
       <c r="K18" s="3">
         <v>-625175</v>
       </c>
       <c r="L18" s="3">
-        <v>1309220</v>
+        <v>1326641</v>
       </c>
       <c r="M18" s="3">
         <v>1163342</v>
       </c>
       <c r="N18" s="3">
         <v>1070795</v>
       </c>
       <c r="O18" s="3">
         <v>1295100</v>
       </c>
       <c r="P18" s="3">
         <v>1258299</v>
       </c>
       <c r="Q18" s="3">
         <v>1796924</v>
       </c>
       <c r="R18" s="3">
         <v>2651139</v>
       </c>
       <c r="S18" s="3">
         <v>3351585</v>
       </c>
       <c r="T18" s="3">
-        <v>4737583</v>
+        <v>4724413</v>
       </c>
       <c r="U18" s="3">
         <v>4667314</v>
       </c>
       <c r="V18" s="3">
         <v>5870728</v>
       </c>
       <c r="W18" s="3">
         <v>2625375</v>
       </c>
       <c r="X18" s="3">
-        <v>3186855</v>
+        <v>3207324</v>
       </c>
       <c r="Y18" s="3">
         <v>2147200</v>
       </c>
       <c r="Z18" s="3">
         <v>1990235</v>
       </c>
       <c r="AA18" s="3">
         <v>4810363</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="3">
+        <v>5467741</v>
+      </c>
+      <c r="AC18" s="3">
+        <v>10380225</v>
+      </c>
+      <c r="AD18" s="3">
+        <v>13788959</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F19" s="4">
         <v>-903174</v>
       </c>
       <c r="G19" s="4">
         <v>-325238</v>
       </c>
       <c r="H19" s="4">
         <v>1410157</v>
       </c>
       <c r="I19" s="4">
         <v>1390735</v>
       </c>
       <c r="J19" s="4">
         <v>-665649</v>
       </c>
       <c r="K19" s="4">
         <v>-361817</v>
       </c>
       <c r="L19" s="4">
         <v>1349421</v>
       </c>
       <c r="M19" s="4">
         <v>1252961</v>
       </c>
@@ -2303,66 +2474,75 @@
       </c>
       <c r="T19" s="4">
         <v>4848965</v>
       </c>
       <c r="U19" s="4">
         <v>4694004</v>
       </c>
       <c r="V19" s="4">
         <v>5923898</v>
       </c>
       <c r="W19" s="4">
         <v>3221322</v>
       </c>
       <c r="X19" s="4">
         <v>3515781</v>
       </c>
       <c r="Y19" s="4">
         <v>2154375</v>
       </c>
       <c r="Z19" s="4">
         <v>2006581</v>
       </c>
       <c r="AA19" s="4">
         <v>4911403</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC19" s="4">
+        <v>10439055</v>
+      </c>
+      <c r="AD19" s="4">
+        <v>14131293</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
         <v>4291</v>
       </c>
       <c r="G20" s="3">
         <v>14002</v>
       </c>
       <c r="H20" s="3">
         <v>244810</v>
       </c>
       <c r="I20" s="3">
         <v>11084</v>
       </c>
       <c r="J20" s="3">
         <v>66079</v>
       </c>
       <c r="K20" s="3">
         <v>263358</v>
       </c>
       <c r="L20" s="3">
         <v>40201</v>
       </c>
       <c r="M20" s="3">
         <v>89619</v>
       </c>
@@ -2386,66 +2566,75 @@
       </c>
       <c r="T20" s="3">
         <v>111382</v>
       </c>
       <c r="U20" s="3">
         <v>26690</v>
       </c>
       <c r="V20" s="3">
         <v>53170</v>
       </c>
       <c r="W20" s="3">
         <v>595947</v>
       </c>
       <c r="X20" s="3">
         <v>308457</v>
       </c>
       <c r="Y20" s="3">
         <v>7175</v>
       </c>
       <c r="Z20" s="3">
         <v>16346</v>
       </c>
       <c r="AA20" s="3">
         <v>101040</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC20" s="3">
+        <v>58830</v>
+      </c>
+      <c r="AD20" s="3">
+        <v>342334</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F21" s="4">
         <v>2085548</v>
       </c>
       <c r="G21" s="4">
         <v>2018852</v>
       </c>
       <c r="H21" s="4">
         <v>164595</v>
       </c>
       <c r="I21" s="4">
         <v>162625</v>
       </c>
       <c r="J21" s="4">
         <v>2180495</v>
       </c>
       <c r="K21" s="4">
         <v>2359902</v>
       </c>
       <c r="L21" s="4">
         <v>501498</v>
       </c>
       <c r="M21" s="4">
         <v>387812</v>
       </c>
@@ -2469,66 +2658,75 @@
       </c>
       <c r="T21" s="4">
         <v>422195</v>
       </c>
       <c r="U21" s="4">
         <v>553090</v>
       </c>
       <c r="V21" s="4">
         <v>779362</v>
       </c>
       <c r="W21" s="4">
         <v>1435987</v>
       </c>
       <c r="X21" s="4">
         <v>1470507</v>
       </c>
       <c r="Y21" s="4">
         <v>3633347</v>
       </c>
       <c r="Z21" s="4">
         <v>4188507</v>
       </c>
       <c r="AA21" s="4">
         <v>4965393</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC21" s="4">
+        <v>4329152</v>
+      </c>
+      <c r="AD21" s="4">
+        <v>5520331</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F22" s="4">
         <v>1182374</v>
       </c>
       <c r="G22" s="4">
         <v>1085056</v>
       </c>
       <c r="H22" s="4">
         <v>1574752</v>
       </c>
       <c r="I22" s="4">
         <v>1553360</v>
       </c>
       <c r="J22" s="4">
         <v>1514846</v>
       </c>
       <c r="K22" s="4">
         <v>1998085</v>
       </c>
       <c r="L22" s="4">
         <v>1850919</v>
       </c>
       <c r="M22" s="4">
         <v>1545797</v>
       </c>
@@ -2552,149 +2750,167 @@
       </c>
       <c r="T22" s="4">
         <v>5240554</v>
       </c>
       <c r="U22" s="4">
         <v>5219078</v>
       </c>
       <c r="V22" s="4">
         <v>6668981</v>
       </c>
       <c r="W22" s="4">
         <v>4610439</v>
       </c>
       <c r="X22" s="4">
         <v>4965819</v>
       </c>
       <c r="Y22" s="4">
         <v>5787722</v>
       </c>
       <c r="Z22" s="4">
         <v>6195088</v>
       </c>
       <c r="AA22" s="4">
         <v>9876796</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC22" s="4">
+        <v>14768207</v>
+      </c>
+      <c r="AD22" s="4">
+        <v>19651624</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G23" s="4">
         <v>608558</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M23" s="4">
         <v>94976</v>
       </c>
       <c r="N23" s="4">
         <v>94976</v>
       </c>
       <c r="O23" s="4">
         <v>25930</v>
       </c>
       <c r="P23" s="4">
         <v>37189</v>
       </c>
       <c r="Q23" s="4">
         <v>33521</v>
       </c>
       <c r="R23" s="4">
         <v>29212</v>
       </c>
       <c r="S23" s="4">
         <v>15888</v>
       </c>
       <c r="T23" s="4">
         <v>30606</v>
       </c>
       <c r="U23" s="4">
         <v>28016</v>
       </c>
       <c r="V23" s="4">
         <v>34279</v>
       </c>
       <c r="W23" s="4">
         <v>46870</v>
       </c>
       <c r="X23" s="4">
         <v>20469</v>
       </c>
       <c r="Y23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Z23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="AA23" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD23" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F24" s="4">
         <v>1582371</v>
       </c>
       <c r="G24" s="4">
         <v>1448536</v>
       </c>
       <c r="H24" s="4">
         <v>-451985</v>
       </c>
       <c r="I24" s="4">
         <v>2113855</v>
       </c>
       <c r="J24" s="4">
         <v>1550403</v>
       </c>
       <c r="K24" s="4">
         <v>1749728</v>
       </c>
       <c r="L24" s="4">
         <v>2094563</v>
       </c>
       <c r="M24" s="4">
         <v>1970295</v>
       </c>
@@ -2718,66 +2934,75 @@
       </c>
       <c r="T24" s="4">
         <v>4095797</v>
       </c>
       <c r="U24" s="4">
         <v>3142456</v>
       </c>
       <c r="V24" s="4">
         <v>4078291</v>
       </c>
       <c r="W24" s="4">
         <v>5164209</v>
       </c>
       <c r="X24" s="4">
         <v>5723763</v>
       </c>
       <c r="Y24" s="4">
         <v>5783136</v>
       </c>
       <c r="Z24" s="4">
         <v>5524028</v>
       </c>
       <c r="AA24" s="4">
         <v>6696068</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC24" s="4">
+        <v>8454195</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>8689357</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F25" s="4">
         <v>340018</v>
       </c>
       <c r="G25" s="4">
         <v>396550</v>
       </c>
       <c r="H25" s="4">
         <v>439344</v>
       </c>
       <c r="I25" s="4">
         <v>456391</v>
       </c>
       <c r="J25" s="4">
         <v>436631</v>
       </c>
       <c r="K25" s="4">
         <v>165031</v>
       </c>
       <c r="L25" s="4">
         <v>107034</v>
       </c>
       <c r="M25" s="4">
         <v>98558</v>
       </c>
@@ -2801,66 +3026,75 @@
       </c>
       <c r="T25" s="4">
         <v>703828</v>
       </c>
       <c r="U25" s="4">
         <v>416067</v>
       </c>
       <c r="V25" s="4">
         <v>634036</v>
       </c>
       <c r="W25" s="4">
         <v>455738</v>
       </c>
       <c r="X25" s="4">
         <v>411236</v>
       </c>
       <c r="Y25" s="4">
         <v>415578</v>
       </c>
       <c r="Z25" s="4">
         <v>416665</v>
       </c>
       <c r="AA25" s="4">
         <v>412008</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC25" s="4">
+        <v>277936</v>
+      </c>
+      <c r="AD25" s="4">
+        <v>237918</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F26" s="4">
         <v>43849</v>
       </c>
       <c r="G26" s="4">
         <v>38004</v>
       </c>
       <c r="H26" s="4">
         <v>42519</v>
       </c>
       <c r="I26" s="4">
         <v>44808</v>
       </c>
       <c r="J26" s="4">
         <v>47170</v>
       </c>
       <c r="K26" s="4">
         <v>51786</v>
       </c>
       <c r="L26" s="4">
         <v>90627</v>
       </c>
       <c r="M26" s="4">
         <v>196315</v>
       </c>
@@ -2884,66 +3118,75 @@
       </c>
       <c r="T26" s="4">
         <v>281932</v>
       </c>
       <c r="U26" s="4">
         <v>264614</v>
       </c>
       <c r="V26" s="4">
         <v>270664</v>
       </c>
       <c r="W26" s="4">
         <v>283627</v>
       </c>
       <c r="X26" s="4">
         <v>346561</v>
       </c>
       <c r="Y26" s="4">
         <v>248401</v>
       </c>
       <c r="Z26" s="4">
         <v>664457</v>
       </c>
       <c r="AA26" s="4">
         <v>641175</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC26" s="4">
+        <v>639189</v>
+      </c>
+      <c r="AD26" s="4">
+        <v>715993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F27" s="4">
         <v>1173246</v>
       </c>
       <c r="G27" s="4">
         <v>1186068</v>
       </c>
       <c r="H27" s="4">
         <v>1107429</v>
       </c>
       <c r="I27" s="4">
         <v>752197</v>
       </c>
       <c r="J27" s="4">
         <v>1191525</v>
       </c>
       <c r="K27" s="4">
         <v>1183475</v>
       </c>
       <c r="L27" s="4">
         <v>1090376</v>
       </c>
       <c r="M27" s="4">
         <v>1121024</v>
       </c>
@@ -2967,1776 +3210,2052 @@
       </c>
       <c r="T27" s="4">
         <v>4486785</v>
       </c>
       <c r="U27" s="4">
         <v>4176603</v>
       </c>
       <c r="V27" s="4">
         <v>5496972</v>
       </c>
       <c r="W27" s="4">
         <v>3531120</v>
       </c>
       <c r="X27" s="4">
         <v>3357409</v>
       </c>
       <c r="Y27" s="4">
         <v>3737678</v>
       </c>
       <c r="Z27" s="4">
         <v>3936878</v>
       </c>
       <c r="AA27" s="4">
         <v>6274106</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC27" s="4">
+        <v>9612476</v>
+      </c>
+      <c r="AD27" s="4">
+        <v>11971114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="F28" s="4">
+        <v>40</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="R28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="S28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="T28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="U28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="X28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC28" s="4">
+        <v>655163</v>
+      </c>
+      <c r="AD28" s="4">
+        <v>993487</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F29" s="4">
         <v>571277</v>
       </c>
-      <c r="G28" s="4">
+      <c r="G29" s="4">
         <v>692882</v>
       </c>
-      <c r="H28" s="4">
+      <c r="H29" s="4">
         <v>1011084</v>
       </c>
-      <c r="I28" s="4">
+      <c r="I29" s="4">
         <v>954112</v>
       </c>
-      <c r="J28" s="4">
+      <c r="J29" s="4">
         <v>903874</v>
       </c>
-      <c r="K28" s="4">
+      <c r="K29" s="4">
         <v>806495</v>
       </c>
-      <c r="L28" s="4">
+      <c r="L29" s="4">
         <v>507163</v>
       </c>
-      <c r="M28" s="4">
+      <c r="M29" s="4">
         <v>659741</v>
       </c>
-      <c r="N28" s="4">
+      <c r="N29" s="4">
         <v>874170</v>
       </c>
-      <c r="O28" s="4">
+      <c r="O29" s="4">
         <v>841699</v>
       </c>
-      <c r="P28" s="4">
+      <c r="P29" s="4">
         <v>1123505</v>
       </c>
-      <c r="Q28" s="4">
+      <c r="Q29" s="4">
         <v>1657642</v>
       </c>
-      <c r="R28" s="4">
+      <c r="R29" s="4">
         <v>2207729</v>
       </c>
-      <c r="S28" s="4">
+      <c r="S29" s="4">
         <v>2357896</v>
       </c>
-      <c r="T28" s="4">
+      <c r="T29" s="4">
         <v>2865790</v>
       </c>
-      <c r="U28" s="4">
+      <c r="U29" s="4">
         <v>1275758</v>
       </c>
-      <c r="V28" s="4">
+      <c r="V29" s="4">
         <v>4019779</v>
       </c>
-      <c r="W28" s="4">
+      <c r="W29" s="4">
         <v>4246534</v>
       </c>
-      <c r="X28" s="4">
+      <c r="X29" s="4">
         <v>3318224</v>
       </c>
-      <c r="Y28" s="4">
+      <c r="Y29" s="4">
         <v>4141348</v>
       </c>
-      <c r="Z28" s="4">
+      <c r="Z29" s="4">
         <v>4351361</v>
       </c>
-      <c r="AA28" s="4">
+      <c r="AA29" s="4">
         <v>5023542</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F29" s="4">
+      <c r="AB29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC29" s="4">
+        <v>5643477</v>
+      </c>
+      <c r="AD29" s="4">
+        <v>6975036</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F30" s="4">
         <v>138004</v>
       </c>
-      <c r="G29" s="4">
+      <c r="G30" s="4">
         <v>128782</v>
       </c>
-      <c r="H29" s="4">
+      <c r="H30" s="4">
         <v>191478</v>
       </c>
-      <c r="I29" s="4">
+      <c r="I30" s="4">
         <v>545847</v>
       </c>
-      <c r="J29" s="4">
+      <c r="J30" s="4">
         <v>689916</v>
       </c>
-      <c r="K29" s="4">
+      <c r="K30" s="4">
         <v>852753</v>
       </c>
-      <c r="L29" s="4">
+      <c r="L30" s="4">
         <v>807534</v>
       </c>
-      <c r="M29" s="4">
+      <c r="M30" s="4">
         <v>626176</v>
       </c>
-      <c r="N29" s="4">
+      <c r="N30" s="4">
         <v>486920</v>
       </c>
-      <c r="O29" s="4">
+      <c r="O30" s="4">
         <v>553013</v>
       </c>
-      <c r="P29" s="4">
+      <c r="P30" s="4">
         <v>604135</v>
       </c>
-      <c r="Q29" s="4">
+      <c r="Q30" s="4">
         <v>501218</v>
       </c>
-      <c r="R29" s="4">
+      <c r="R30" s="4">
         <v>393221</v>
       </c>
-      <c r="S29" s="4">
+      <c r="S30" s="4">
         <v>451433</v>
       </c>
-      <c r="T29" s="4">
+      <c r="T30" s="4">
         <v>320255</v>
       </c>
-      <c r="U29" s="4">
+      <c r="U30" s="4">
         <v>1639646</v>
       </c>
-      <c r="V29" s="4">
+      <c r="V30" s="4">
         <v>1486359</v>
       </c>
-      <c r="W29" s="4">
+      <c r="W30" s="4">
         <v>1298081</v>
       </c>
-      <c r="X29" s="4">
+      <c r="X30" s="4">
         <v>1246737</v>
       </c>
-      <c r="Y29" s="4">
+      <c r="Y30" s="4">
         <v>1339814</v>
       </c>
-      <c r="Z29" s="4">
+      <c r="Z30" s="4">
         <v>873305</v>
       </c>
-      <c r="AA29" s="4">
+      <c r="AA30" s="4">
         <v>922890</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G30" s="4">
+      <c r="AB30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC30" s="4">
+        <v>5432752</v>
+      </c>
+      <c r="AD30" s="4">
+        <v>5363766</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G31" s="4">
         <v>608558</v>
       </c>
-      <c r="H30" s="4" t="s">
-[...14 lines deleted...]
-      <c r="M30" s="4">
+      <c r="H31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M31" s="4">
         <v>15754</v>
       </c>
-      <c r="N30" s="4">
+      <c r="N31" s="4">
         <v>15754</v>
       </c>
-      <c r="O30" s="4">
+      <c r="O31" s="4">
         <v>7779</v>
       </c>
-      <c r="P30" s="4">
+      <c r="P31" s="4">
         <v>15587</v>
       </c>
-      <c r="Q30" s="4">
+      <c r="Q31" s="4">
         <v>15051</v>
       </c>
-      <c r="R30" s="4">
+      <c r="R31" s="4">
         <v>14403</v>
       </c>
-      <c r="S30" s="4">
+      <c r="S31" s="4">
         <v>15888</v>
       </c>
-      <c r="T30" s="4">
+      <c r="T31" s="4">
         <v>17436</v>
       </c>
-      <c r="U30" s="4">
+      <c r="U31" s="4">
         <v>17186</v>
       </c>
-      <c r="V30" s="4">
+      <c r="V31" s="4">
         <v>17069</v>
       </c>
-      <c r="W30" s="4">
+      <c r="W31" s="4">
         <v>15749</v>
       </c>
-      <c r="X30" s="4">
+      <c r="X31" s="4">
         <v>20469</v>
       </c>
-      <c r="Y30" s="4" t="s">
-[...25 lines deleted...]
-      <c r="F31" s="4">
+      <c r="Y31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD31" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F32" s="4">
         <v>1044370</v>
       </c>
-      <c r="G31" s="4">
+      <c r="G32" s="4">
         <v>956274</v>
       </c>
-      <c r="H31" s="4">
+      <c r="H32" s="4">
         <v>1383274</v>
       </c>
-      <c r="I31" s="4">
+      <c r="I32" s="4">
         <v>1007513</v>
       </c>
-      <c r="J31" s="4">
+      <c r="J32" s="4">
         <v>824930</v>
       </c>
-      <c r="K31" s="4">
+      <c r="K32" s="4">
         <v>1145332</v>
       </c>
-      <c r="L31" s="4">
+      <c r="L32" s="4">
         <v>1043385</v>
       </c>
-      <c r="M31" s="4">
+      <c r="M32" s="4">
         <v>919621</v>
       </c>
-      <c r="N31" s="4">
+      <c r="N32" s="4">
         <v>927014</v>
       </c>
-      <c r="O31" s="4">
+      <c r="O32" s="4">
         <v>1142314</v>
       </c>
-      <c r="P31" s="4">
+      <c r="P32" s="4">
         <v>1329147</v>
       </c>
-      <c r="Q31" s="4">
+      <c r="Q32" s="4">
         <v>1500000</v>
       </c>
-      <c r="R31" s="4">
+      <c r="R32" s="4">
         <v>2500000</v>
       </c>
-      <c r="S31" s="4">
+      <c r="S32" s="4">
         <v>3504437</v>
       </c>
-      <c r="T31" s="4">
+      <c r="T32" s="4">
         <v>4920299</v>
       </c>
-      <c r="U31" s="4">
+      <c r="U32" s="4">
         <v>3579432</v>
       </c>
-      <c r="V31" s="4">
+      <c r="V32" s="4">
         <v>5182622</v>
       </c>
-      <c r="W31" s="4">
+      <c r="W32" s="4">
         <v>3312358</v>
       </c>
-      <c r="X31" s="4">
+      <c r="X32" s="4">
         <v>3719082</v>
       </c>
-      <c r="Y31" s="4">
+      <c r="Y32" s="4">
         <v>4447908</v>
       </c>
-      <c r="Z31" s="4">
+      <c r="Z32" s="4">
         <v>5321783</v>
       </c>
-      <c r="AA31" s="4">
+      <c r="AA32" s="4">
         <v>8953906</v>
       </c>
-    </row>
-[...83 lines deleted...]
-    <row r="33" spans="1:27">
+      <c r="AB32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC32" s="4">
+        <v>9335455</v>
+      </c>
+      <c r="AD32" s="4">
+        <v>14287858</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M33" s="4">
         <v>79222</v>
       </c>
       <c r="N33" s="4">
         <v>79222</v>
       </c>
       <c r="O33" s="4">
         <v>18151</v>
       </c>
       <c r="P33" s="4">
         <v>21602</v>
       </c>
       <c r="Q33" s="4">
         <v>18470</v>
       </c>
       <c r="R33" s="4">
         <v>14809</v>
       </c>
-      <c r="S33" s="4">
-        <v>17468</v>
+      <c r="S33" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="T33" s="4">
         <v>13170</v>
       </c>
       <c r="U33" s="4">
         <v>10830</v>
       </c>
       <c r="V33" s="4">
         <v>17210</v>
       </c>
       <c r="W33" s="4">
         <v>31121</v>
       </c>
-      <c r="X33" s="4">
+      <c r="X33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD33" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M34" s="4">
+        <v>79222</v>
+      </c>
+      <c r="N34" s="4">
+        <v>79222</v>
+      </c>
+      <c r="O34" s="4">
+        <v>18151</v>
+      </c>
+      <c r="P34" s="4">
+        <v>21602</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>18470</v>
+      </c>
+      <c r="R34" s="4">
+        <v>14809</v>
+      </c>
+      <c r="S34" s="4">
+        <v>17468</v>
+      </c>
+      <c r="T34" s="4">
+        <v>13170</v>
+      </c>
+      <c r="U34" s="4">
+        <v>10830</v>
+      </c>
+      <c r="V34" s="4">
+        <v>17210</v>
+      </c>
+      <c r="W34" s="4">
+        <v>31121</v>
+      </c>
+      <c r="X34" s="4">
         <v>82298</v>
       </c>
-      <c r="Y33" s="4">
+      <c r="Y34" s="4">
         <v>114424</v>
       </c>
-      <c r="Z33" s="4">
+      <c r="Z34" s="4">
         <v>507470</v>
       </c>
-      <c r="AA33" s="4">
+      <c r="AA34" s="4">
         <v>495182</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F34" s="4">
+      <c r="AB34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC34" s="4">
+        <v>495951</v>
+      </c>
+      <c r="AD34" s="4">
+        <v>520794</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F35" s="4">
         <v>475000</v>
       </c>
-      <c r="G34" s="4">
+      <c r="G35" s="4">
         <v>475000</v>
       </c>
-      <c r="H34" s="4">
+      <c r="H35" s="4">
         <v>475000</v>
       </c>
-      <c r="I34" s="4">
+      <c r="I35" s="4">
         <v>475000</v>
       </c>
-      <c r="J34" s="4">
+      <c r="J35" s="4">
         <v>475000</v>
       </c>
-      <c r="K34" s="4">
+      <c r="K35" s="4">
         <v>475000</v>
       </c>
-      <c r="L34" s="4">
+      <c r="L35" s="4">
         <v>475000</v>
       </c>
-      <c r="M34" s="4">
+      <c r="M35" s="4">
         <v>475000</v>
       </c>
-      <c r="N34" s="4">
+      <c r="N35" s="4">
         <v>475000</v>
       </c>
-      <c r="O34" s="4">
+      <c r="O35" s="4">
         <v>475000</v>
       </c>
-      <c r="P34" s="4">
+      <c r="P35" s="4">
         <v>475000</v>
       </c>
-      <c r="Q34" s="4">
+      <c r="Q35" s="4">
         <v>475000</v>
       </c>
-      <c r="R34" s="4">
+      <c r="R35" s="4">
         <v>475000</v>
       </c>
-      <c r="S34" s="4">
+      <c r="S35" s="4">
         <v>475000</v>
       </c>
-      <c r="T34" s="4">
+      <c r="T35" s="4">
         <v>475000</v>
       </c>
-      <c r="U34" s="4">
+      <c r="U35" s="4">
         <v>1024763</v>
       </c>
-      <c r="V34" s="4">
+      <c r="V35" s="4">
         <v>1024763</v>
       </c>
-      <c r="W34" s="4">
+      <c r="W35" s="4">
         <v>1115439</v>
       </c>
-      <c r="X34" s="4">
+      <c r="X35" s="4">
         <v>1115439</v>
       </c>
-      <c r="Y34" s="4">
+      <c r="Y35" s="4">
         <v>1115439</v>
       </c>
-      <c r="Z34" s="4">
+      <c r="Z35" s="4">
         <v>1115439</v>
       </c>
-      <c r="AA34" s="4">
+      <c r="AA35" s="4">
         <v>1115439</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="N35" s="4">
+      <c r="AB35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC35" s="4">
+        <v>1115439</v>
+      </c>
+      <c r="AD35" s="4">
+        <v>1115439</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
+      <c r="A36" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N36" s="4">
         <v>0</v>
       </c>
-      <c r="O35" s="4" t="s">
-[...14 lines deleted...]
-      <c r="T35" s="4">
+      <c r="O36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="R36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="S36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="T36" s="4">
         <v>96019</v>
       </c>
-      <c r="U35" s="4">
+      <c r="U36" s="4">
         <v>96019</v>
       </c>
-      <c r="V35" s="4">
+      <c r="V36" s="4">
         <v>96019</v>
       </c>
-      <c r="W35" s="4">
+      <c r="W36" s="4">
         <v>884899</v>
       </c>
-      <c r="X35" s="4">
+      <c r="X36" s="4">
         <v>884899</v>
       </c>
-      <c r="Y35" s="4">
+      <c r="Y36" s="4">
         <v>884899</v>
       </c>
-      <c r="Z35" s="4">
+      <c r="Z36" s="4">
         <v>884899</v>
       </c>
-      <c r="AA35" s="4">
+      <c r="AA36" s="4">
         <v>884899</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F36" s="4">
+      <c r="AB36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC36" s="4">
+        <v>884899</v>
+      </c>
+      <c r="AD36" s="4">
+        <v>884899</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F37" s="4">
         <v>833529</v>
       </c>
-      <c r="G36" s="4">
+      <c r="G37" s="4">
         <v>838829</v>
       </c>
-      <c r="H36" s="4">
+      <c r="H37" s="4">
         <v>835312</v>
       </c>
-      <c r="I36" s="4">
+      <c r="I37" s="4">
         <v>837887</v>
       </c>
-      <c r="J36" s="4">
+      <c r="J37" s="4">
         <v>848085</v>
       </c>
-      <c r="K36" s="4">
+      <c r="K37" s="4">
         <v>849586</v>
       </c>
-      <c r="L36" s="4">
+      <c r="L37" s="4">
         <v>1075668</v>
       </c>
-      <c r="M36" s="4">
+      <c r="M37" s="4">
         <v>1074398</v>
       </c>
-      <c r="N36" s="4">
+      <c r="N37" s="4">
         <v>1076102</v>
       </c>
-      <c r="O36" s="4">
+      <c r="O37" s="4">
         <v>1077470</v>
       </c>
-      <c r="P36" s="4">
+      <c r="P37" s="4">
         <v>1211435</v>
       </c>
-      <c r="Q36" s="4">
+      <c r="Q37" s="4">
         <v>1262952</v>
       </c>
-      <c r="R36" s="4">
+      <c r="R37" s="4">
         <v>1307478</v>
       </c>
-      <c r="S36" s="4">
+      <c r="S37" s="4">
         <v>1415849</v>
       </c>
-      <c r="T36" s="4">
+      <c r="T37" s="4">
         <v>1574944</v>
       </c>
-      <c r="U36" s="4">
+      <c r="U37" s="4">
         <v>1578612</v>
       </c>
-      <c r="V36" s="4">
+      <c r="V37" s="4">
         <v>1209492</v>
       </c>
-      <c r="W36" s="4">
+      <c r="W37" s="4">
         <v>1210465</v>
       </c>
-      <c r="X36" s="4">
+      <c r="X37" s="4">
         <v>1421358</v>
       </c>
-      <c r="Y36" s="4">
+      <c r="Y37" s="4">
         <v>1925591</v>
       </c>
-      <c r="Z36" s="4">
+      <c r="Z37" s="4">
         <v>1860805</v>
       </c>
-      <c r="AA36" s="4">
+      <c r="AA37" s="4">
         <v>1884312</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I37" s="4">
+      <c r="AB37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC37" s="4">
+        <v>1655567</v>
+      </c>
+      <c r="AD37" s="4">
+        <v>292508</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I38" s="4">
         <v>0</v>
       </c>
-      <c r="J37" s="4" t="s">
-[...47 lines deleted...]
-      <c r="Z37" s="4">
+      <c r="J38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="R38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="S38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="T38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="U38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="X38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z38" s="4">
         <v>-14</v>
       </c>
-      <c r="AA37" s="4">
+      <c r="AA38" s="4">
         <v>-14</v>
       </c>
-    </row>
-[...47 lines deleted...]
-      <c r="F39" s="4">
+      <c r="AB38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC38" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AD38" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+      <c r="R39" s="2"/>
+      <c r="S39" s="2"/>
+      <c r="T39" s="2"/>
+      <c r="U39" s="2"/>
+      <c r="V39" s="2"/>
+      <c r="W39" s="2"/>
+      <c r="X39" s="2"/>
+      <c r="Y39" s="2"/>
+      <c r="Z39" s="2"/>
+      <c r="AA39" s="2"/>
+      <c r="AB39" s="2"/>
+      <c r="AC39" s="2"/>
+      <c r="AD39" s="2"/>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F40" s="4">
         <v>-13043</v>
       </c>
-      <c r="G39" s="4">
+      <c r="G40" s="4">
         <v>-3332</v>
       </c>
-      <c r="H39" s="4">
+      <c r="H40" s="4">
         <v>227476</v>
       </c>
-      <c r="I39" s="4">
+      <c r="I40" s="4">
         <v>-233726</v>
       </c>
-      <c r="J39" s="4">
+      <c r="J40" s="4">
         <v>-178731</v>
       </c>
-      <c r="K39" s="4">
+      <c r="K40" s="4">
         <v>18548</v>
       </c>
-      <c r="L39" s="4">
+      <c r="L40" s="4">
         <v>-204609</v>
       </c>
-      <c r="M39" s="4">
+      <c r="M40" s="4">
         <v>49418</v>
       </c>
-      <c r="N39" s="4">
+      <c r="N40" s="4">
         <v>-21221</v>
       </c>
-      <c r="O39" s="4">
+      <c r="O40" s="4">
         <v>-40161</v>
       </c>
-      <c r="P39" s="4">
+      <c r="P40" s="4">
         <v>159751</v>
       </c>
-      <c r="Q39" s="4">
+      <c r="Q40" s="4">
         <v>-189836</v>
       </c>
-      <c r="R39" s="4">
+      <c r="R40" s="4">
         <v>-89711</v>
       </c>
-      <c r="S39" s="4">
+      <c r="S40" s="4">
         <v>195546</v>
       </c>
-      <c r="T39" s="4">
+      <c r="T40" s="4">
         <v>-88570</v>
       </c>
-      <c r="U39" s="4">
+      <c r="U40" s="4">
         <v>-84692</v>
       </c>
-      <c r="V39" s="4">
+      <c r="V40" s="4">
         <v>-58212</v>
       </c>
-      <c r="W39" s="4">
+      <c r="W40" s="4">
         <v>484565</v>
       </c>
-      <c r="X39" s="4">
+      <c r="X40" s="4">
         <v>197075</v>
       </c>
-      <c r="Y39" s="4">
+      <c r="Y40" s="4">
         <v>-301282</v>
       </c>
-      <c r="Z39" s="4">
+      <c r="Z40" s="4">
         <v>-292111</v>
       </c>
-      <c r="AA39" s="4">
+      <c r="AA40" s="4">
         <v>-207417</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F40" s="4">
+      <c r="AB40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC40" s="4">
+        <v>-236210</v>
+      </c>
+      <c r="AD40" s="4">
+        <v>47294</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
+      <c r="A41" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F41" s="4">
         <v>1983690</v>
       </c>
-      <c r="G40" s="4">
+      <c r="G41" s="4">
         <v>-265266</v>
       </c>
-      <c r="H40" s="4">
+      <c r="H41" s="4">
         <v>-50666</v>
       </c>
-      <c r="I40" s="4">
+      <c r="I41" s="4">
         <v>480340</v>
       </c>
-      <c r="J40" s="4">
+      <c r="J41" s="4">
         <v>2002388</v>
       </c>
-      <c r="K40" s="4">
+      <c r="K41" s="4">
         <v>116213</v>
       </c>
-      <c r="L40" s="4">
+      <c r="L41" s="4">
         <v>461048</v>
       </c>
-      <c r="M40" s="4">
+      <c r="M41" s="4">
         <v>-124255</v>
       </c>
-      <c r="N40" s="4">
+      <c r="N41" s="4">
         <v>-85510</v>
       </c>
-      <c r="O40" s="4">
+      <c r="O41" s="4">
         <v>65154</v>
       </c>
-      <c r="P40" s="4">
+      <c r="P41" s="4">
         <v>310141</v>
       </c>
-      <c r="Q40" s="4">
+      <c r="Q41" s="4">
         <v>-88269</v>
       </c>
-      <c r="R40" s="4">
+      <c r="R41" s="4">
         <v>391507</v>
       </c>
-      <c r="S40" s="4">
+      <c r="S41" s="4">
         <v>665938</v>
       </c>
-      <c r="T40" s="4">
+      <c r="T41" s="4">
         <v>1693358</v>
       </c>
-      <c r="U40" s="4">
+      <c r="U41" s="4">
         <v>-953341</v>
       </c>
-      <c r="V40" s="4">
+      <c r="V41" s="4">
         <v>-17506</v>
       </c>
-      <c r="W40" s="4">
+      <c r="W41" s="4">
         <v>1068412</v>
       </c>
-      <c r="X40" s="4">
+      <c r="X41" s="4">
         <v>1627966</v>
       </c>
-      <c r="Y40" s="4">
+      <c r="Y41" s="4">
         <v>59373</v>
       </c>
-      <c r="Z40" s="4">
+      <c r="Z41" s="4">
         <v>-78374</v>
       </c>
-      <c r="AA40" s="4">
+      <c r="AA41" s="4">
         <v>972305</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F41" s="4">
+      <c r="AB41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC41" s="4">
+        <v>734095</v>
+      </c>
+      <c r="AD41" s="4">
+        <v>969257</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
+      <c r="A42" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F42" s="4">
         <v>-45970</v>
       </c>
-      <c r="G41" s="4">
+      <c r="G42" s="4">
         <v>10562</v>
       </c>
-      <c r="H41" s="4">
+      <c r="H42" s="4">
         <v>53356</v>
       </c>
-      <c r="I41" s="4">
+      <c r="I42" s="4">
         <v>17047</v>
       </c>
-      <c r="J41" s="4">
+      <c r="J42" s="4">
         <v>-2713</v>
       </c>
-      <c r="K41" s="4">
+      <c r="K42" s="4">
         <v>-274313</v>
       </c>
-      <c r="L41" s="4">
+      <c r="L42" s="4">
         <v>-332310</v>
       </c>
-      <c r="M41" s="4">
+      <c r="M42" s="4">
         <v>-8476</v>
       </c>
-      <c r="N41" s="4">
+      <c r="N42" s="4">
         <v>-24685</v>
       </c>
-      <c r="O41" s="4">
+      <c r="O42" s="4">
         <v>45458</v>
       </c>
-      <c r="P41" s="4">
+      <c r="P42" s="4">
         <v>47207</v>
       </c>
-      <c r="Q41" s="4">
+      <c r="Q42" s="4">
         <v>3631</v>
       </c>
-      <c r="R41" s="4">
+      <c r="R42" s="4">
         <v>404521</v>
       </c>
-      <c r="S41" s="4">
+      <c r="S42" s="4">
         <v>504100</v>
       </c>
-      <c r="T41" s="4">
+      <c r="T42" s="4">
         <v>549587</v>
       </c>
-      <c r="U41" s="4">
+      <c r="U42" s="4">
         <v>-287761</v>
       </c>
-      <c r="V41" s="4">
+      <c r="V42" s="4">
         <v>-69792</v>
       </c>
-      <c r="W41" s="4">
+      <c r="W42" s="4">
         <v>-248090</v>
       </c>
-      <c r="X41" s="4">
+      <c r="X42" s="4">
         <v>-292592</v>
       </c>
-      <c r="Y41" s="4">
+      <c r="Y42" s="4">
         <v>4342</v>
       </c>
-      <c r="Z41" s="4">
+      <c r="Z42" s="4">
         <v>5429</v>
       </c>
-      <c r="AA41" s="4">
+      <c r="AA42" s="4">
         <v>772</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F42" s="4">
+      <c r="AB42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC42" s="4">
+        <v>-127446</v>
+      </c>
+      <c r="AD42" s="4">
+        <v>-167464</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
+      <c r="A43" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F43" s="4">
         <v>50329</v>
       </c>
-      <c r="G42" s="4">
+      <c r="G43" s="4">
         <v>171934</v>
       </c>
-      <c r="H42" s="4">
+      <c r="H43" s="4">
         <v>37007</v>
       </c>
-      <c r="I42" s="4">
+      <c r="I43" s="4">
         <v>-56972</v>
       </c>
-      <c r="J42" s="4">
+      <c r="J43" s="4">
         <v>-107210</v>
       </c>
-      <c r="K42" s="4">
+      <c r="K43" s="4">
         <v>-204589</v>
       </c>
-      <c r="L42" s="4">
+      <c r="L43" s="4">
         <v>-503921</v>
       </c>
-      <c r="M42" s="4">
+      <c r="M43" s="4">
         <v>177105</v>
       </c>
-      <c r="N42" s="4">
+      <c r="N43" s="4">
         <v>391534</v>
       </c>
-      <c r="O42" s="4">
+      <c r="O43" s="4">
         <v>359063</v>
       </c>
-      <c r="P42" s="4">
+      <c r="P43" s="4">
         <v>640815</v>
       </c>
-      <c r="Q42" s="4">
+      <c r="Q43" s="4">
         <v>534137</v>
       </c>
-      <c r="R42" s="4">
+      <c r="R43" s="4">
         <v>1084224</v>
       </c>
-      <c r="S42" s="4">
+      <c r="S43" s="4">
         <v>1234391</v>
       </c>
-      <c r="T42" s="4">
+      <c r="T43" s="4">
         <v>1742285</v>
       </c>
-      <c r="U42" s="4">
+      <c r="U43" s="4">
         <v>-1590032</v>
       </c>
-      <c r="V42" s="4">
+      <c r="V43" s="4">
         <v>1153989</v>
       </c>
-      <c r="W42" s="4">
+      <c r="W43" s="4">
         <v>1380744</v>
       </c>
-      <c r="X42" s="4">
+      <c r="X43" s="4">
         <v>452434</v>
       </c>
-      <c r="Y42" s="4">
+      <c r="Y43" s="4">
         <v>823124</v>
       </c>
-      <c r="Z42" s="4">
+      <c r="Z43" s="4">
         <v>1033137</v>
       </c>
-      <c r="AA42" s="4">
+      <c r="AA43" s="4">
         <v>1705318</v>
+      </c>
+      <c r="AB43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC43" s="4">
+        <v>-275983</v>
+      </c>
+      <c r="AD43" s="4">
+        <v>1055576</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:AA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A38:AA38"/>
+    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="A13:AD13"/>
+    <mergeCell ref="A39:AD39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U42"/>
+  <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="V1" sqref="V1"/>
+      <selection pane="bottomRight" activeCell="X1" sqref="X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>100</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="3">
         <v>337996</v>
       </c>
       <c r="C3" s="3">
         <v>735290</v>
       </c>
       <c r="D3" s="3">
         <v>812145</v>
       </c>
       <c r="E3" s="3">
         <v>129245</v>
       </c>
       <c r="F3" s="3">
         <v>225858</v>
       </c>
       <c r="G3" s="3">
         <v>411595</v>
       </c>
       <c r="H3" s="3">
         <v>168380</v>
       </c>
       <c r="I3" s="3">
         <v>199681</v>
       </c>
       <c r="J3" s="3">
         <v>211816</v>
       </c>
       <c r="K3" s="3">
         <v>103531</v>
       </c>
       <c r="L3" s="3">
         <v>228709</v>
       </c>
       <c r="M3" s="3">
         <v>315667</v>
       </c>
       <c r="N3" s="3">
         <v>24958</v>
       </c>
       <c r="O3" s="3">
         <v>89467</v>
       </c>
       <c r="P3" s="3">
-        <v>195398</v>
+        <v>1568081</v>
       </c>
       <c r="Q3" s="3">
         <v>1599551</v>
       </c>
       <c r="R3" s="3">
-        <v>2077153</v>
+        <v>885337</v>
       </c>
       <c r="S3" s="3">
         <v>2992477</v>
       </c>
       <c r="T3" s="3">
         <v>1924865</v>
       </c>
       <c r="U3" s="3">
         <v>3005609</v>
       </c>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W3" s="3">
+        <v>1469057</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B4" s="3">
         <v>93508</v>
       </c>
       <c r="C4" s="3">
         <v>331360</v>
       </c>
       <c r="D4" s="3">
         <v>354982</v>
       </c>
       <c r="E4" s="3">
         <v>64777</v>
       </c>
       <c r="F4" s="3">
         <v>157217</v>
       </c>
       <c r="G4" s="3">
         <v>302484</v>
       </c>
       <c r="H4" s="3">
         <v>90840</v>
       </c>
       <c r="I4" s="3">
         <v>87830</v>
       </c>
       <c r="J4" s="3">
         <v>83535</v>
       </c>
       <c r="K4" s="3">
         <v>77649</v>
       </c>
       <c r="L4" s="3">
         <v>201750</v>
       </c>
       <c r="M4" s="3">
         <v>287666</v>
       </c>
       <c r="N4" s="3">
         <v>8896</v>
       </c>
       <c r="O4" s="3">
         <v>40381</v>
       </c>
       <c r="P4" s="3">
-        <v>44697</v>
+        <v>811758</v>
       </c>
       <c r="Q4" s="3">
         <v>924323</v>
       </c>
       <c r="R4" s="3">
-        <v>860049</v>
+        <v>646452</v>
       </c>
       <c r="S4" s="3">
         <v>1407480</v>
       </c>
       <c r="T4" s="3">
         <v>929524</v>
       </c>
       <c r="U4" s="3">
         <v>1308899</v>
       </c>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W4" s="3">
+        <v>-1335810</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B5" s="3">
         <v>35560</v>
       </c>
       <c r="C5" s="3">
         <v>244479</v>
       </c>
       <c r="D5" s="3">
         <v>211310</v>
       </c>
       <c r="E5" s="3">
         <v>11486</v>
       </c>
       <c r="F5" s="3">
         <v>75175</v>
       </c>
       <c r="G5" s="3">
         <v>190034</v>
       </c>
       <c r="H5" s="3">
         <v>38687</v>
       </c>
       <c r="I5" s="3">
         <v>4902</v>
       </c>
       <c r="J5" s="3">
         <v>-55620</v>
       </c>
       <c r="K5" s="3">
         <v>21427</v>
       </c>
       <c r="L5" s="3">
         <v>119541</v>
       </c>
       <c r="M5" s="3">
         <v>149110</v>
       </c>
       <c r="N5" s="3">
         <v>-45968</v>
       </c>
       <c r="O5" s="3">
         <v>-49756</v>
       </c>
       <c r="P5" s="3">
-        <v>-90172</v>
+        <v>676889</v>
       </c>
       <c r="Q5" s="3">
         <v>768974</v>
       </c>
       <c r="R5" s="3">
-        <v>623989</v>
+        <v>410392</v>
       </c>
       <c r="S5" s="3">
         <v>1187316</v>
       </c>
       <c r="T5" s="3">
         <v>830416</v>
       </c>
       <c r="U5" s="3">
         <v>1140376</v>
       </c>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W5" s="3">
+        <v>-1488080</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B6" s="3">
         <v>23008</v>
       </c>
       <c r="C6" s="3">
         <v>89281</v>
       </c>
       <c r="D6" s="3">
         <v>101933</v>
       </c>
       <c r="E6" s="3">
         <v>11839</v>
       </c>
       <c r="F6" s="3">
         <v>19366</v>
       </c>
       <c r="G6" s="3">
         <v>13715</v>
       </c>
       <c r="H6" s="3">
         <v>19155</v>
       </c>
       <c r="I6" s="3">
         <v>23261</v>
       </c>
       <c r="J6" s="3">
         <v>395411</v>
       </c>
       <c r="K6" s="3">
         <v>5566</v>
       </c>
       <c r="L6" s="3">
         <v>10285</v>
       </c>
       <c r="M6" s="3">
         <v>188402</v>
       </c>
       <c r="N6" s="3">
-        <v>67239</v>
+        <v>67238</v>
       </c>
       <c r="O6" s="3">
         <v>145514</v>
       </c>
       <c r="P6" s="3">
         <v>335298</v>
       </c>
       <c r="Q6" s="3">
         <v>30888</v>
       </c>
       <c r="R6" s="3">
         <v>70974</v>
       </c>
       <c r="S6" s="3">
         <v>346478</v>
       </c>
       <c r="T6" s="3">
         <v>624877</v>
       </c>
       <c r="U6" s="3">
         <v>667674</v>
       </c>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W6" s="3">
+        <v>-1780314</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B7" s="3">
         <v>21131</v>
       </c>
       <c r="C7" s="3">
         <v>72351</v>
       </c>
       <c r="D7" s="3">
         <v>99115</v>
       </c>
       <c r="E7" s="3">
         <v>7848</v>
       </c>
       <c r="F7" s="3">
         <v>13148</v>
       </c>
       <c r="G7" s="3">
         <v>9631</v>
       </c>
       <c r="H7" s="3">
         <v>13254</v>
       </c>
       <c r="I7" s="3">
         <v>14756</v>
       </c>
       <c r="J7" s="3">
         <v>245941</v>
       </c>
       <c r="K7" s="3">
         <v>2838</v>
       </c>
       <c r="L7" s="3">
         <v>3411</v>
       </c>
       <c r="M7" s="3">
         <v>137376</v>
       </c>
       <c r="N7" s="3">
-        <v>114098</v>
+        <v>114097</v>
       </c>
       <c r="O7" s="3">
         <v>222468</v>
       </c>
       <c r="P7" s="3">
         <v>381562</v>
       </c>
       <c r="Q7" s="3">
         <v>3208</v>
       </c>
       <c r="R7" s="3">
         <v>4181</v>
       </c>
       <c r="S7" s="3">
         <v>215074</v>
       </c>
       <c r="T7" s="3">
         <v>450200</v>
       </c>
       <c r="U7" s="3">
         <v>473707</v>
       </c>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W7" s="3">
+        <v>-1349237</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B8" s="4">
         <v>-244488</v>
       </c>
       <c r="C8" s="4">
         <v>-403930</v>
       </c>
       <c r="D8" s="4">
         <v>-457163</v>
       </c>
       <c r="E8" s="4">
         <v>-64468</v>
       </c>
       <c r="F8" s="4">
         <v>-68641</v>
       </c>
       <c r="G8" s="4">
         <v>-109111</v>
       </c>
       <c r="H8" s="4">
         <v>-77540</v>
       </c>
       <c r="I8" s="4">
         <v>-111851</v>
       </c>
       <c r="J8" s="4">
         <v>-128281</v>
       </c>
       <c r="K8" s="4">
         <v>-25882</v>
       </c>
       <c r="L8" s="4">
         <v>-26959</v>
       </c>
       <c r="M8" s="4">
         <v>-28001</v>
       </c>
       <c r="N8" s="4">
         <v>-16062</v>
       </c>
       <c r="O8" s="4">
         <v>-49086</v>
       </c>
       <c r="P8" s="4">
-        <v>-150701</v>
+        <v>-756323</v>
       </c>
       <c r="Q8" s="4">
         <v>-675228</v>
       </c>
       <c r="R8" s="4">
-        <v>-1217104</v>
+        <v>-238885</v>
       </c>
       <c r="S8" s="4">
         <v>-1584997</v>
       </c>
       <c r="T8" s="4">
         <v>-995341</v>
       </c>
       <c r="U8" s="4">
         <v>-1696710</v>
       </c>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="4">
+        <v>-2804867</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B9" s="4">
         <v>-57948</v>
       </c>
       <c r="C9" s="4">
         <v>-86881</v>
       </c>
       <c r="D9" s="4">
         <v>-143672</v>
       </c>
       <c r="E9" s="4">
         <v>-53291</v>
       </c>
       <c r="F9" s="4">
         <v>-82042</v>
       </c>
       <c r="G9" s="4">
         <v>-112450</v>
       </c>
       <c r="H9" s="4">
         <v>-52153</v>
       </c>
       <c r="I9" s="4">
         <v>-82928</v>
       </c>
@@ -4754,283 +5273,309 @@
       </c>
       <c r="N9" s="4">
         <v>-54864</v>
       </c>
       <c r="O9" s="4">
         <v>-90137</v>
       </c>
       <c r="P9" s="4">
         <v>-134869</v>
       </c>
       <c r="Q9" s="4">
         <v>-155349</v>
       </c>
       <c r="R9" s="4">
         <v>-236060</v>
       </c>
       <c r="S9" s="4">
         <v>-220164</v>
       </c>
       <c r="T9" s="4">
         <v>-99108</v>
       </c>
       <c r="U9" s="4">
         <v>-168523</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W9" s="4">
+        <v>-152270</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B10" s="4">
         <v>-38610</v>
       </c>
       <c r="C10" s="4">
         <v>-58757</v>
       </c>
       <c r="D10" s="4">
         <v>-76218</v>
       </c>
       <c r="E10" s="4">
         <v>-46628</v>
       </c>
       <c r="F10" s="4">
         <v>-72652</v>
       </c>
       <c r="G10" s="4">
         <v>-116563</v>
       </c>
       <c r="H10" s="4">
         <v>-54247</v>
       </c>
       <c r="I10" s="4">
         <v>-79435</v>
       </c>
       <c r="J10" s="4">
         <v>-142087</v>
       </c>
       <c r="K10" s="4">
         <v>-48162</v>
       </c>
       <c r="L10" s="4">
-        <v>-96386</v>
+        <v>-96385</v>
       </c>
       <c r="M10" s="4">
         <v>-144977</v>
       </c>
       <c r="N10" s="4">
-        <v>-97640</v>
+        <v>-98508</v>
       </c>
       <c r="O10" s="4">
         <v>-161452</v>
       </c>
       <c r="P10" s="4">
-        <v>-264092</v>
+        <v>-7936</v>
       </c>
       <c r="Q10" s="4">
         <v>-226374</v>
       </c>
       <c r="R10" s="4">
-        <v>-4939</v>
+        <v>-327742</v>
       </c>
       <c r="S10" s="4">
         <v>-9746</v>
       </c>
       <c r="T10" s="4">
         <v>-35476</v>
       </c>
       <c r="U10" s="4">
         <v>-67202</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W10" s="4">
+        <v>-13655</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" s="4">
         <v>13712</v>
       </c>
       <c r="C11" s="4">
         <v>28884</v>
       </c>
       <c r="D11" s="4">
         <v>37919</v>
       </c>
       <c r="E11" s="4">
         <v>26908</v>
       </c>
       <c r="F11" s="4">
         <v>42206</v>
       </c>
       <c r="G11" s="4">
         <v>57999</v>
       </c>
       <c r="H11" s="4">
         <v>35924</v>
       </c>
       <c r="I11" s="4">
         <v>65765</v>
       </c>
       <c r="J11" s="4">
         <v>95149</v>
       </c>
       <c r="K11" s="4">
         <v>48533</v>
       </c>
       <c r="L11" s="4">
-        <v>73987</v>
+        <v>73988</v>
       </c>
       <c r="M11" s="4">
         <v>104547</v>
       </c>
       <c r="N11" s="4">
-        <v>107038</v>
+        <v>121190</v>
       </c>
       <c r="O11" s="4">
         <v>177906</v>
       </c>
       <c r="P11" s="4">
         <v>282652</v>
       </c>
       <c r="Q11" s="4">
         <v>300574</v>
       </c>
       <c r="R11" s="4">
         <v>574440</v>
       </c>
       <c r="S11" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U11" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W11" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B12" s="4">
         <v>-52322</v>
       </c>
       <c r="C12" s="4">
         <v>-87641</v>
       </c>
       <c r="D12" s="4">
         <v>-114137</v>
       </c>
       <c r="E12" s="4">
         <v>-73536</v>
       </c>
       <c r="F12" s="4">
         <v>-114858</v>
       </c>
       <c r="G12" s="4">
         <v>-174562</v>
       </c>
       <c r="H12" s="4">
         <v>-90171</v>
       </c>
       <c r="I12" s="4">
         <v>-145200</v>
       </c>
       <c r="J12" s="4">
         <v>-237236</v>
       </c>
       <c r="K12" s="4">
         <v>-96695</v>
       </c>
       <c r="L12" s="4">
         <v>-170373</v>
       </c>
       <c r="M12" s="4">
         <v>-249524</v>
       </c>
       <c r="N12" s="4">
-        <v>-204678</v>
+        <v>-219698</v>
       </c>
       <c r="O12" s="4">
         <v>-339358</v>
       </c>
       <c r="P12" s="4">
-        <v>-546744</v>
+        <v>-7936</v>
       </c>
       <c r="Q12" s="4">
         <v>-526948</v>
       </c>
       <c r="R12" s="4">
-        <v>-4939</v>
+        <v>-902182</v>
       </c>
       <c r="S12" s="4">
         <v>-9746</v>
       </c>
       <c r="T12" s="4">
         <v>-35476</v>
       </c>
       <c r="U12" s="4">
         <v>-67202</v>
       </c>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W12" s="4">
+        <v>-13655</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13" s="2"/>
+      <c r="W13" s="2"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E14" s="3">
         <v>1313743</v>
       </c>
       <c r="F14" s="3">
         <v>1319043</v>
       </c>
       <c r="G14" s="3">
         <v>1315526</v>
       </c>
       <c r="H14" s="3">
         <v>1328780</v>
       </c>
       <c r="I14" s="3">
         <v>1330281</v>
       </c>
       <c r="J14" s="3">
         <v>1556364</v>
       </c>
       <c r="K14" s="3">
         <v>1556797</v>
       </c>
       <c r="L14" s="3">
         <v>1558165</v>
       </c>
@@ -5039,63 +5584,69 @@
       </c>
       <c r="N14" s="3">
         <v>1806228</v>
       </c>
       <c r="O14" s="3">
         <v>1914599</v>
       </c>
       <c r="P14" s="3">
         <v>2169713</v>
       </c>
       <c r="Q14" s="3">
         <v>2373103</v>
       </c>
       <c r="R14" s="3">
         <v>3253630</v>
       </c>
       <c r="S14" s="3">
         <v>3464524</v>
       </c>
       <c r="T14" s="3">
         <v>3914710</v>
       </c>
       <c r="U14" s="3">
         <v>3938217</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W14" s="3">
+        <v>2346427</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" s="3">
         <v>3713278</v>
       </c>
       <c r="F15" s="3">
         <v>3723010</v>
       </c>
       <c r="G15" s="3">
         <v>3925753</v>
       </c>
       <c r="H15" s="3">
         <v>3773113</v>
       </c>
       <c r="I15" s="3">
         <v>4149946</v>
       </c>
       <c r="J15" s="3">
         <v>3933174</v>
       </c>
       <c r="K15" s="3">
         <v>3976349</v>
       </c>
       <c r="L15" s="3">
         <v>4142130</v>
       </c>
@@ -5104,63 +5655,69 @@
       </c>
       <c r="N15" s="3">
         <v>6957250</v>
       </c>
       <c r="O15" s="3">
         <v>8284068</v>
       </c>
       <c r="P15" s="3">
         <v>10330347</v>
       </c>
       <c r="Q15" s="3">
         <v>13401782</v>
       </c>
       <c r="R15" s="3">
         <v>12177860</v>
       </c>
       <c r="S15" s="3">
         <v>11907104</v>
       </c>
       <c r="T15" s="3">
         <v>15290190</v>
       </c>
       <c r="U15" s="3">
         <v>19641791</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W15" s="3">
+        <v>29856238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E16" s="4">
         <v>10627</v>
       </c>
       <c r="F16" s="4">
         <v>11176</v>
       </c>
       <c r="G16" s="4">
         <v>10521</v>
       </c>
       <c r="H16" s="4">
         <v>14469</v>
       </c>
       <c r="I16" s="4">
         <v>5534</v>
       </c>
       <c r="J16" s="4">
         <v>6987</v>
       </c>
       <c r="K16" s="4">
         <v>29878</v>
       </c>
       <c r="L16" s="4">
         <v>12588</v>
       </c>
@@ -5169,63 +5726,69 @@
       </c>
       <c r="N16" s="4">
         <v>62487</v>
       </c>
       <c r="O16" s="4">
         <v>93969</v>
       </c>
       <c r="P16" s="4">
         <v>62499</v>
       </c>
       <c r="Q16" s="4">
         <v>324844</v>
       </c>
       <c r="R16" s="4">
         <v>30695</v>
       </c>
       <c r="S16" s="4">
         <v>51023</v>
       </c>
       <c r="T16" s="4">
         <v>273671</v>
       </c>
       <c r="U16" s="4">
         <v>262482</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W16" s="4">
+        <v>716365</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E17" s="4">
         <v>6353</v>
       </c>
       <c r="F17" s="4">
         <v>6202</v>
       </c>
       <c r="G17" s="4">
         <v>1374</v>
       </c>
       <c r="H17" s="4">
         <v>6305</v>
       </c>
       <c r="I17" s="4">
         <v>956</v>
       </c>
       <c r="J17" s="4">
         <v>1408</v>
       </c>
       <c r="K17" s="4">
         <v>21459</v>
       </c>
       <c r="L17" s="4">
         <v>6286</v>
       </c>
@@ -5234,128 +5797,140 @@
       </c>
       <c r="N17" s="4">
         <v>9768</v>
       </c>
       <c r="O17" s="4">
         <v>11155</v>
       </c>
       <c r="P17" s="4">
         <v>10375</v>
       </c>
       <c r="Q17" s="4">
         <v>299587</v>
       </c>
       <c r="R17" s="4">
         <v>14563</v>
       </c>
       <c r="S17" s="4">
         <v>46136</v>
       </c>
       <c r="T17" s="4">
         <v>266082</v>
       </c>
       <c r="U17" s="4">
         <v>252324</v>
       </c>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W17" s="4">
+        <v>249715</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18" s="3">
         <v>995662</v>
       </c>
       <c r="E18" s="3">
         <v>-907465</v>
       </c>
       <c r="F18" s="3">
         <v>-339240</v>
       </c>
       <c r="G18" s="3">
         <v>1165347</v>
       </c>
       <c r="H18" s="3">
         <v>-731728</v>
       </c>
       <c r="I18" s="3">
         <v>-625175</v>
       </c>
       <c r="J18" s="3">
-        <v>1309220</v>
+        <v>1326641</v>
       </c>
       <c r="K18" s="3">
         <v>1070795</v>
       </c>
       <c r="L18" s="3">
         <v>1295100</v>
       </c>
       <c r="M18" s="3">
         <v>1258299</v>
       </c>
       <c r="N18" s="3">
         <v>2651139</v>
       </c>
       <c r="O18" s="3">
         <v>3351585</v>
       </c>
       <c r="P18" s="3">
-        <v>4737583</v>
+        <v>4724413</v>
       </c>
       <c r="Q18" s="3">
         <v>5870728</v>
       </c>
       <c r="R18" s="3">
         <v>2625375</v>
       </c>
       <c r="S18" s="3">
-        <v>3186855</v>
+        <v>3207324</v>
       </c>
       <c r="T18" s="3">
         <v>1990235</v>
       </c>
       <c r="U18" s="3">
         <v>4810363</v>
       </c>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18" s="3">
+        <v>5467741</v>
+      </c>
+      <c r="W18" s="3">
+        <v>13788959</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E19" s="4">
         <v>-903174</v>
       </c>
       <c r="F19" s="4">
         <v>-325238</v>
       </c>
       <c r="G19" s="4">
         <v>1410157</v>
       </c>
       <c r="H19" s="4">
         <v>-665649</v>
       </c>
       <c r="I19" s="4">
         <v>-361817</v>
       </c>
       <c r="J19" s="4">
         <v>1349421</v>
       </c>
       <c r="K19" s="4">
         <v>1089775</v>
       </c>
       <c r="L19" s="4">
         <v>1295140</v>
       </c>
@@ -5364,63 +5939,69 @@
       </c>
       <c r="N19" s="4">
         <v>2761380</v>
       </c>
       <c r="O19" s="4">
         <v>3747083</v>
       </c>
       <c r="P19" s="4">
         <v>4848965</v>
       </c>
       <c r="Q19" s="4">
         <v>5923898</v>
       </c>
       <c r="R19" s="4">
         <v>3221322</v>
       </c>
       <c r="S19" s="4">
         <v>3515781</v>
       </c>
       <c r="T19" s="4">
         <v>2006581</v>
       </c>
       <c r="U19" s="4">
         <v>4911403</v>
       </c>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W19" s="4">
+        <v>14131293</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E20" s="3">
         <v>4291</v>
       </c>
       <c r="F20" s="3">
         <v>14002</v>
       </c>
       <c r="G20" s="3">
         <v>244810</v>
       </c>
       <c r="H20" s="3">
         <v>66079</v>
       </c>
       <c r="I20" s="3">
         <v>263358</v>
       </c>
       <c r="J20" s="3">
         <v>40201</v>
       </c>
       <c r="K20" s="3">
         <v>18980</v>
       </c>
       <c r="L20" s="3">
         <v>40</v>
       </c>
@@ -5429,63 +6010,69 @@
       </c>
       <c r="N20" s="3">
         <v>110241</v>
       </c>
       <c r="O20" s="3">
         <v>395498</v>
       </c>
       <c r="P20" s="3">
         <v>111382</v>
       </c>
       <c r="Q20" s="3">
         <v>53170</v>
       </c>
       <c r="R20" s="3">
         <v>595947</v>
       </c>
       <c r="S20" s="3">
         <v>308457</v>
       </c>
       <c r="T20" s="3">
         <v>16346</v>
       </c>
       <c r="U20" s="3">
         <v>101040</v>
       </c>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W20" s="3">
+        <v>342334</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E21" s="4">
         <v>2085548</v>
       </c>
       <c r="F21" s="4">
         <v>2018852</v>
       </c>
       <c r="G21" s="4">
         <v>164595</v>
       </c>
       <c r="H21" s="4">
         <v>2180495</v>
       </c>
       <c r="I21" s="4">
         <v>2359902</v>
       </c>
       <c r="J21" s="4">
         <v>501498</v>
       </c>
       <c r="K21" s="4">
         <v>419135</v>
       </c>
       <c r="L21" s="4">
         <v>426117</v>
       </c>
@@ -5494,63 +6081,69 @@
       </c>
       <c r="N21" s="4">
         <v>161053</v>
       </c>
       <c r="O21" s="4">
         <v>224675</v>
       </c>
       <c r="P21" s="4">
         <v>422195</v>
       </c>
       <c r="Q21" s="4">
         <v>779362</v>
       </c>
       <c r="R21" s="4">
         <v>1435987</v>
       </c>
       <c r="S21" s="4">
         <v>1470507</v>
       </c>
       <c r="T21" s="4">
         <v>4188507</v>
       </c>
       <c r="U21" s="4">
         <v>4965393</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W21" s="4">
+        <v>5520331</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E22" s="4">
         <v>1182374</v>
       </c>
       <c r="F22" s="4">
         <v>1085056</v>
       </c>
       <c r="G22" s="4">
         <v>1574752</v>
       </c>
       <c r="H22" s="4">
         <v>1514846</v>
       </c>
       <c r="I22" s="4">
         <v>1998085</v>
       </c>
       <c r="J22" s="4">
         <v>1850919</v>
       </c>
       <c r="K22" s="4">
         <v>1413934</v>
       </c>
       <c r="L22" s="4">
         <v>1695327</v>
       </c>
@@ -5559,128 +6152,140 @@
       </c>
       <c r="N22" s="4">
         <v>2893221</v>
       </c>
       <c r="O22" s="4">
         <v>3955870</v>
       </c>
       <c r="P22" s="4">
         <v>5240554</v>
       </c>
       <c r="Q22" s="4">
         <v>6668981</v>
       </c>
       <c r="R22" s="4">
         <v>4610439</v>
       </c>
       <c r="S22" s="4">
         <v>4965819</v>
       </c>
       <c r="T22" s="4">
         <v>6195088</v>
       </c>
       <c r="U22" s="4">
         <v>9876796</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W22" s="4">
+        <v>19651624</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F23" s="4">
         <v>608558</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K23" s="4">
         <v>94976</v>
       </c>
       <c r="L23" s="4">
         <v>25930</v>
       </c>
       <c r="M23" s="4">
         <v>37189</v>
       </c>
       <c r="N23" s="4">
         <v>29212</v>
       </c>
       <c r="O23" s="4">
         <v>15888</v>
       </c>
       <c r="P23" s="4">
         <v>30606</v>
       </c>
       <c r="Q23" s="4">
         <v>34279</v>
       </c>
       <c r="R23" s="4">
         <v>46870</v>
       </c>
       <c r="S23" s="4">
         <v>20469</v>
       </c>
       <c r="T23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U23" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W23" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E24" s="4">
         <v>1582371</v>
       </c>
       <c r="F24" s="4">
         <v>1448536</v>
       </c>
       <c r="G24" s="4">
         <v>-451985</v>
       </c>
       <c r="H24" s="4">
         <v>1550403</v>
       </c>
       <c r="I24" s="4">
         <v>1749728</v>
       </c>
       <c r="J24" s="4">
         <v>2094563</v>
       </c>
       <c r="K24" s="4">
         <v>2009040</v>
       </c>
       <c r="L24" s="4">
         <v>2159704</v>
       </c>
@@ -5689,63 +6294,69 @@
       </c>
       <c r="N24" s="4">
         <v>2793946</v>
       </c>
       <c r="O24" s="4">
         <v>3068377</v>
       </c>
       <c r="P24" s="4">
         <v>4095797</v>
       </c>
       <c r="Q24" s="4">
         <v>4078291</v>
       </c>
       <c r="R24" s="4">
         <v>5164209</v>
       </c>
       <c r="S24" s="4">
         <v>5723763</v>
       </c>
       <c r="T24" s="4">
         <v>5524028</v>
       </c>
       <c r="U24" s="4">
         <v>6696068</v>
       </c>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W24" s="4">
+        <v>8689357</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E25" s="4">
         <v>340018</v>
       </c>
       <c r="F25" s="4">
         <v>396550</v>
       </c>
       <c r="G25" s="4">
         <v>439344</v>
       </c>
       <c r="H25" s="4">
         <v>436631</v>
       </c>
       <c r="I25" s="4">
         <v>165031</v>
       </c>
       <c r="J25" s="4">
         <v>107034</v>
       </c>
       <c r="K25" s="4">
         <v>82349</v>
       </c>
       <c r="L25" s="4">
         <v>152492</v>
       </c>
@@ -5754,63 +6365,69 @@
       </c>
       <c r="N25" s="4">
         <v>558762</v>
       </c>
       <c r="O25" s="4">
         <v>658341</v>
       </c>
       <c r="P25" s="4">
         <v>703828</v>
       </c>
       <c r="Q25" s="4">
         <v>634036</v>
       </c>
       <c r="R25" s="4">
         <v>455738</v>
       </c>
       <c r="S25" s="4">
         <v>411236</v>
       </c>
       <c r="T25" s="4">
         <v>416665</v>
       </c>
       <c r="U25" s="4">
         <v>412008</v>
       </c>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W25" s="4">
+        <v>237918</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E26" s="4">
         <v>43849</v>
       </c>
       <c r="F26" s="4">
         <v>38004</v>
       </c>
       <c r="G26" s="4">
         <v>42519</v>
       </c>
       <c r="H26" s="4">
         <v>47170</v>
       </c>
       <c r="I26" s="4">
         <v>51786</v>
       </c>
       <c r="J26" s="4">
         <v>90627</v>
       </c>
       <c r="K26" s="4">
         <v>208500</v>
       </c>
       <c r="L26" s="4">
         <v>167823</v>
       </c>
@@ -5819,63 +6436,69 @@
       </c>
       <c r="N26" s="4">
         <v>204205</v>
       </c>
       <c r="O26" s="4">
         <v>274121</v>
       </c>
       <c r="P26" s="4">
         <v>281932</v>
       </c>
       <c r="Q26" s="4">
         <v>270664</v>
       </c>
       <c r="R26" s="4">
         <v>283627</v>
       </c>
       <c r="S26" s="4">
         <v>346561</v>
       </c>
       <c r="T26" s="4">
         <v>664457</v>
       </c>
       <c r="U26" s="4">
         <v>641175</v>
       </c>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W26" s="4">
+        <v>715993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E27" s="4">
         <v>1173246</v>
       </c>
       <c r="F27" s="4">
         <v>1186068</v>
       </c>
       <c r="G27" s="4">
         <v>1107429</v>
       </c>
       <c r="H27" s="4">
         <v>1191525</v>
       </c>
       <c r="I27" s="4">
         <v>1183475</v>
       </c>
       <c r="J27" s="4">
         <v>1090376</v>
       </c>
       <c r="K27" s="4">
         <v>1207503</v>
       </c>
       <c r="L27" s="4">
         <v>1222223</v>
       </c>
@@ -5884,991 +6507,1154 @@
       </c>
       <c r="N27" s="4">
         <v>3039676</v>
       </c>
       <c r="O27" s="4">
         <v>3533987</v>
       </c>
       <c r="P27" s="4">
         <v>4486785</v>
       </c>
       <c r="Q27" s="4">
         <v>5496972</v>
       </c>
       <c r="R27" s="4">
         <v>3531120</v>
       </c>
       <c r="S27" s="4">
         <v>3357409</v>
       </c>
       <c r="T27" s="4">
         <v>3936878</v>
       </c>
       <c r="U27" s="4">
         <v>6274106</v>
       </c>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W27" s="4">
+        <v>11971114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="E28" s="4">
+        <v>40</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="R28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="S28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="T28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="U28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W28" s="4">
+        <v>993487</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" s="4">
         <v>571277</v>
       </c>
-      <c r="F28" s="4">
+      <c r="F29" s="4">
         <v>692882</v>
       </c>
-      <c r="G28" s="4">
+      <c r="G29" s="4">
         <v>1011084</v>
       </c>
-      <c r="H28" s="4">
+      <c r="H29" s="4">
         <v>903874</v>
       </c>
-      <c r="I28" s="4">
+      <c r="I29" s="4">
         <v>806495</v>
       </c>
-      <c r="J28" s="4">
+      <c r="J29" s="4">
         <v>507163</v>
       </c>
-      <c r="K28" s="4">
+      <c r="K29" s="4">
         <v>874170</v>
       </c>
-      <c r="L28" s="4">
+      <c r="L29" s="4">
         <v>841699</v>
       </c>
-      <c r="M28" s="4">
+      <c r="M29" s="4">
         <v>1123505</v>
       </c>
-      <c r="N28" s="4">
+      <c r="N29" s="4">
         <v>2207729</v>
       </c>
-      <c r="O28" s="4">
+      <c r="O29" s="4">
         <v>2357896</v>
       </c>
-      <c r="P28" s="4">
+      <c r="P29" s="4">
         <v>2865790</v>
       </c>
-      <c r="Q28" s="4">
+      <c r="Q29" s="4">
         <v>4019779</v>
       </c>
-      <c r="R28" s="4">
+      <c r="R29" s="4">
         <v>4246534</v>
       </c>
-      <c r="S28" s="4">
+      <c r="S29" s="4">
         <v>3318224</v>
       </c>
-      <c r="T28" s="4">
+      <c r="T29" s="4">
         <v>4351361</v>
       </c>
-      <c r="U28" s="4">
+      <c r="U29" s="4">
         <v>5023542</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E29" s="4">
+      <c r="V29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W29" s="4">
+        <v>6975036</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" s="4">
         <v>138004</v>
       </c>
-      <c r="F29" s="4">
+      <c r="F30" s="4">
         <v>128782</v>
       </c>
-      <c r="G29" s="4">
+      <c r="G30" s="4">
         <v>191478</v>
       </c>
-      <c r="H29" s="4">
+      <c r="H30" s="4">
         <v>689916</v>
       </c>
-      <c r="I29" s="4">
+      <c r="I30" s="4">
         <v>852753</v>
       </c>
-      <c r="J29" s="4">
+      <c r="J30" s="4">
         <v>807534</v>
       </c>
-      <c r="K29" s="4">
+      <c r="K30" s="4">
         <v>486920</v>
       </c>
-      <c r="L29" s="4">
+      <c r="L30" s="4">
         <v>553013</v>
       </c>
-      <c r="M29" s="4">
+      <c r="M30" s="4">
         <v>604135</v>
       </c>
-      <c r="N29" s="4">
+      <c r="N30" s="4">
         <v>393221</v>
       </c>
-      <c r="O29" s="4">
+      <c r="O30" s="4">
         <v>451433</v>
       </c>
-      <c r="P29" s="4">
+      <c r="P30" s="4">
         <v>320255</v>
       </c>
-      <c r="Q29" s="4">
+      <c r="Q30" s="4">
         <v>1486359</v>
       </c>
-      <c r="R29" s="4">
+      <c r="R30" s="4">
         <v>1298081</v>
       </c>
-      <c r="S29" s="4">
+      <c r="S30" s="4">
         <v>1246737</v>
       </c>
-      <c r="T29" s="4">
+      <c r="T30" s="4">
         <v>873305</v>
       </c>
-      <c r="U29" s="4">
+      <c r="U30" s="4">
         <v>922890</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F30" s="4">
+      <c r="V30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W30" s="4">
+        <v>5363766</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F31" s="4">
         <v>608558</v>
       </c>
-      <c r="G30" s="4" t="s">
-[...11 lines deleted...]
-      <c r="K30" s="4">
+      <c r="G31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K31" s="4">
         <v>15754</v>
       </c>
-      <c r="L30" s="4">
+      <c r="L31" s="4">
         <v>7779</v>
       </c>
-      <c r="M30" s="4">
+      <c r="M31" s="4">
         <v>15587</v>
       </c>
-      <c r="N30" s="4">
+      <c r="N31" s="4">
         <v>14403</v>
       </c>
-      <c r="O30" s="4">
+      <c r="O31" s="4">
         <v>15888</v>
       </c>
-      <c r="P30" s="4">
+      <c r="P31" s="4">
         <v>17436</v>
       </c>
-      <c r="Q30" s="4">
+      <c r="Q31" s="4">
         <v>17069</v>
       </c>
-      <c r="R30" s="4">
+      <c r="R31" s="4">
         <v>15749</v>
       </c>
-      <c r="S30" s="4">
+      <c r="S31" s="4">
         <v>20469</v>
       </c>
-      <c r="T30" s="4" t="s">
-[...19 lines deleted...]
-      <c r="E31" s="4">
+      <c r="T31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="U31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W31" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" s="4">
         <v>1044370</v>
       </c>
-      <c r="F31" s="4">
+      <c r="F32" s="4">
         <v>956274</v>
       </c>
-      <c r="G31" s="4">
+      <c r="G32" s="4">
         <v>1383274</v>
       </c>
-      <c r="H31" s="4">
+      <c r="H32" s="4">
         <v>824930</v>
       </c>
-      <c r="I31" s="4">
+      <c r="I32" s="4">
         <v>1145332</v>
       </c>
-      <c r="J31" s="4">
+      <c r="J32" s="4">
         <v>1043385</v>
       </c>
-      <c r="K31" s="4">
+      <c r="K32" s="4">
         <v>927014</v>
       </c>
-      <c r="L31" s="4">
+      <c r="L32" s="4">
         <v>1142314</v>
       </c>
-      <c r="M31" s="4">
+      <c r="M32" s="4">
         <v>1329147</v>
       </c>
-      <c r="N31" s="4">
+      <c r="N32" s="4">
         <v>2500000</v>
       </c>
-      <c r="O31" s="4">
+      <c r="O32" s="4">
         <v>3504437</v>
       </c>
-      <c r="P31" s="4">
+      <c r="P32" s="4">
         <v>4920299</v>
       </c>
-      <c r="Q31" s="4">
+      <c r="Q32" s="4">
         <v>5182622</v>
       </c>
-      <c r="R31" s="4">
+      <c r="R32" s="4">
         <v>3312358</v>
       </c>
-      <c r="S31" s="4">
+      <c r="S32" s="4">
         <v>3719082</v>
       </c>
-      <c r="T31" s="4">
+      <c r="T32" s="4">
         <v>5321783</v>
       </c>
-      <c r="U31" s="4">
+      <c r="U32" s="4">
         <v>8953906</v>
       </c>
-    </row>
-[...65 lines deleted...]
-    <row r="33" spans="1:21">
+      <c r="V32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W32" s="4">
+        <v>14287858</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K33" s="4">
         <v>79222</v>
       </c>
       <c r="L33" s="4">
         <v>18151</v>
       </c>
       <c r="M33" s="4">
         <v>21602</v>
       </c>
       <c r="N33" s="4">
         <v>14809</v>
       </c>
-      <c r="O33" s="4">
-        <v>17468</v>
+      <c r="O33" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="P33" s="4">
         <v>13170</v>
       </c>
       <c r="Q33" s="4">
         <v>17210</v>
       </c>
       <c r="R33" s="4">
         <v>31121</v>
       </c>
-      <c r="S33" s="4">
+      <c r="S33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="T33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="U33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W33" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K34" s="4">
+        <v>79222</v>
+      </c>
+      <c r="L34" s="4">
+        <v>18151</v>
+      </c>
+      <c r="M34" s="4">
+        <v>21602</v>
+      </c>
+      <c r="N34" s="4">
+        <v>14809</v>
+      </c>
+      <c r="O34" s="4">
+        <v>17468</v>
+      </c>
+      <c r="P34" s="4">
+        <v>13170</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>17210</v>
+      </c>
+      <c r="R34" s="4">
+        <v>31121</v>
+      </c>
+      <c r="S34" s="4">
         <v>82298</v>
       </c>
-      <c r="T33" s="4">
+      <c r="T34" s="4">
         <v>507470</v>
       </c>
-      <c r="U33" s="4">
+      <c r="U34" s="4">
         <v>495182</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E34" s="4">
+      <c r="V34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W34" s="4">
+        <v>520794</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E35" s="4">
         <v>475000</v>
       </c>
-      <c r="F34" s="4">
+      <c r="F35" s="4">
         <v>475000</v>
       </c>
-      <c r="G34" s="4">
+      <c r="G35" s="4">
         <v>475000</v>
       </c>
-      <c r="H34" s="4">
+      <c r="H35" s="4">
         <v>475000</v>
       </c>
-      <c r="I34" s="4">
+      <c r="I35" s="4">
         <v>475000</v>
       </c>
-      <c r="J34" s="4">
+      <c r="J35" s="4">
         <v>475000</v>
       </c>
-      <c r="K34" s="4">
+      <c r="K35" s="4">
         <v>475000</v>
       </c>
-      <c r="L34" s="4">
+      <c r="L35" s="4">
         <v>475000</v>
       </c>
-      <c r="M34" s="4">
+      <c r="M35" s="4">
         <v>475000</v>
       </c>
-      <c r="N34" s="4">
+      <c r="N35" s="4">
         <v>475000</v>
       </c>
-      <c r="O34" s="4">
+      <c r="O35" s="4">
         <v>475000</v>
       </c>
-      <c r="P34" s="4">
+      <c r="P35" s="4">
         <v>475000</v>
       </c>
-      <c r="Q34" s="4">
+      <c r="Q35" s="4">
         <v>1024763</v>
       </c>
-      <c r="R34" s="4">
+      <c r="R35" s="4">
         <v>1115439</v>
       </c>
-      <c r="S34" s="4">
+      <c r="S35" s="4">
         <v>1115439</v>
       </c>
-      <c r="T34" s="4">
+      <c r="T35" s="4">
         <v>1115439</v>
       </c>
-      <c r="U34" s="4">
+      <c r="U35" s="4">
         <v>1115439</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K35" s="4">
+      <c r="V35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W35" s="4">
+        <v>1115439</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K36" s="4">
         <v>0</v>
       </c>
-      <c r="L35" s="4" t="s">
-[...11 lines deleted...]
-      <c r="P35" s="4">
+      <c r="L36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P36" s="4">
         <v>96019</v>
       </c>
-      <c r="Q35" s="4">
+      <c r="Q36" s="4">
         <v>96019</v>
       </c>
-      <c r="R35" s="4">
+      <c r="R36" s="4">
         <v>884899</v>
       </c>
-      <c r="S35" s="4">
+      <c r="S36" s="4">
         <v>884899</v>
       </c>
-      <c r="T35" s="4">
+      <c r="T36" s="4">
         <v>884899</v>
       </c>
-      <c r="U35" s="4">
+      <c r="U36" s="4">
         <v>884899</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E36" s="4">
+      <c r="V36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W36" s="4">
+        <v>884899</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E37" s="4">
         <v>833529</v>
       </c>
-      <c r="F36" s="4">
+      <c r="F37" s="4">
         <v>838829</v>
       </c>
-      <c r="G36" s="4">
+      <c r="G37" s="4">
         <v>835312</v>
       </c>
-      <c r="H36" s="4">
+      <c r="H37" s="4">
         <v>848085</v>
       </c>
-      <c r="I36" s="4">
+      <c r="I37" s="4">
         <v>849586</v>
       </c>
-      <c r="J36" s="4">
+      <c r="J37" s="4">
         <v>1075668</v>
       </c>
-      <c r="K36" s="4">
+      <c r="K37" s="4">
         <v>1076102</v>
       </c>
-      <c r="L36" s="4">
+      <c r="L37" s="4">
         <v>1077470</v>
       </c>
-      <c r="M36" s="4">
+      <c r="M37" s="4">
         <v>1211435</v>
       </c>
-      <c r="N36" s="4">
+      <c r="N37" s="4">
         <v>1307478</v>
       </c>
-      <c r="O36" s="4">
+      <c r="O37" s="4">
         <v>1415849</v>
       </c>
-      <c r="P36" s="4">
+      <c r="P37" s="4">
         <v>1574944</v>
       </c>
-      <c r="Q36" s="4">
+      <c r="Q37" s="4">
         <v>1209492</v>
       </c>
-      <c r="R36" s="4">
+      <c r="R37" s="4">
         <v>1210465</v>
       </c>
-      <c r="S36" s="4">
+      <c r="S37" s="4">
         <v>1421358</v>
       </c>
-      <c r="T36" s="4">
+      <c r="T37" s="4">
         <v>1860805</v>
       </c>
-      <c r="U36" s="4">
+      <c r="U37" s="4">
         <v>1884312</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="T37" s="4">
+      <c r="V37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W37" s="4">
+        <v>292508</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="R38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="S38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="T38" s="4">
         <v>-14</v>
       </c>
-      <c r="U37" s="4">
+      <c r="U38" s="4">
         <v>-14</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="E39" s="4">
+      <c r="V38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W38" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+      <c r="R39" s="2"/>
+      <c r="S39" s="2"/>
+      <c r="T39" s="2"/>
+      <c r="U39" s="2"/>
+      <c r="V39" s="2"/>
+      <c r="W39" s="2"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E40" s="4">
         <v>-13043</v>
       </c>
-      <c r="F39" s="4">
+      <c r="F40" s="4">
         <v>-3332</v>
       </c>
-      <c r="G39" s="4">
+      <c r="G40" s="4">
         <v>227476</v>
       </c>
-      <c r="H39" s="4">
+      <c r="H40" s="4">
         <v>-178731</v>
       </c>
-      <c r="I39" s="4">
+      <c r="I40" s="4">
         <v>18548</v>
       </c>
-      <c r="J39" s="4">
+      <c r="J40" s="4">
         <v>-204609</v>
       </c>
-      <c r="K39" s="4">
+      <c r="K40" s="4">
         <v>-21221</v>
       </c>
-      <c r="L39" s="4">
+      <c r="L40" s="4">
         <v>-40161</v>
       </c>
-      <c r="M39" s="4">
+      <c r="M40" s="4">
         <v>159751</v>
       </c>
-      <c r="N39" s="4">
+      <c r="N40" s="4">
         <v>-89711</v>
       </c>
-      <c r="O39" s="4">
+      <c r="O40" s="4">
         <v>195546</v>
       </c>
-      <c r="P39" s="4">
+      <c r="P40" s="4">
         <v>-88570</v>
       </c>
-      <c r="Q39" s="4">
+      <c r="Q40" s="4">
         <v>-58212</v>
       </c>
-      <c r="R39" s="4">
+      <c r="R40" s="4">
         <v>484565</v>
       </c>
-      <c r="S39" s="4">
+      <c r="S40" s="4">
         <v>197075</v>
       </c>
-      <c r="T39" s="4">
+      <c r="T40" s="4">
         <v>-292111</v>
       </c>
-      <c r="U39" s="4">
+      <c r="U40" s="4">
         <v>-207417</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E40" s="4">
+      <c r="V40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W40" s="4">
+        <v>47294</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" s="4">
         <v>1983690</v>
       </c>
-      <c r="F40" s="4">
+      <c r="F41" s="4">
         <v>-265266</v>
       </c>
-      <c r="G40" s="4">
+      <c r="G41" s="4">
         <v>-50666</v>
       </c>
-      <c r="H40" s="4">
+      <c r="H41" s="4">
         <v>2002388</v>
       </c>
-      <c r="I40" s="4">
+      <c r="I41" s="4">
         <v>116213</v>
       </c>
-      <c r="J40" s="4">
+      <c r="J41" s="4">
         <v>461048</v>
       </c>
-      <c r="K40" s="4">
+      <c r="K41" s="4">
         <v>-85510</v>
       </c>
-      <c r="L40" s="4">
+      <c r="L41" s="4">
         <v>65154</v>
       </c>
-      <c r="M40" s="4">
+      <c r="M41" s="4">
         <v>310141</v>
       </c>
-      <c r="N40" s="4">
+      <c r="N41" s="4">
         <v>391507</v>
       </c>
-      <c r="O40" s="4">
+      <c r="O41" s="4">
         <v>665938</v>
       </c>
-      <c r="P40" s="4">
+      <c r="P41" s="4">
         <v>1693358</v>
       </c>
-      <c r="Q40" s="4">
+      <c r="Q41" s="4">
         <v>-17506</v>
       </c>
-      <c r="R40" s="4">
+      <c r="R41" s="4">
         <v>1068412</v>
       </c>
-      <c r="S40" s="4">
+      <c r="S41" s="4">
         <v>1627966</v>
       </c>
-      <c r="T40" s="4">
+      <c r="T41" s="4">
         <v>-78374</v>
       </c>
-      <c r="U40" s="4">
+      <c r="U41" s="4">
         <v>972305</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E41" s="4">
+      <c r="V41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W41" s="4">
+        <v>969257</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E42" s="4">
         <v>-45970</v>
       </c>
-      <c r="F41" s="4">
+      <c r="F42" s="4">
         <v>10562</v>
       </c>
-      <c r="G41" s="4">
+      <c r="G42" s="4">
         <v>53356</v>
       </c>
-      <c r="H41" s="4">
+      <c r="H42" s="4">
         <v>-2713</v>
       </c>
-      <c r="I41" s="4">
+      <c r="I42" s="4">
         <v>-274313</v>
       </c>
-      <c r="J41" s="4">
+      <c r="J42" s="4">
         <v>-332310</v>
       </c>
-      <c r="K41" s="4">
+      <c r="K42" s="4">
         <v>-24685</v>
       </c>
-      <c r="L41" s="4">
+      <c r="L42" s="4">
         <v>45458</v>
       </c>
-      <c r="M41" s="4">
+      <c r="M42" s="4">
         <v>47207</v>
       </c>
-      <c r="N41" s="4">
+      <c r="N42" s="4">
         <v>404521</v>
       </c>
-      <c r="O41" s="4">
+      <c r="O42" s="4">
         <v>504100</v>
       </c>
-      <c r="P41" s="4">
+      <c r="P42" s="4">
         <v>549587</v>
       </c>
-      <c r="Q41" s="4">
+      <c r="Q42" s="4">
         <v>-69792</v>
       </c>
-      <c r="R41" s="4">
+      <c r="R42" s="4">
         <v>-248090</v>
       </c>
-      <c r="S41" s="4">
+      <c r="S42" s="4">
         <v>-292592</v>
       </c>
-      <c r="T41" s="4">
+      <c r="T42" s="4">
         <v>5429</v>
       </c>
-      <c r="U41" s="4">
+      <c r="U42" s="4">
         <v>772</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E42" s="4">
+      <c r="V42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W42" s="4">
+        <v>-167464</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E43" s="4">
         <v>50329</v>
       </c>
-      <c r="F42" s="4">
+      <c r="F43" s="4">
         <v>171934</v>
       </c>
-      <c r="G42" s="4">
+      <c r="G43" s="4">
         <v>37007</v>
       </c>
-      <c r="H42" s="4">
+      <c r="H43" s="4">
         <v>-107210</v>
       </c>
-      <c r="I42" s="4">
+      <c r="I43" s="4">
         <v>-204589</v>
       </c>
-      <c r="J42" s="4">
+      <c r="J43" s="4">
         <v>-503921</v>
       </c>
-      <c r="K42" s="4">
+      <c r="K43" s="4">
         <v>391534</v>
       </c>
-      <c r="L42" s="4">
+      <c r="L43" s="4">
         <v>359063</v>
       </c>
-      <c r="M42" s="4">
+      <c r="M43" s="4">
         <v>640815</v>
       </c>
-      <c r="N42" s="4">
+      <c r="N43" s="4">
         <v>1084224</v>
       </c>
-      <c r="O42" s="4">
+      <c r="O43" s="4">
         <v>1234391</v>
       </c>
-      <c r="P42" s="4">
+      <c r="P43" s="4">
         <v>1742285</v>
       </c>
-      <c r="Q42" s="4">
+      <c r="Q43" s="4">
         <v>1153989</v>
       </c>
-      <c r="R42" s="4">
+      <c r="R43" s="4">
         <v>1380744</v>
       </c>
-      <c r="S42" s="4">
+      <c r="S43" s="4">
         <v>452434</v>
       </c>
-      <c r="T42" s="4">
+      <c r="T43" s="4">
         <v>1033137</v>
       </c>
-      <c r="U42" s="4">
+      <c r="U43" s="4">
         <v>1705318</v>
+      </c>
+      <c r="V43" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W43" s="4">
+        <v>1055576</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:U2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A38:U38"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A13:W13"/>
+    <mergeCell ref="A39:W39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>