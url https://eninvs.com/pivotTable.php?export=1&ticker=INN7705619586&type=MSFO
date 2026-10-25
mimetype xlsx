--- v0 (2026-08-30)
+++ v1 (2026-10-25)
@@ -916,410 +916,410 @@
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="3">
         <v>5550000</v>
       </c>
       <c r="C3" s="3">
         <v>7382000</v>
       </c>
       <c r="D3" s="3">
         <v>6155000</v>
       </c>
       <c r="E3" s="3">
         <v>3382000</v>
       </c>
       <c r="F3" s="3">
         <v>10069000</v>
       </c>
       <c r="G3" s="3">
         <v>13302000</v>
       </c>
       <c r="H3" s="3">
-        <v>7729000</v>
+        <v>8661000</v>
       </c>
       <c r="I3" s="3">
         <v>18848000</v>
       </c>
       <c r="J3" s="3">
         <v>16182000</v>
       </c>
       <c r="K3" s="3">
         <v>33624000</v>
       </c>
       <c r="L3" s="3">
         <v>33554000</v>
       </c>
       <c r="M3" s="3">
         <v>48864000</v>
       </c>
       <c r="N3" s="3">
-        <v>33344000</v>
+        <v>47343000</v>
       </c>
       <c r="O3" s="3">
         <v>56494000</v>
       </c>
       <c r="P3" s="3">
         <v>36930000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="3">
         <v>1871000</v>
       </c>
       <c r="C4" s="3">
         <v>2834000</v>
       </c>
       <c r="D4" s="3">
         <v>1856000</v>
       </c>
       <c r="E4" s="3">
-        <v>5429000</v>
+        <v>5488000</v>
       </c>
       <c r="F4" s="3">
         <v>3519000</v>
       </c>
       <c r="G4" s="3">
         <v>3781000</v>
       </c>
       <c r="H4" s="3">
-        <v>1988000</v>
+        <v>2537000</v>
       </c>
       <c r="I4" s="3">
         <v>8325000</v>
       </c>
       <c r="J4" s="3">
         <v>5821000</v>
       </c>
       <c r="K4" s="3">
         <v>11198000</v>
       </c>
       <c r="L4" s="3">
         <v>9894000</v>
       </c>
       <c r="M4" s="3">
         <v>13481000</v>
       </c>
       <c r="N4" s="3">
-        <v>7144000</v>
+        <v>12106000</v>
       </c>
       <c r="O4" s="3">
         <v>16777000</v>
       </c>
       <c r="P4" s="3">
         <v>10370000</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="3">
         <v>468000</v>
       </c>
       <c r="C5" s="3">
         <v>1313000</v>
       </c>
       <c r="D5" s="3">
         <v>865000</v>
       </c>
       <c r="E5" s="3">
         <v>4295000</v>
       </c>
       <c r="F5" s="3">
         <v>2063000</v>
       </c>
       <c r="G5" s="3">
         <v>3403000</v>
       </c>
       <c r="H5" s="3">
-        <v>1173000</v>
+        <v>1376000</v>
       </c>
       <c r="I5" s="3">
         <v>5922000</v>
       </c>
       <c r="J5" s="3">
         <v>3503000</v>
       </c>
       <c r="K5" s="3">
         <v>6857000</v>
       </c>
       <c r="L5" s="3">
         <v>6489000</v>
       </c>
       <c r="M5" s="3">
         <v>-6489000</v>
       </c>
       <c r="N5" s="3">
-        <v>0</v>
+        <v>7583000</v>
       </c>
       <c r="O5" s="3">
         <v>-6134000</v>
       </c>
       <c r="P5" s="3">
         <v>628000</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="3">
         <v>-4000</v>
       </c>
       <c r="C6" s="3">
         <v>812000</v>
       </c>
       <c r="D6" s="3">
         <v>216000</v>
       </c>
       <c r="E6" s="3">
         <v>3380000</v>
       </c>
       <c r="F6" s="3">
         <v>581000</v>
       </c>
       <c r="G6" s="3">
         <v>1695000</v>
       </c>
       <c r="H6" s="3">
-        <v>-1068000</v>
+        <v>-951000</v>
       </c>
       <c r="I6" s="3">
         <v>3142000</v>
       </c>
       <c r="J6" s="3">
         <v>-1223000</v>
       </c>
       <c r="K6" s="3">
         <v>1508000</v>
       </c>
       <c r="L6" s="3">
         <v>-3085000</v>
       </c>
       <c r="M6" s="3">
         <v>-7344000</v>
       </c>
       <c r="N6" s="3">
-        <v>-18907000</v>
+        <v>-13945000</v>
       </c>
       <c r="O6" s="3">
         <v>-12412000</v>
       </c>
       <c r="P6" s="3">
         <v>-12599000</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="3">
         <v>-86000</v>
       </c>
       <c r="C7" s="3">
         <v>1040000</v>
       </c>
       <c r="D7" s="3">
         <v>-80000</v>
       </c>
       <c r="E7" s="3">
         <v>527000</v>
       </c>
       <c r="F7" s="3">
         <v>175000</v>
       </c>
       <c r="G7" s="3">
         <v>772000</v>
       </c>
       <c r="H7" s="3">
-        <v>-1150000</v>
+        <v>-1320000</v>
       </c>
       <c r="I7" s="3">
         <v>1897000</v>
       </c>
       <c r="J7" s="3">
         <v>-1370000</v>
       </c>
       <c r="K7" s="3">
         <v>246000</v>
       </c>
       <c r="L7" s="3">
         <v>-2732000</v>
       </c>
       <c r="M7" s="3">
         <v>-5418000</v>
       </c>
       <c r="N7" s="3">
-        <v>-14729000</v>
+        <v>-11008000</v>
       </c>
       <c r="O7" s="3">
         <v>-10443000</v>
       </c>
       <c r="P7" s="3">
         <v>-9861000</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="3">
         <v>855000</v>
       </c>
       <c r="C8" s="3">
         <v>1686000</v>
       </c>
       <c r="D8" s="3">
         <v>1266000</v>
       </c>
       <c r="E8" s="3">
-        <v>817000</v>
+        <v>-52000</v>
       </c>
       <c r="F8" s="3">
         <v>2219000</v>
       </c>
       <c r="G8" s="3">
         <v>2187000</v>
       </c>
       <c r="H8" s="3">
-        <v>1584000</v>
+        <v>1787000</v>
       </c>
       <c r="I8" s="3">
         <v>3314000</v>
       </c>
       <c r="J8" s="3">
-        <v>3539000</v>
+        <v>4009000</v>
       </c>
       <c r="K8" s="3">
         <v>1677000</v>
       </c>
       <c r="L8" s="3">
         <v>6545000</v>
       </c>
       <c r="M8" s="3">
         <v>-16320000</v>
       </c>
       <c r="N8" s="3">
-        <v>46000</v>
+        <v>7629000</v>
       </c>
       <c r="O8" s="3">
         <v>-6049000</v>
       </c>
       <c r="P8" s="3">
         <v>727000</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="3">
         <v>865000</v>
       </c>
       <c r="E9" s="3">
         <v>4295000</v>
       </c>
       <c r="F9" s="3">
         <v>2063000</v>
       </c>
       <c r="G9" s="3">
         <v>3403000</v>
       </c>
       <c r="H9" s="3">
         <v>1173000</v>
       </c>
       <c r="I9" s="3">
-        <v>5719000</v>
+        <v>5922000</v>
       </c>
       <c r="J9" s="3">
         <v>3503000</v>
       </c>
       <c r="K9" s="3">
         <v>6857000</v>
       </c>
       <c r="L9" s="3">
         <v>6489000</v>
       </c>
       <c r="M9" s="3">
         <v>9145000</v>
       </c>
       <c r="N9" s="3">
         <v>7583000</v>
       </c>
       <c r="O9" s="3">
         <v>-6134000</v>
       </c>
       <c r="P9" s="3">
         <v>628000</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="3">
         <v>1266000</v>
       </c>
       <c r="E10" s="3">
         <v>5523000</v>
       </c>
       <c r="F10" s="3">
         <v>2219000</v>
       </c>
       <c r="G10" s="3">
         <v>3691000</v>
       </c>
       <c r="H10" s="3">
         <v>1584000</v>
       </c>
       <c r="I10" s="3">
-        <v>5376000</v>
+        <v>5579000</v>
       </c>
       <c r="J10" s="3">
         <v>4009000</v>
       </c>
       <c r="K10" s="3">
-        <v>6411000</v>
+        <v>6881000</v>
       </c>
       <c r="L10" s="3">
         <v>6545000</v>
       </c>
       <c r="M10" s="3">
         <v>9166000</v>
       </c>
       <c r="N10" s="3">
         <v>7629000</v>
       </c>
       <c r="O10" s="3">
         <v>-6049000</v>
       </c>
       <c r="P10" s="3">
         <v>727000</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="4" t="s">
@@ -1334,251 +1334,251 @@
       <c r="F11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="4">
         <v>-8035500</v>
       </c>
       <c r="H11" s="4">
         <v>-6124000</v>
       </c>
       <c r="I11" s="4">
         <v>-10140000</v>
       </c>
       <c r="J11" s="4">
         <v>-10361000</v>
       </c>
       <c r="K11" s="4">
         <v>-22426000</v>
       </c>
       <c r="L11" s="4">
         <v>-23660000</v>
       </c>
       <c r="M11" s="4">
         <v>-35383000</v>
       </c>
       <c r="N11" s="4">
-        <v>-26200000</v>
+        <v>-35237000</v>
       </c>
       <c r="O11" s="4">
         <v>-39717000</v>
       </c>
       <c r="P11" s="4">
         <v>-26560000</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="4">
         <v>-1590000</v>
       </c>
       <c r="C12" s="4">
         <v>-1463000</v>
       </c>
       <c r="D12" s="4">
         <v>-888000</v>
       </c>
       <c r="E12" s="4">
-        <v>-1440000</v>
+        <v>-1499000</v>
       </c>
       <c r="F12" s="4">
         <v>-1037000</v>
       </c>
       <c r="G12" s="4">
         <v>-1380000</v>
       </c>
       <c r="H12" s="4">
-        <v>-955000</v>
+        <v>-1306000</v>
       </c>
       <c r="I12" s="4">
         <v>-1954000</v>
       </c>
       <c r="J12" s="4">
         <v>-1662000</v>
       </c>
       <c r="K12" s="4">
         <v>-2614000</v>
       </c>
       <c r="L12" s="4">
         <v>-2946000</v>
       </c>
       <c r="M12" s="4">
         <v>-3384000</v>
       </c>
       <c r="N12" s="4">
-        <v>-3417000</v>
+        <v>-3864000</v>
       </c>
       <c r="O12" s="4">
         <v>-5231000</v>
       </c>
       <c r="P12" s="4">
         <v>-3349000</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="4">
         <v>174000</v>
       </c>
       <c r="C13" s="4">
         <v>163000</v>
       </c>
       <c r="D13" s="4">
         <v>134000</v>
       </c>
       <c r="E13" s="4">
         <v>109000</v>
       </c>
       <c r="F13" s="4">
         <v>184000</v>
       </c>
       <c r="G13" s="4">
         <v>632000</v>
       </c>
       <c r="H13" s="4">
         <v>1048000</v>
       </c>
       <c r="I13" s="4">
         <v>643000</v>
       </c>
       <c r="J13" s="4">
         <v>388000</v>
       </c>
       <c r="K13" s="4">
         <v>587000</v>
       </c>
       <c r="L13" s="4">
         <v>408000</v>
       </c>
       <c r="M13" s="4">
         <v>611000</v>
       </c>
       <c r="N13" s="4">
-        <v>1265000</v>
+        <v>1212000</v>
       </c>
       <c r="O13" s="4">
         <v>1722000</v>
       </c>
       <c r="P13" s="4">
         <v>2109000</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="4">
         <v>-646000</v>
       </c>
       <c r="C14" s="4">
         <v>-664000</v>
       </c>
       <c r="D14" s="4">
         <v>-783000</v>
       </c>
       <c r="E14" s="4">
         <v>-1062000</v>
       </c>
       <c r="F14" s="4">
         <v>-1677000</v>
       </c>
       <c r="G14" s="4">
         <v>-2351000</v>
       </c>
       <c r="H14" s="4">
-        <v>-3301000</v>
+        <v>-3387000</v>
       </c>
       <c r="I14" s="4">
         <v>-3425000</v>
       </c>
       <c r="J14" s="4">
         <v>-5118000</v>
       </c>
       <c r="K14" s="4">
         <v>-6016000</v>
       </c>
       <c r="L14" s="4">
         <v>-10121000</v>
       </c>
       <c r="M14" s="4">
         <v>-17035000</v>
       </c>
       <c r="N14" s="4">
-        <v>-22793000</v>
+        <v>-22740000</v>
       </c>
       <c r="O14" s="4">
         <v>-23341000</v>
       </c>
       <c r="P14" s="4">
         <v>-21868000</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="4">
         <v>-82000</v>
       </c>
       <c r="C15" s="4">
         <v>-622000</v>
       </c>
       <c r="D15" s="4">
         <v>-296000</v>
       </c>
       <c r="E15" s="4">
         <v>-784000</v>
       </c>
       <c r="F15" s="4">
         <v>-406000</v>
       </c>
       <c r="G15" s="4">
         <v>-553000</v>
       </c>
       <c r="H15" s="4">
-        <v>-82000</v>
+        <v>-369000</v>
       </c>
       <c r="I15" s="4">
         <v>-1245000</v>
       </c>
       <c r="J15" s="4">
         <v>-147000</v>
       </c>
       <c r="K15" s="4">
         <v>-1262000</v>
       </c>
       <c r="L15" s="4">
         <v>353000</v>
       </c>
       <c r="M15" s="4">
         <v>1926000</v>
       </c>
       <c r="N15" s="4">
-        <v>4178000</v>
+        <v>2937000</v>
       </c>
       <c r="O15" s="4">
         <v>1969000</v>
       </c>
       <c r="P15" s="4">
         <v>2738000</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="4">
         <v>0</v>
       </c>
       <c r="F16" s="4">
@@ -1616,51 +1616,51 @@
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="4">
         <v>-944000</v>
       </c>
       <c r="C17" s="4">
         <v>-1002000</v>
       </c>
       <c r="D17" s="4">
         <v>-1298000</v>
       </c>
       <c r="E17" s="4">
         <v>-1906000</v>
       </c>
       <c r="F17" s="4">
         <v>-2986000</v>
       </c>
       <c r="G17" s="4">
         <v>-3438000</v>
       </c>
       <c r="H17" s="4">
-        <v>-4506000</v>
+        <v>-4678000</v>
       </c>
       <c r="I17" s="4">
         <v>-5564000</v>
       </c>
       <c r="J17" s="4">
         <v>-9460000</v>
       </c>
       <c r="K17" s="4">
         <v>-10858000</v>
       </c>
       <c r="L17" s="4">
         <v>-19426000</v>
       </c>
       <c r="M17" s="4">
         <v>-32848000</v>
       </c>
       <c r="N17" s="4">
         <v>-43056000</v>
       </c>
       <c r="O17" s="4">
         <v>-43238000</v>
       </c>
       <c r="P17" s="4">
         <v>-39518000</v>
       </c>
@@ -1684,133 +1684,133 @@
       <c r="F18" s="4">
         <v>184000</v>
       </c>
       <c r="G18" s="4">
         <v>632000</v>
       </c>
       <c r="H18" s="4">
         <v>1048000</v>
       </c>
       <c r="I18" s="4">
         <v>643000</v>
       </c>
       <c r="J18" s="4">
         <v>388000</v>
       </c>
       <c r="K18" s="4">
         <v>587000</v>
       </c>
       <c r="L18" s="4">
         <v>408000</v>
       </c>
       <c r="M18" s="4">
         <v>611000</v>
       </c>
       <c r="N18" s="4">
-        <v>1265000</v>
+        <v>1212000</v>
       </c>
       <c r="O18" s="4">
         <v>1722000</v>
       </c>
       <c r="P18" s="4">
         <v>2109000</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="4">
         <v>-472000</v>
       </c>
       <c r="C19" s="4">
         <v>-501000</v>
       </c>
       <c r="D19" s="4">
         <v>-649000</v>
       </c>
       <c r="E19" s="4">
         <v>-953000</v>
       </c>
       <c r="F19" s="4">
         <v>-1493000</v>
       </c>
       <c r="G19" s="4">
         <v>-1719000</v>
       </c>
       <c r="H19" s="4">
-        <v>-2253000</v>
+        <v>-2339000</v>
       </c>
       <c r="I19" s="4">
         <v>-2782000</v>
       </c>
       <c r="J19" s="4">
         <v>-4730000</v>
       </c>
       <c r="K19" s="4">
         <v>-5429000</v>
       </c>
       <c r="L19" s="4">
         <v>-9713000</v>
       </c>
       <c r="M19" s="4">
         <v>-16424000</v>
       </c>
       <c r="N19" s="4">
         <v>-21528000</v>
       </c>
       <c r="O19" s="4">
         <v>-21619000</v>
       </c>
       <c r="P19" s="4">
         <v>-19759000</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="4">
         <v>-90000</v>
       </c>
       <c r="C20" s="4">
         <v>-555000</v>
       </c>
       <c r="D20" s="4">
         <v>-119000</v>
       </c>
       <c r="E20" s="4">
         <v>-97000</v>
       </c>
       <c r="F20" s="4">
         <v>-11000</v>
       </c>
       <c r="G20" s="4">
         <v>-285000</v>
       </c>
       <c r="H20" s="4">
-        <v>-193000</v>
+        <v>-188000</v>
       </c>
       <c r="I20" s="4">
         <v>239000</v>
       </c>
       <c r="J20" s="4">
         <v>-120000</v>
       </c>
       <c r="K20" s="4">
         <v>-137000</v>
       </c>
       <c r="L20" s="4">
         <v>-34000</v>
       </c>
       <c r="M20" s="4">
         <v>-45000</v>
       </c>
       <c r="N20" s="4">
         <v>-122000</v>
       </c>
       <c r="O20" s="4">
         <v>-273000</v>
       </c>
       <c r="P20" s="4" t="s">
         <v>32</v>
       </c>
@@ -3347,101 +3347,101 @@
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="4">
         <v>387000</v>
       </c>
       <c r="C53" s="4">
         <v>373000</v>
       </c>
       <c r="D53" s="4">
         <v>401000</v>
       </c>
       <c r="E53" s="4">
-        <v>1228000</v>
+        <v>359000</v>
       </c>
       <c r="F53" s="4">
         <v>156000</v>
       </c>
       <c r="G53" s="4">
         <v>288000</v>
       </c>
       <c r="H53" s="4">
         <v>411000</v>
       </c>
       <c r="I53" s="4">
         <v>-343000</v>
       </c>
       <c r="J53" s="4">
-        <v>36000</v>
+        <v>506000</v>
       </c>
       <c r="K53" s="4">
-        <v>-446000</v>
+        <v>24000</v>
       </c>
       <c r="L53" s="4">
         <v>56000</v>
       </c>
       <c r="M53" s="4">
         <v>21000</v>
       </c>
       <c r="N53" s="4">
         <v>46000</v>
       </c>
       <c r="O53" s="4">
         <v>85000</v>
       </c>
       <c r="P53" s="4">
         <v>99000</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="4">
         <v>-27000</v>
       </c>
       <c r="C54" s="4">
         <v>144000</v>
       </c>
       <c r="D54" s="4">
         <v>16000</v>
       </c>
       <c r="E54" s="4">
-        <v>398000</v>
+        <v>-2489000</v>
       </c>
       <c r="F54" s="4">
         <v>18000</v>
       </c>
       <c r="G54" s="4">
         <v>-18000</v>
       </c>
       <c r="H54" s="4">
         <v>0</v>
       </c>
       <c r="I54" s="4">
         <v>0</v>
       </c>
       <c r="J54" s="4" t="s">
         <v>32</v>
       </c>
       <c r="K54" s="4">
         <v>-1000</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M54" s="4">
         <v>0</v>
       </c>
@@ -3456,119 +3456,119 @@
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="3">
         <v>-3441000</v>
       </c>
       <c r="C55" s="3">
         <v>534000</v>
       </c>
       <c r="D55" s="3">
         <v>1288000</v>
       </c>
       <c r="E55" s="3">
         <v>3553000</v>
       </c>
       <c r="F55" s="3">
         <v>-7106000</v>
       </c>
       <c r="G55" s="3">
         <v>-8468000</v>
       </c>
       <c r="H55" s="3">
-        <v>-18785000</v>
+        <v>-18573000</v>
       </c>
       <c r="I55" s="3">
         <v>-21276000</v>
       </c>
       <c r="J55" s="3">
         <v>-21603000</v>
       </c>
       <c r="K55" s="3">
         <v>-27075000</v>
       </c>
       <c r="L55" s="3">
         <v>-42156000</v>
       </c>
       <c r="M55" s="3">
         <v>-43175000</v>
       </c>
       <c r="N55" s="3">
         <v>-39990000</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="3">
         <v>1233000</v>
       </c>
       <c r="C56" s="3">
         <v>184000</v>
       </c>
       <c r="D56" s="3">
         <v>89000</v>
       </c>
       <c r="E56" s="3">
         <v>-322000</v>
       </c>
       <c r="F56" s="3">
         <v>986000</v>
       </c>
       <c r="G56" s="3">
         <v>-386000</v>
       </c>
       <c r="H56" s="3">
-        <v>1864000</v>
+        <v>1652000</v>
       </c>
       <c r="I56" s="3">
         <v>907000</v>
       </c>
       <c r="J56" s="3">
         <v>471000</v>
       </c>
       <c r="K56" s="3">
         <v>306000</v>
       </c>
       <c r="L56" s="3">
         <v>-1273000</v>
       </c>
       <c r="M56" s="3">
         <v>-8386000</v>
       </c>
       <c r="N56" s="3">
-        <v>-2993000</v>
+        <v>-3046000</v>
       </c>
       <c r="O56" s="3">
         <v>-2869000</v>
       </c>
       <c r="P56" s="3">
         <v>-11117000</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="3">
         <v>377000</v>
       </c>
       <c r="C57" s="3">
         <v>-256000</v>
       </c>
       <c r="D57" s="3">
         <v>-276000</v>
       </c>
       <c r="E57" s="3">
         <v>1606000</v>
       </c>
       <c r="F57" s="3">
@@ -3768,54 +3768,54 @@
       <c r="D61" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E61" s="4">
         <v>-600000</v>
       </c>
       <c r="F61" s="4">
         <v>-9558000</v>
       </c>
       <c r="G61" s="4">
         <v>-3612000</v>
       </c>
       <c r="H61" s="4">
         <v>-5229000</v>
       </c>
       <c r="I61" s="4">
         <v>-2570000</v>
       </c>
       <c r="J61" s="4">
         <v>-8795000</v>
       </c>
       <c r="K61" s="4">
         <v>-9711000</v>
       </c>
       <c r="L61" s="4">
-        <v>-5083000</v>
+        <v>-4201000</v>
       </c>
       <c r="M61" s="4">
-        <v>-8741000</v>
+        <v>-9623000</v>
       </c>
       <c r="N61" s="4">
         <v>-17923000</v>
       </c>
       <c r="O61" s="4">
         <v>-20680000</v>
       </c>
       <c r="P61" s="4">
         <v>-16848000</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="4">
         <v>-429000</v>
       </c>
       <c r="C62" s="4">
         <v>-432000</v>
       </c>
       <c r="D62" s="4">
         <v>-358000</v>
       </c>
       <c r="E62" s="4">
@@ -3926,151 +3926,151 @@
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D65" s="4">
         <v>219000</v>
       </c>
       <c r="E65" s="4">
         <v>-116000</v>
       </c>
       <c r="F65" s="4">
         <v>-30000</v>
       </c>
       <c r="G65" s="4">
         <v>346000</v>
       </c>
       <c r="H65" s="4">
-        <v>-41000</v>
+        <v>8413000</v>
       </c>
       <c r="I65" s="4">
         <v>-1117000</v>
       </c>
       <c r="J65" s="4">
         <v>-3156000</v>
       </c>
       <c r="K65" s="4">
         <v>66000</v>
       </c>
       <c r="L65" s="4">
         <v>1481000</v>
       </c>
       <c r="M65" s="4">
         <v>-1259000</v>
       </c>
       <c r="N65" s="4">
         <v>763000</v>
       </c>
       <c r="O65" s="4">
         <v>1823000</v>
       </c>
       <c r="P65" s="4">
         <v>2898000</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="4">
         <v>-2554000</v>
       </c>
       <c r="C66" s="4">
         <v>-2474000</v>
       </c>
       <c r="D66" s="4">
         <v>846000</v>
       </c>
       <c r="E66" s="4">
-        <v>1559000</v>
+        <v>1545000</v>
       </c>
       <c r="F66" s="4">
         <v>-2536000</v>
       </c>
       <c r="G66" s="4">
         <v>-6844000</v>
       </c>
       <c r="H66" s="4">
         <v>-17471000</v>
       </c>
       <c r="I66" s="4">
         <v>-11882000</v>
       </c>
       <c r="J66" s="4">
         <v>10701000</v>
       </c>
       <c r="K66" s="4">
         <v>2845000</v>
       </c>
       <c r="L66" s="4">
         <v>-1395000</v>
       </c>
       <c r="M66" s="4">
         <v>18789000</v>
       </c>
       <c r="N66" s="4">
-        <v>-9603000</v>
+        <v>5122000</v>
       </c>
       <c r="O66" s="4">
         <v>16267000</v>
       </c>
       <c r="P66" s="4">
         <v>-5046000</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D67" s="4">
         <v>695000</v>
       </c>
       <c r="E67" s="4">
         <v>1594000</v>
       </c>
       <c r="F67" s="4">
         <v>-2269000</v>
       </c>
       <c r="G67" s="4">
         <v>-2048000</v>
       </c>
       <c r="H67" s="4">
-        <v>10274000</v>
+        <v>314000</v>
       </c>
       <c r="I67" s="4">
         <v>-8398000</v>
       </c>
       <c r="J67" s="4">
         <v>-813000</v>
       </c>
       <c r="K67" s="4">
         <v>-4039000</v>
       </c>
       <c r="L67" s="4">
         <v>-10729000</v>
       </c>
       <c r="M67" s="4">
         <v>-3123000</v>
       </c>
       <c r="N67" s="4">
         <v>3202000</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P67" s="4">
         <v>-18431000</v>
       </c>
@@ -4266,51 +4266,51 @@
       </c>
       <c r="D7" s="3">
         <v>947000</v>
       </c>
       <c r="E7" s="3">
         <v>747000</v>
       </c>
       <c r="F7" s="3">
         <v>-1124000</v>
       </c>
       <c r="G7" s="3">
         <v>-8150000</v>
       </c>
       <c r="H7" s="3">
         <v>-21451000</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="3">
         <v>2541000</v>
       </c>
       <c r="C8" s="3">
-        <v>6789000</v>
+        <v>5920000</v>
       </c>
       <c r="D8" s="3">
         <v>5910000</v>
       </c>
       <c r="E8" s="3">
         <v>7163000</v>
       </c>
       <c r="F8" s="3">
         <v>10420000</v>
       </c>
       <c r="G8" s="3">
         <v>77000</v>
       </c>
       <c r="H8" s="3">
         <v>1580000</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3">
         <v>1781000</v>
       </c>
       <c r="C9" s="3">
@@ -4318,51 +4318,51 @@
       </c>
       <c r="D9" s="3">
         <v>5466000</v>
       </c>
       <c r="E9" s="3">
         <v>7095000</v>
       </c>
       <c r="F9" s="3">
         <v>10360000</v>
       </c>
       <c r="G9" s="3">
         <v>15634000</v>
       </c>
       <c r="H9" s="3">
         <v>1449000</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="3">
         <v>2541000</v>
       </c>
       <c r="C10" s="3">
-        <v>6789000</v>
+        <v>5920000</v>
       </c>
       <c r="D10" s="3">
         <v>5910000</v>
       </c>
       <c r="E10" s="3">
         <v>7163000</v>
       </c>
       <c r="F10" s="3">
         <v>10420000</v>
       </c>
       <c r="G10" s="3">
         <v>77000</v>
       </c>
       <c r="H10" s="3">
         <v>1580000</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="4">
@@ -5408,77 +5408,77 @@
       </c>
       <c r="H51" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="4">
         <v>760000</v>
       </c>
       <c r="C53" s="4">
-        <v>1629000</v>
+        <v>760000</v>
       </c>
       <c r="D53" s="4">
         <v>444000</v>
       </c>
       <c r="E53" s="4">
         <v>68000</v>
       </c>
       <c r="F53" s="4">
         <v>60000</v>
       </c>
       <c r="G53" s="4">
         <v>77000</v>
       </c>
       <c r="H53" s="4">
         <v>131000</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="4">
         <v>117000</v>
       </c>
       <c r="C54" s="4">
-        <v>42000</v>
+        <v>-2473000</v>
       </c>
       <c r="D54" s="4">
         <v>0</v>
       </c>
       <c r="E54" s="4">
         <v>0</v>
       </c>
       <c r="F54" s="4">
         <v>-2000</v>
       </c>
       <c r="G54" s="4">
         <v>0</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="3">
         <v>-2907000</v>
       </c>
       <c r="C55" s="3">