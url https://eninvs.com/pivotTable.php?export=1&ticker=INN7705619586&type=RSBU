--- v0 (2026-02-13)
+++ v1 (2026-08-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>АО "Эталон-Финанс" [7705619586]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN7705619586</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>RSBU</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
@@ -123,62 +123,71 @@
   <si>
     <t>2023 q4</t>
   </si>
   <si>
     <t>2024 q1</t>
   </si>
   <si>
     <t>2024 q2</t>
   </si>
   <si>
     <t>2024 q3</t>
   </si>
   <si>
     <t>2024 q4</t>
   </si>
   <si>
     <t>2025 q1</t>
   </si>
   <si>
     <t>2025 q2</t>
   </si>
   <si>
     <t>2025 q3</t>
   </si>
   <si>
+    <t>2025 q4</t>
+  </si>
+  <si>
+    <t>2026 q1</t>
+  </si>
+  <si>
+    <t>2026 q2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
+    <t>n/a</t>
+  </si>
+  <si>
     <t>GrossProfit</t>
   </si>
   <si>
-    <t>n/a</t>
-[...1 lines deleted...]
-  <si>
     <t>OperatingIncome</t>
   </si>
   <si>
     <t>BeforeTaxIncome</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>costOfSales</t>
   </si>
   <si>
     <t>commercialGeneralAdminCosts</t>
   </si>
   <si>
     <t>FinancialIncome</t>
   </si>
   <si>
     <t>PercentProfit</t>
   </si>
   <si>
     <t>PercentLoss</t>
   </si>
   <si>
     <t>BALANCE STATEMENT</t>
@@ -301,50 +310,56 @@
     <t>2022 q1-4</t>
   </si>
   <si>
     <t>2023 q1-2</t>
   </si>
   <si>
     <t>2023 q1-3</t>
   </si>
   <si>
     <t>2023 q1-4</t>
   </si>
   <si>
     <t>2024 q1-2</t>
   </si>
   <si>
     <t>2024 q1-3</t>
   </si>
   <si>
     <t>2024 q1-4</t>
   </si>
   <si>
     <t>2025 q1-2</t>
   </si>
   <si>
     <t>2025 q1-3</t>
+  </si>
+  <si>
+    <t>2025 q1-4</t>
+  </si>
+  <si>
+    <t>2026 q1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -787,89 +802,92 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA40"/>
+  <dimension ref="A1:AD40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="AB1" sqref="AB1"/>
+      <selection pane="bottomRight" activeCell="AE1" sqref="AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:30">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -907,85 +925,97 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="2" spans="1:27">
+      <c r="AB1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
-    </row>
-    <row r="3" spans="1:27">
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="3">
         <v>368210</v>
       </c>
       <c r="C3" s="3">
         <v>334012</v>
       </c>
       <c r="D3" s="3">
         <v>294025</v>
       </c>
       <c r="E3" s="3">
         <v>258453</v>
       </c>
       <c r="F3" s="3">
         <v>177553</v>
       </c>
       <c r="G3" s="3">
         <v>89041</v>
       </c>
       <c r="H3" s="3">
         <v>72767</v>
       </c>
       <c r="I3" s="3">
         <v>67577</v>
       </c>
@@ -1021,54 +1051,63 @@
       </c>
       <c r="T3" s="3">
         <v>0</v>
       </c>
       <c r="U3" s="3">
         <v>1833</v>
       </c>
       <c r="V3" s="3">
         <v>4745</v>
       </c>
       <c r="W3" s="3">
         <v>0</v>
       </c>
       <c r="X3" s="3">
         <v>3750</v>
       </c>
       <c r="Y3" s="3">
         <v>0</v>
       </c>
       <c r="Z3" s="3">
         <v>15648</v>
       </c>
       <c r="AA3" s="3">
         <v>13580</v>
       </c>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>0</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B4" s="3">
         <v>220265</v>
       </c>
       <c r="C4" s="3">
         <v>216416</v>
       </c>
       <c r="D4" s="3">
         <v>235574</v>
       </c>
       <c r="E4" s="3">
         <v>254676</v>
       </c>
       <c r="F4" s="3">
         <v>175571</v>
       </c>
       <c r="G4" s="3">
         <v>-300973</v>
       </c>
       <c r="H4" s="3">
         <v>-41588</v>
       </c>
       <c r="I4" s="3">
         <v>30666</v>
       </c>
@@ -1096,62 +1135,71 @@
       <c r="Q4" s="3">
         <v>42</v>
       </c>
       <c r="R4" s="3">
         <v>13</v>
       </c>
       <c r="S4" s="3">
         <v>-819</v>
       </c>
       <c r="T4" s="3">
         <v>0</v>
       </c>
       <c r="U4" s="3">
         <v>137</v>
       </c>
       <c r="V4" s="3">
         <v>3389</v>
       </c>
       <c r="W4" s="3">
         <v>281</v>
       </c>
       <c r="X4" s="3">
         <v>-303</v>
       </c>
       <c r="Y4" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Z4" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="AA4" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD4" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B5" s="3">
         <v>-271392</v>
       </c>
       <c r="C5" s="3">
         <v>-166813</v>
       </c>
       <c r="D5" s="3">
         <v>-54304</v>
       </c>
       <c r="E5" s="3">
         <v>20819</v>
       </c>
       <c r="F5" s="3">
         <v>-15771</v>
       </c>
       <c r="G5" s="3">
         <v>-8123</v>
       </c>
       <c r="H5" s="3">
         <v>-19416</v>
       </c>
       <c r="I5" s="3">
         <v>-1679</v>
       </c>
@@ -1187,54 +1235,63 @@
       </c>
       <c r="T5" s="3">
         <v>-6951</v>
       </c>
       <c r="U5" s="3">
         <v>-5153</v>
       </c>
       <c r="V5" s="3">
         <v>-6528</v>
       </c>
       <c r="W5" s="3">
         <v>-7047</v>
       </c>
       <c r="X5" s="3">
         <v>-17501</v>
       </c>
       <c r="Y5" s="3">
         <v>-6251</v>
       </c>
       <c r="Z5" s="3">
         <v>-12222</v>
       </c>
       <c r="AA5" s="3">
         <v>-6838</v>
       </c>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>-2221</v>
+      </c>
+      <c r="AD5" s="3">
+        <v>-7954</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B6" s="3">
         <v>69865</v>
       </c>
       <c r="C6" s="3">
         <v>103073</v>
       </c>
       <c r="D6" s="3">
         <v>160985</v>
       </c>
       <c r="E6" s="3">
         <v>796171</v>
       </c>
       <c r="F6" s="3">
         <v>28100</v>
       </c>
       <c r="G6" s="3">
         <v>18263</v>
       </c>
       <c r="H6" s="3">
         <v>194455</v>
       </c>
       <c r="I6" s="3">
         <v>-36161</v>
       </c>
@@ -1244,80 +1301,89 @@
       <c r="K6" s="3">
         <v>252041</v>
       </c>
       <c r="L6" s="3">
         <v>-629682</v>
       </c>
       <c r="M6" s="3">
         <v>-3096058</v>
       </c>
       <c r="N6" s="3">
         <v>-8720</v>
       </c>
       <c r="O6" s="3">
         <v>4599259</v>
       </c>
       <c r="P6" s="3">
         <v>4313977</v>
       </c>
       <c r="Q6" s="3">
         <v>83014</v>
       </c>
       <c r="R6" s="3">
         <v>2879773</v>
       </c>
       <c r="S6" s="3">
-        <v>947476</v>
+        <v>947477</v>
       </c>
       <c r="T6" s="3">
-        <v>314222</v>
+        <v>314223</v>
       </c>
       <c r="U6" s="3">
         <v>-1777367</v>
       </c>
       <c r="V6" s="3">
         <v>3159398</v>
       </c>
       <c r="W6" s="3">
         <v>2740781</v>
       </c>
       <c r="X6" s="3">
-        <v>2132253</v>
+        <v>2132254</v>
       </c>
       <c r="Y6" s="3">
         <v>-953481</v>
       </c>
       <c r="Z6" s="3">
         <v>71993</v>
       </c>
       <c r="AA6" s="3">
         <v>3595465</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC6" s="3">
+        <v>-70355</v>
+      </c>
+      <c r="AD6" s="3">
+        <v>627540</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B7" s="3">
         <v>77923</v>
       </c>
       <c r="C7" s="3">
         <v>92484</v>
       </c>
       <c r="D7" s="3">
         <v>117188</v>
       </c>
       <c r="E7" s="3">
         <v>795885</v>
       </c>
       <c r="F7" s="3">
         <v>31262</v>
       </c>
       <c r="G7" s="3">
         <v>-42523</v>
       </c>
       <c r="H7" s="3">
         <v>204428</v>
       </c>
       <c r="I7" s="3">
         <v>-28681</v>
       </c>
@@ -1327,80 +1393,89 @@
       <c r="K7" s="3">
         <v>251848</v>
       </c>
       <c r="L7" s="3">
         <v>-502813</v>
       </c>
       <c r="M7" s="3">
         <v>-3178265</v>
       </c>
       <c r="N7" s="3">
         <v>-4648</v>
       </c>
       <c r="O7" s="3">
         <v>4498934</v>
       </c>
       <c r="P7" s="3">
         <v>4285202</v>
       </c>
       <c r="Q7" s="3">
         <v>66411</v>
       </c>
       <c r="R7" s="3">
         <v>2873819</v>
       </c>
       <c r="S7" s="3">
-        <v>917981</v>
+        <v>917982</v>
       </c>
       <c r="T7" s="3">
-        <v>245312</v>
+        <v>245313</v>
       </c>
       <c r="U7" s="3">
         <v>-1873158</v>
       </c>
       <c r="V7" s="3">
         <v>3103020</v>
       </c>
       <c r="W7" s="3">
-        <v>2738642</v>
+        <v>2737618</v>
       </c>
       <c r="X7" s="3">
-        <v>2183247</v>
+        <v>2184272</v>
       </c>
       <c r="Y7" s="3">
         <v>-850645</v>
       </c>
       <c r="Z7" s="3">
         <v>109170</v>
       </c>
       <c r="AA7" s="3">
         <v>3444315</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>-52766</v>
+      </c>
+      <c r="AD7" s="3">
+        <v>735296</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B8" s="4">
         <v>-147945</v>
       </c>
       <c r="C8" s="4">
         <v>-117595</v>
       </c>
       <c r="D8" s="4">
         <v>-102809</v>
       </c>
       <c r="E8" s="4">
         <v>-3777</v>
       </c>
       <c r="F8" s="4">
         <v>-1982</v>
       </c>
       <c r="G8" s="4">
         <v>-390014</v>
       </c>
       <c r="H8" s="4">
         <v>-114355</v>
       </c>
       <c r="I8" s="4">
         <v>-36911</v>
       </c>
@@ -1428,62 +1503,71 @@
       <c r="Q8" s="4">
         <v>-2000</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>-2297</v>
       </c>
       <c r="T8" s="4">
         <v>0</v>
       </c>
       <c r="U8" s="4">
         <v>-1696</v>
       </c>
       <c r="V8" s="4">
         <v>-1356</v>
       </c>
       <c r="W8" s="4">
         <v>281</v>
       </c>
       <c r="X8" s="4">
         <v>-4053</v>
       </c>
       <c r="Y8" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Z8" s="4">
         <v>-7824</v>
       </c>
       <c r="AA8" s="4">
         <v>-10701</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD8" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B9" s="4">
         <v>-491657</v>
       </c>
       <c r="C9" s="4">
         <v>-31132</v>
       </c>
       <c r="D9" s="4">
         <v>-46760</v>
       </c>
       <c r="E9" s="4">
         <v>-233857</v>
       </c>
       <c r="F9" s="4">
         <v>-191342</v>
       </c>
       <c r="G9" s="4">
         <v>292850</v>
       </c>
       <c r="H9" s="4">
         <v>22172</v>
       </c>
       <c r="I9" s="4">
         <v>-32345</v>
       </c>
@@ -1519,54 +1603,63 @@
       </c>
       <c r="T9" s="4">
         <v>-6951</v>
       </c>
       <c r="U9" s="4">
         <v>-5290</v>
       </c>
       <c r="V9" s="4">
         <v>-9917</v>
       </c>
       <c r="W9" s="4">
         <v>-7328</v>
       </c>
       <c r="X9" s="4">
         <v>-17198</v>
       </c>
       <c r="Y9" s="4">
         <v>-6251</v>
       </c>
       <c r="Z9" s="4">
         <v>-12222</v>
       </c>
       <c r="AA9" s="4">
         <v>-6839</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC9" s="4">
+        <v>-2221</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>-7954</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B10" s="4">
         <v>32117</v>
       </c>
       <c r="C10" s="4">
         <v>17147</v>
       </c>
       <c r="D10" s="4">
         <v>-9254</v>
       </c>
       <c r="E10" s="4">
         <v>-11315</v>
       </c>
       <c r="F10" s="4">
         <v>821</v>
       </c>
       <c r="G10" s="4">
         <v>-11433</v>
       </c>
       <c r="H10" s="4">
         <v>-30418</v>
       </c>
       <c r="I10" s="4">
         <v>-22820</v>
       </c>
@@ -1588,68 +1681,77 @@
       <c r="O10" s="4">
         <v>15553</v>
       </c>
       <c r="P10" s="4">
         <v>102141</v>
       </c>
       <c r="Q10" s="4">
         <v>123310</v>
       </c>
       <c r="R10" s="4">
         <v>130770</v>
       </c>
       <c r="S10" s="4">
         <v>187380</v>
       </c>
       <c r="T10" s="4">
         <v>221481</v>
       </c>
       <c r="U10" s="4">
         <v>253585</v>
       </c>
       <c r="V10" s="4">
         <v>219236</v>
       </c>
       <c r="W10" s="4">
-        <v>46867</v>
+        <v>111573</v>
       </c>
       <c r="X10" s="4">
-        <v>-237524</v>
+        <v>-302230</v>
       </c>
       <c r="Y10" s="4">
         <v>-403256</v>
       </c>
       <c r="Z10" s="4">
         <v>-52544</v>
       </c>
       <c r="AA10" s="4">
         <v>601258</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC10" s="4">
+        <v>-66183</v>
+      </c>
+      <c r="AD10" s="4">
+        <v>-304651</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" s="4">
         <v>233245</v>
       </c>
       <c r="C11" s="4">
         <v>228003</v>
       </c>
       <c r="D11" s="4">
         <v>231092</v>
       </c>
       <c r="E11" s="4">
         <v>237355</v>
       </c>
       <c r="F11" s="4">
         <v>234143</v>
       </c>
       <c r="G11" s="4">
         <v>236231</v>
       </c>
       <c r="H11" s="4">
         <v>215062</v>
       </c>
       <c r="I11" s="4">
         <v>229871</v>
       </c>
@@ -1671,68 +1773,77 @@
       <c r="O11" s="4">
         <v>587453</v>
       </c>
       <c r="P11" s="4">
         <v>694566</v>
       </c>
       <c r="Q11" s="4">
         <v>826309</v>
       </c>
       <c r="R11" s="4">
         <v>974579</v>
       </c>
       <c r="S11" s="4">
         <v>1051236</v>
       </c>
       <c r="T11" s="4">
         <v>1096610</v>
       </c>
       <c r="U11" s="4">
         <v>1232013</v>
       </c>
       <c r="V11" s="4">
         <v>1228254</v>
       </c>
       <c r="W11" s="4">
-        <v>1162132</v>
+        <v>1165002</v>
       </c>
       <c r="X11" s="4">
-        <v>1388287</v>
+        <v>1379398</v>
       </c>
       <c r="Y11" s="4">
         <v>1287678</v>
       </c>
       <c r="Z11" s="4">
         <v>2212768</v>
       </c>
       <c r="AA11" s="4">
         <v>2938862</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC11" s="4">
+        <v>2846091</v>
+      </c>
+      <c r="AD11" s="4">
+        <v>2873621</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B12" s="4">
         <v>-201128</v>
       </c>
       <c r="C12" s="4">
         <v>-210856</v>
       </c>
       <c r="D12" s="4">
         <v>-240346</v>
       </c>
       <c r="E12" s="4">
         <v>-248670</v>
       </c>
       <c r="F12" s="4">
         <v>-233322</v>
       </c>
       <c r="G12" s="4">
         <v>-247664</v>
       </c>
       <c r="H12" s="4">
         <v>-245480</v>
       </c>
       <c r="I12" s="4">
         <v>-252691</v>
       </c>
@@ -1754,111 +1865,123 @@
       <c r="O12" s="4">
         <v>-571900</v>
       </c>
       <c r="P12" s="4">
         <v>-592425</v>
       </c>
       <c r="Q12" s="4">
         <v>-702999</v>
       </c>
       <c r="R12" s="4">
         <v>-843809</v>
       </c>
       <c r="S12" s="4">
         <v>-863856</v>
       </c>
       <c r="T12" s="4">
         <v>-875129</v>
       </c>
       <c r="U12" s="4">
         <v>-978428</v>
       </c>
       <c r="V12" s="4">
         <v>-1009018</v>
       </c>
       <c r="W12" s="4">
-        <v>-1115265</v>
+        <v>-1053429</v>
       </c>
       <c r="X12" s="4">
-        <v>-1625811</v>
+        <v>-1681628</v>
       </c>
       <c r="Y12" s="4">
         <v>-1690934</v>
       </c>
       <c r="Z12" s="4">
         <v>-2265312</v>
       </c>
       <c r="AA12" s="4">
         <v>-2337604</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC12" s="4">
+        <v>-2912274</v>
+      </c>
+      <c r="AD12" s="4">
+        <v>-3178272</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="2"/>
+      <c r="AC13" s="2"/>
+      <c r="AD13" s="2"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
         <v>18920330</v>
       </c>
       <c r="G14" s="3">
         <v>18360442</v>
       </c>
       <c r="H14" s="3">
         <v>16964862</v>
       </c>
       <c r="I14" s="3">
         <v>16936181</v>
       </c>
       <c r="J14" s="3">
         <v>16878491</v>
       </c>
       <c r="K14" s="3">
         <v>17130309</v>
       </c>
       <c r="L14" s="3">
         <v>16627525</v>
       </c>
       <c r="M14" s="3">
         <v>13449260</v>
       </c>
@@ -1882,66 +2005,75 @@
       </c>
       <c r="T14" s="3">
         <v>26332273</v>
       </c>
       <c r="U14" s="3">
         <v>24459100</v>
       </c>
       <c r="V14" s="3">
         <v>27562121</v>
       </c>
       <c r="W14" s="3">
         <v>30299739</v>
       </c>
       <c r="X14" s="3">
         <v>32484009</v>
       </c>
       <c r="Y14" s="3">
         <v>31633364</v>
       </c>
       <c r="Z14" s="3">
         <v>31742534</v>
       </c>
       <c r="AA14" s="3">
         <v>35186848</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC14" s="3">
+        <v>47142146</v>
+      </c>
+      <c r="AD14" s="3">
+        <v>47877442</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
         <v>28462830</v>
       </c>
       <c r="G15" s="3">
         <v>27848078</v>
       </c>
       <c r="H15" s="3">
         <v>28178008</v>
       </c>
       <c r="I15" s="3">
         <v>32573630</v>
       </c>
       <c r="J15" s="3">
         <v>30580009</v>
       </c>
       <c r="K15" s="3">
         <v>46650580</v>
       </c>
       <c r="L15" s="3">
         <v>44902936</v>
       </c>
       <c r="M15" s="3">
         <v>40095418</v>
       </c>
@@ -1965,66 +2097,75 @@
       </c>
       <c r="T15" s="3">
         <v>69323430</v>
       </c>
       <c r="U15" s="3">
         <v>68840741</v>
       </c>
       <c r="V15" s="3">
         <v>72726497</v>
       </c>
       <c r="W15" s="3">
         <v>78180864</v>
       </c>
       <c r="X15" s="3">
         <v>85393556</v>
       </c>
       <c r="Y15" s="3">
         <v>89568072</v>
       </c>
       <c r="Z15" s="3">
         <v>100880230</v>
       </c>
       <c r="AA15" s="3">
         <v>105141551</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC15" s="3">
+        <v>132239924</v>
+      </c>
+      <c r="AD15" s="3">
+        <v>140618029</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F16" s="4">
         <v>64871</v>
       </c>
       <c r="G16" s="4">
         <v>62207</v>
       </c>
       <c r="H16" s="4">
         <v>123521</v>
       </c>
       <c r="I16" s="4">
         <v>120678</v>
       </c>
       <c r="J16" s="4">
         <v>118956</v>
       </c>
       <c r="K16" s="4">
         <v>110047</v>
       </c>
       <c r="L16" s="4">
         <v>234673</v>
       </c>
       <c r="M16" s="4">
         <v>150705</v>
       </c>
@@ -2048,158 +2189,176 @@
       </c>
       <c r="T16" s="4">
         <v>71769</v>
       </c>
       <c r="U16" s="4">
         <v>25094</v>
       </c>
       <c r="V16" s="4">
         <v>25344</v>
       </c>
       <c r="W16" s="4">
         <v>25013</v>
       </c>
       <c r="X16" s="4">
         <v>6367</v>
       </c>
       <c r="Y16" s="4">
         <v>109204</v>
       </c>
       <c r="Z16" s="4">
         <v>146471</v>
       </c>
       <c r="AA16" s="4">
         <v>3723</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC16" s="4">
+        <v>196397</v>
+      </c>
+      <c r="AD16" s="4">
+        <v>304153</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F17" s="4">
         <v>1253</v>
       </c>
       <c r="G17" s="4">
         <v>1087</v>
       </c>
       <c r="H17" s="4">
         <v>39063</v>
       </c>
       <c r="I17" s="4">
         <v>122</v>
       </c>
       <c r="J17" s="4">
         <v>101</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L17" s="4">
         <v>1762</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O17" s="4">
         <v>133</v>
       </c>
       <c r="P17" s="4">
         <v>135</v>
       </c>
       <c r="Q17" s="4">
         <v>137</v>
       </c>
       <c r="R17" s="4">
         <v>137</v>
       </c>
       <c r="S17" s="4">
         <v>137</v>
       </c>
       <c r="T17" s="4">
         <v>164</v>
       </c>
       <c r="U17" s="4">
         <v>166</v>
       </c>
       <c r="V17" s="4">
         <v>1135</v>
       </c>
       <c r="W17" s="4">
         <v>187</v>
       </c>
       <c r="X17" s="4">
         <v>257</v>
       </c>
       <c r="Y17" s="4">
         <v>257</v>
       </c>
       <c r="Z17" s="4">
         <v>348</v>
       </c>
       <c r="AA17" s="4">
         <v>354</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC17" s="4">
+        <v>342</v>
+      </c>
+      <c r="AD17" s="4">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18" s="3">
         <v>3104203</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
         <v>3082748</v>
       </c>
       <c r="G18" s="3">
         <v>4150218</v>
       </c>
       <c r="H18" s="3">
-        <v>7306587</v>
+        <v>7756299</v>
       </c>
       <c r="I18" s="3">
         <v>8791998</v>
       </c>
       <c r="J18" s="3">
         <v>11032685</v>
       </c>
       <c r="K18" s="3">
         <v>16839591</v>
       </c>
       <c r="L18" s="3">
         <v>17566987</v>
       </c>
       <c r="M18" s="3">
         <v>20898212</v>
       </c>
       <c r="N18" s="3">
         <v>25399774</v>
       </c>
       <c r="O18" s="3">
         <v>28057089</v>
       </c>
       <c r="P18" s="3">
         <v>26972019</v>
       </c>
@@ -2214,66 +2373,75 @@
       </c>
       <c r="T18" s="3">
         <v>41262671</v>
       </c>
       <c r="U18" s="3">
         <v>43046365</v>
       </c>
       <c r="V18" s="3">
         <v>43400134</v>
       </c>
       <c r="W18" s="3">
         <v>45627801</v>
       </c>
       <c r="X18" s="3">
         <v>41276035</v>
       </c>
       <c r="Y18" s="3">
         <v>43593859</v>
       </c>
       <c r="Z18" s="3">
         <v>53643832</v>
       </c>
       <c r="AA18" s="3">
         <v>63090776</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="3">
+        <v>80812356</v>
+      </c>
+      <c r="AC18" s="3">
+        <v>79757529</v>
+      </c>
+      <c r="AD18" s="3">
+        <v>86958775</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F19" s="4">
         <v>3119356</v>
       </c>
       <c r="G19" s="4">
         <v>4392372</v>
       </c>
       <c r="H19" s="4">
         <v>7423377</v>
       </c>
       <c r="I19" s="4">
         <v>9024543</v>
       </c>
       <c r="J19" s="4">
         <v>11050277</v>
       </c>
       <c r="K19" s="4">
         <v>26804939</v>
       </c>
       <c r="L19" s="4">
         <v>25876053</v>
       </c>
       <c r="M19" s="4">
         <v>24034728</v>
       </c>
@@ -2297,66 +2465,75 @@
       </c>
       <c r="T19" s="4">
         <v>42357290</v>
       </c>
       <c r="U19" s="4">
         <v>43850484</v>
       </c>
       <c r="V19" s="4">
         <v>44380601</v>
       </c>
       <c r="W19" s="4">
         <v>45715335</v>
       </c>
       <c r="X19" s="4">
         <v>41290798</v>
       </c>
       <c r="Y19" s="4">
         <v>44323264</v>
       </c>
       <c r="Z19" s="4">
         <v>55496167</v>
       </c>
       <c r="AA19" s="4">
         <v>63179510</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC19" s="4">
+        <v>80040628</v>
+      </c>
+      <c r="AD19" s="4">
+        <v>87689403</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
         <v>36608</v>
       </c>
       <c r="G20" s="3">
         <v>242154</v>
       </c>
       <c r="H20" s="3">
         <v>116790</v>
       </c>
       <c r="I20" s="3">
         <v>232545</v>
       </c>
       <c r="J20" s="3">
         <v>17592</v>
       </c>
       <c r="K20" s="3">
         <v>9965348</v>
       </c>
       <c r="L20" s="3">
         <v>8309066</v>
       </c>
       <c r="M20" s="3">
         <v>3136516</v>
       </c>
@@ -2380,66 +2557,75 @@
       </c>
       <c r="T20" s="3">
         <v>1094619</v>
       </c>
       <c r="U20" s="3">
         <v>804119</v>
       </c>
       <c r="V20" s="3">
         <v>980467</v>
       </c>
       <c r="W20" s="3">
         <v>87534</v>
       </c>
       <c r="X20" s="3">
         <v>14763</v>
       </c>
       <c r="Y20" s="3">
         <v>729405</v>
       </c>
       <c r="Z20" s="3">
         <v>1852335</v>
       </c>
       <c r="AA20" s="3">
         <v>88734</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC20" s="3">
+        <v>283099</v>
+      </c>
+      <c r="AD20" s="3">
+        <v>730628</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F21" s="4">
         <v>5965909</v>
       </c>
       <c r="G21" s="4">
         <v>4566742</v>
       </c>
       <c r="H21" s="4">
         <v>3582834</v>
       </c>
       <c r="I21" s="4">
         <v>6449508</v>
       </c>
       <c r="J21" s="4">
         <v>2506842</v>
       </c>
       <c r="K21" s="4">
         <v>2560034</v>
       </c>
       <c r="L21" s="4">
         <v>2272149</v>
       </c>
       <c r="M21" s="4">
         <v>2484587</v>
       </c>
@@ -2463,66 +2649,75 @@
       </c>
       <c r="T21" s="4">
         <v>477753</v>
       </c>
       <c r="U21" s="4">
         <v>338727</v>
       </c>
       <c r="V21" s="4">
         <v>586808</v>
       </c>
       <c r="W21" s="4">
         <v>2021243</v>
       </c>
       <c r="X21" s="4">
         <v>11491912</v>
       </c>
       <c r="Y21" s="4">
         <v>13591657</v>
       </c>
       <c r="Z21" s="4">
         <v>13598817</v>
       </c>
       <c r="AA21" s="4">
         <v>6760977</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC21" s="4">
+        <v>4981670</v>
+      </c>
+      <c r="AD21" s="4">
+        <v>5028213</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F22" s="4">
         <v>9085265</v>
       </c>
       <c r="G22" s="4">
         <v>8959114</v>
       </c>
       <c r="H22" s="4">
         <v>11006211</v>
       </c>
       <c r="I22" s="4">
         <v>15474051</v>
       </c>
       <c r="J22" s="4">
         <v>13557119</v>
       </c>
       <c r="K22" s="4">
         <v>29364973</v>
       </c>
       <c r="L22" s="4">
         <v>28148202</v>
       </c>
       <c r="M22" s="4">
         <v>26519315</v>
       </c>
@@ -2546,66 +2741,75 @@
       </c>
       <c r="T22" s="4">
         <v>42835043</v>
       </c>
       <c r="U22" s="4">
         <v>44189211</v>
       </c>
       <c r="V22" s="4">
         <v>44967409</v>
       </c>
       <c r="W22" s="4">
         <v>47736578</v>
       </c>
       <c r="X22" s="4">
         <v>52782710</v>
       </c>
       <c r="Y22" s="4">
         <v>57914921</v>
       </c>
       <c r="Z22" s="4">
         <v>69094984</v>
       </c>
       <c r="AA22" s="4">
         <v>69940487</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC22" s="4">
+        <v>85022298</v>
+      </c>
+      <c r="AD22" s="4">
+        <v>92717616</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F23" s="4">
         <v>4391923</v>
       </c>
       <c r="G23" s="4">
         <v>4137004</v>
       </c>
       <c r="H23" s="4">
         <v>4061514</v>
       </c>
       <c r="I23" s="4">
         <v>4293943</v>
       </c>
       <c r="J23" s="4">
         <v>4554502</v>
       </c>
       <c r="K23" s="4">
         <v>4981001</v>
       </c>
       <c r="L23" s="4">
         <v>4870687</v>
       </c>
       <c r="M23" s="4">
         <v>4892752</v>
       </c>
@@ -2629,66 +2833,75 @@
       </c>
       <c r="T23" s="4">
         <v>7831339</v>
       </c>
       <c r="U23" s="4">
         <v>9169667</v>
       </c>
       <c r="V23" s="4">
         <v>10210637</v>
       </c>
       <c r="W23" s="4">
         <v>11321044</v>
       </c>
       <c r="X23" s="4">
         <v>12590812</v>
       </c>
       <c r="Y23" s="4">
         <v>13855915</v>
       </c>
       <c r="Z23" s="4">
         <v>16042755</v>
       </c>
       <c r="AA23" s="4">
         <v>1927935</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC23" s="4">
+        <v>3008116</v>
+      </c>
+      <c r="AD23" s="4">
+        <v>1116163</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F24" s="4">
         <v>67193</v>
       </c>
       <c r="G24" s="4">
         <v>59403</v>
       </c>
       <c r="H24" s="4">
         <v>48873</v>
       </c>
       <c r="I24" s="4">
         <v>47511</v>
       </c>
       <c r="J24" s="4">
         <v>50383</v>
       </c>
       <c r="K24" s="4">
         <v>50054</v>
       </c>
       <c r="L24" s="4">
         <v>27124</v>
       </c>
       <c r="M24" s="4">
         <v>24938</v>
       </c>
@@ -2712,149 +2925,167 @@
       </c>
       <c r="T24" s="4">
         <v>27943</v>
       </c>
       <c r="U24" s="4">
         <v>26248</v>
       </c>
       <c r="V24" s="4">
         <v>25372</v>
       </c>
       <c r="W24" s="4">
         <v>27090</v>
       </c>
       <c r="X24" s="4">
         <v>43986</v>
       </c>
       <c r="Y24" s="4">
         <v>65638</v>
       </c>
       <c r="Z24" s="4">
         <v>71714</v>
       </c>
       <c r="AA24" s="4">
         <v>68357</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC24" s="4">
+        <v>124554</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>137460</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F25" s="4">
         <v>25478</v>
       </c>
       <c r="G25" s="4">
         <v>24623</v>
       </c>
       <c r="H25" s="4">
         <v>23325</v>
       </c>
       <c r="I25" s="4">
         <v>25327</v>
       </c>
       <c r="J25" s="4">
         <v>24543</v>
       </c>
       <c r="K25" s="4">
         <v>950</v>
       </c>
       <c r="L25" s="4">
         <v>482</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O25" s="4">
         <v>0</v>
       </c>
       <c r="P25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="S25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="T25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="V25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="W25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="AA25" s="4">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD25" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F26" s="4">
         <v>17628898</v>
       </c>
       <c r="G26" s="4">
         <v>18556413</v>
       </c>
       <c r="H26" s="4">
         <v>20209767</v>
       </c>
       <c r="I26" s="4">
         <v>21396840</v>
       </c>
       <c r="J26" s="4">
         <v>23300300</v>
       </c>
       <c r="K26" s="4">
         <v>28978183</v>
       </c>
       <c r="L26" s="4">
         <v>29184536</v>
       </c>
       <c r="M26" s="4">
         <v>29400595</v>
       </c>
@@ -2878,149 +3109,167 @@
       </c>
       <c r="T26" s="4">
         <v>59815788</v>
       </c>
       <c r="U26" s="4">
         <v>58473620</v>
       </c>
       <c r="V26" s="4">
         <v>60893711</v>
       </c>
       <c r="W26" s="4">
         <v>64695638</v>
       </c>
       <c r="X26" s="4">
         <v>61241595</v>
       </c>
       <c r="Y26" s="4">
         <v>61207827</v>
       </c>
       <c r="Z26" s="4">
         <v>69158452</v>
       </c>
       <c r="AA26" s="4">
         <v>81859550</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC26" s="4">
+        <v>104771094</v>
+      </c>
+      <c r="AD26" s="4">
+        <v>108245636</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F27" s="4">
         <v>9786</v>
       </c>
       <c r="G27" s="4">
         <v>4737</v>
       </c>
       <c r="H27" s="4">
         <v>3146</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="S27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="T27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="V27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="W27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="X27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Y27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Z27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="AA27" s="4">
         <v>14423699</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC27" s="4">
+        <v>18854553</v>
+      </c>
+      <c r="AD27" s="4">
+        <v>25032427</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F28" s="4">
         <v>455273</v>
       </c>
       <c r="G28" s="4">
         <v>526764</v>
       </c>
       <c r="H28" s="4">
         <v>167376</v>
       </c>
       <c r="I28" s="4">
         <v>162751</v>
       </c>
       <c r="J28" s="4">
         <v>143810</v>
       </c>
       <c r="K28" s="4">
         <v>154859</v>
       </c>
       <c r="L28" s="4">
         <v>124738</v>
       </c>
       <c r="M28" s="4">
         <v>126207</v>
       </c>
@@ -3044,66 +3293,75 @@
       </c>
       <c r="T28" s="4">
         <v>155516</v>
       </c>
       <c r="U28" s="4">
         <v>192026</v>
       </c>
       <c r="V28" s="4">
         <v>195599</v>
       </c>
       <c r="W28" s="4">
         <v>144129</v>
       </c>
       <c r="X28" s="4">
         <v>117256</v>
       </c>
       <c r="Y28" s="4">
         <v>9989</v>
       </c>
       <c r="Z28" s="4">
         <v>32786</v>
       </c>
       <c r="AA28" s="4">
         <v>13862</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC28" s="4">
+        <v>74905</v>
+      </c>
+      <c r="AD28" s="4">
+        <v>22396</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F29" s="4">
         <v>2046466</v>
       </c>
       <c r="G29" s="4">
         <v>2073726</v>
       </c>
       <c r="H29" s="4">
         <v>2221532</v>
       </c>
       <c r="I29" s="4">
         <v>5939611</v>
       </c>
       <c r="J29" s="4">
         <v>2871013</v>
       </c>
       <c r="K29" s="4">
         <v>4126794</v>
       </c>
       <c r="L29" s="4">
         <v>4548899</v>
       </c>
       <c r="M29" s="4">
         <v>3559861</v>
       </c>
@@ -3127,66 +3385,75 @@
       </c>
       <c r="T29" s="4">
         <v>1374698</v>
       </c>
       <c r="U29" s="4">
         <v>1594510</v>
       </c>
       <c r="V29" s="4">
         <v>2828150</v>
       </c>
       <c r="W29" s="4">
         <v>4882639</v>
       </c>
       <c r="X29" s="4">
         <v>26042051</v>
       </c>
       <c r="Y29" s="4">
         <v>27812630</v>
       </c>
       <c r="Z29" s="4">
         <v>26788184</v>
       </c>
       <c r="AA29" s="4">
         <v>30660649</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC29" s="4">
+        <v>8969087</v>
+      </c>
+      <c r="AD29" s="4">
+        <v>8549381</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F30" s="4">
         <v>7038799</v>
       </c>
       <c r="G30" s="4">
         <v>6885388</v>
       </c>
       <c r="H30" s="4">
         <v>8784679</v>
       </c>
       <c r="I30" s="4">
         <v>9534440</v>
       </c>
       <c r="J30" s="4">
         <v>10686106</v>
       </c>
       <c r="K30" s="4">
         <v>25238179</v>
       </c>
       <c r="L30" s="4">
         <v>23599303</v>
       </c>
       <c r="M30" s="4">
         <v>22959454</v>
       </c>
@@ -3210,149 +3477,167 @@
       </c>
       <c r="T30" s="4">
         <v>41460345</v>
       </c>
       <c r="U30" s="4">
         <v>42594701</v>
       </c>
       <c r="V30" s="4">
         <v>42139259</v>
       </c>
       <c r="W30" s="4">
         <v>42853939</v>
       </c>
       <c r="X30" s="4">
         <v>26740659</v>
       </c>
       <c r="Y30" s="4">
         <v>30102291</v>
       </c>
       <c r="Z30" s="4">
         <v>42306800</v>
       </c>
       <c r="AA30" s="4">
         <v>39279838</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC30" s="4">
+        <v>76053211</v>
+      </c>
+      <c r="AD30" s="4">
+        <v>84168235</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H31" s="4">
         <v>0</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="S31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="T31" s="4">
         <v>0</v>
       </c>
       <c r="U31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="V31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="W31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="X31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Y31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Z31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="AA31" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC31" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F32" s="4">
         <v>1011</v>
       </c>
       <c r="G32" s="4">
         <v>1011</v>
       </c>
       <c r="H32" s="4">
         <v>1011</v>
       </c>
       <c r="I32" s="4">
         <v>1011</v>
       </c>
       <c r="J32" s="4">
         <v>1011</v>
       </c>
       <c r="K32" s="4">
         <v>1011</v>
       </c>
       <c r="L32" s="4">
         <v>1011</v>
       </c>
       <c r="M32" s="4">
         <v>1011</v>
       </c>
@@ -3376,66 +3661,75 @@
       </c>
       <c r="T32" s="4">
         <v>1011</v>
       </c>
       <c r="U32" s="4">
         <v>1011</v>
       </c>
       <c r="V32" s="4">
         <v>1011</v>
       </c>
       <c r="W32" s="4">
         <v>1011</v>
       </c>
       <c r="X32" s="4">
         <v>1011</v>
       </c>
       <c r="Y32" s="4">
         <v>1011</v>
       </c>
       <c r="Z32" s="4">
         <v>1011</v>
       </c>
       <c r="AA32" s="4">
         <v>1011</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC32" s="4">
+        <v>1011</v>
+      </c>
+      <c r="AD32" s="4">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F33" s="4">
         <v>10150920</v>
       </c>
       <c r="G33" s="4">
         <v>10150920</v>
       </c>
       <c r="H33" s="4">
         <v>10150920</v>
       </c>
       <c r="I33" s="4">
         <v>10150920</v>
       </c>
       <c r="J33" s="4">
         <v>10150920</v>
       </c>
       <c r="K33" s="4">
         <v>10150920</v>
       </c>
       <c r="L33" s="4">
         <v>10150920</v>
       </c>
       <c r="M33" s="4">
         <v>10150920</v>
       </c>
@@ -3459,66 +3753,75 @@
       </c>
       <c r="T33" s="4">
         <v>10150920</v>
       </c>
       <c r="U33" s="4">
         <v>10150920</v>
       </c>
       <c r="V33" s="4">
         <v>10150920</v>
       </c>
       <c r="W33" s="4">
         <v>10150920</v>
       </c>
       <c r="X33" s="4">
         <v>10150920</v>
       </c>
       <c r="Y33" s="4">
         <v>10150920</v>
       </c>
       <c r="Z33" s="4">
         <v>10150920</v>
       </c>
       <c r="AA33" s="4">
         <v>10150920</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC33" s="4">
+        <v>22116766</v>
+      </c>
+      <c r="AD33" s="4">
+        <v>22116766</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F34" s="4">
         <v>8768348</v>
       </c>
       <c r="G34" s="4">
         <v>8208461</v>
       </c>
       <c r="H34" s="4">
         <v>6812880</v>
       </c>
       <c r="I34" s="4">
         <v>6784199</v>
       </c>
       <c r="J34" s="4">
         <v>6726509</v>
       </c>
       <c r="K34" s="4">
         <v>6978328</v>
       </c>
       <c r="L34" s="4">
         <v>6475544</v>
       </c>
       <c r="M34" s="4">
         <v>3297278</v>
       </c>
@@ -3542,180 +3845,201 @@
       </c>
       <c r="T34" s="4">
         <v>16180291</v>
       </c>
       <c r="U34" s="4">
         <v>14307118</v>
       </c>
       <c r="V34" s="4">
         <v>17410140</v>
       </c>
       <c r="W34" s="4">
         <v>20147758</v>
       </c>
       <c r="X34" s="4">
         <v>22332028</v>
       </c>
       <c r="Y34" s="4">
         <v>21481382</v>
       </c>
       <c r="Z34" s="4">
         <v>21590552</v>
       </c>
       <c r="AA34" s="4">
         <v>25034867</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC34" s="4">
+        <v>25024319</v>
+      </c>
+      <c r="AD34" s="4">
+        <v>25759615</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G35" s="4">
         <v>0</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="S35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="T35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="V35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="W35" s="4">
         <v>0</v>
       </c>
       <c r="X35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Y35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Z35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="AA35" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD35" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
       <c r="AA36" s="2"/>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="2"/>
+      <c r="AC36" s="2"/>
+      <c r="AD36" s="2"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F37" s="4">
         <v>-52374</v>
       </c>
       <c r="G37" s="4">
         <v>153172</v>
       </c>
       <c r="H37" s="4">
         <v>27808</v>
       </c>
       <c r="I37" s="4">
         <v>115755</v>
       </c>
       <c r="J37" s="4">
         <v>-99198</v>
       </c>
       <c r="K37" s="4">
         <v>9848558</v>
       </c>
       <c r="L37" s="4">
         <v>8192276</v>
       </c>
       <c r="M37" s="4">
         <v>-5172550</v>
       </c>
@@ -3739,66 +4063,75 @@
       </c>
       <c r="T37" s="4">
         <v>-2502080</v>
       </c>
       <c r="U37" s="4">
         <v>-290500</v>
       </c>
       <c r="V37" s="4">
         <v>-114152</v>
       </c>
       <c r="W37" s="4">
         <v>-1007085</v>
       </c>
       <c r="X37" s="4">
         <v>-1079856</v>
       </c>
       <c r="Y37" s="4">
         <v>714642</v>
       </c>
       <c r="Z37" s="4">
         <v>1837572</v>
       </c>
       <c r="AA37" s="4">
         <v>73971</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC37" s="4">
+        <v>172714</v>
+      </c>
+      <c r="AD37" s="4">
+        <v>620243</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F38" s="4">
         <v>732418</v>
       </c>
       <c r="G38" s="4">
         <v>477499</v>
       </c>
       <c r="H38" s="4">
         <v>402009</v>
       </c>
       <c r="I38" s="4">
         <v>232429</v>
       </c>
       <c r="J38" s="4">
         <v>492988</v>
       </c>
       <c r="K38" s="4">
         <v>919487</v>
       </c>
       <c r="L38" s="4">
         <v>809173</v>
       </c>
       <c r="M38" s="4">
         <v>22065</v>
       </c>
@@ -3822,66 +4155,75 @@
       </c>
       <c r="T38" s="4">
         <v>1940388</v>
       </c>
       <c r="U38" s="4">
         <v>1338328</v>
       </c>
       <c r="V38" s="4">
         <v>2379298</v>
       </c>
       <c r="W38" s="4">
         <v>3489705</v>
       </c>
       <c r="X38" s="4">
         <v>4759473</v>
       </c>
       <c r="Y38" s="4">
         <v>1265103</v>
       </c>
       <c r="Z38" s="4">
         <v>3451943</v>
       </c>
       <c r="AA38" s="4">
         <v>-10662877</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC38" s="4">
+        <v>2016202</v>
+      </c>
+      <c r="AD38" s="4">
+        <v>124249</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F39" s="4">
         <v>-1540</v>
       </c>
       <c r="G39" s="4">
         <v>-9330</v>
       </c>
       <c r="H39" s="4">
         <v>-19860</v>
       </c>
       <c r="I39" s="4">
         <v>-1362</v>
       </c>
       <c r="J39" s="4">
         <v>1510</v>
       </c>
       <c r="K39" s="4">
         <v>1181</v>
       </c>
       <c r="L39" s="4">
         <v>-21749</v>
       </c>
       <c r="M39" s="4">
         <v>-2186</v>
       </c>
@@ -3905,66 +4247,75 @@
       </c>
       <c r="T39" s="4">
         <v>4666</v>
       </c>
       <c r="U39" s="4">
         <v>-1695</v>
       </c>
       <c r="V39" s="4">
         <v>-2571</v>
       </c>
       <c r="W39" s="4">
         <v>-853</v>
       </c>
       <c r="X39" s="4">
         <v>16043</v>
       </c>
       <c r="Y39" s="4">
         <v>21652</v>
       </c>
       <c r="Z39" s="4">
         <v>27728</v>
       </c>
       <c r="AA39" s="4">
         <v>24371</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC39" s="4">
+        <v>12157</v>
+      </c>
+      <c r="AD39" s="4">
+        <v>25063</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F40" s="4">
         <v>199920</v>
       </c>
       <c r="G40" s="4">
         <v>271411</v>
       </c>
       <c r="H40" s="4">
         <v>-87977</v>
       </c>
       <c r="I40" s="4">
         <v>-4625</v>
       </c>
       <c r="J40" s="4">
         <v>-23566</v>
       </c>
       <c r="K40" s="4">
         <v>-12517</v>
       </c>
       <c r="L40" s="4">
         <v>-42638</v>
       </c>
       <c r="M40" s="4">
         <v>1469</v>
       </c>
@@ -3988,193 +4339,212 @@
       </c>
       <c r="T40" s="4">
         <v>35490</v>
       </c>
       <c r="U40" s="4">
         <v>36510</v>
       </c>
       <c r="V40" s="4">
         <v>40083</v>
       </c>
       <c r="W40" s="4">
         <v>-11387</v>
       </c>
       <c r="X40" s="4">
         <v>-38260</v>
       </c>
       <c r="Y40" s="4">
         <v>-107267</v>
       </c>
       <c r="Z40" s="4">
         <v>-84470</v>
       </c>
       <c r="AA40" s="4">
         <v>-103394</v>
       </c>
+      <c r="AB40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC40" s="4">
+        <v>-125066</v>
+      </c>
+      <c r="AD40" s="4">
+        <v>-177575</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:AA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A36:AA36"/>
+    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="A13:AD13"/>
+    <mergeCell ref="A36:AD36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U40"/>
+  <dimension ref="A1:W40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="V1" sqref="V1"/>
+      <selection pane="bottomRight" activeCell="X1" sqref="X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>97</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="3">
         <v>736420</v>
       </c>
       <c r="C3" s="3">
         <v>1002037</v>
       </c>
       <c r="D3" s="3">
         <v>1296062</v>
       </c>
       <c r="E3" s="3">
         <v>436006</v>
       </c>
       <c r="F3" s="3">
         <v>525047</v>
       </c>
       <c r="G3" s="3">
         <v>597814</v>
       </c>
       <c r="H3" s="3">
         <v>94569</v>
       </c>
       <c r="I3" s="3">
         <v>112320</v>
       </c>
@@ -4192,54 +4562,60 @@
       </c>
       <c r="N3" s="3">
         <v>2055</v>
       </c>
       <c r="O3" s="3">
         <v>3533</v>
       </c>
       <c r="P3" s="3">
         <v>3533</v>
       </c>
       <c r="Q3" s="3">
         <v>6578</v>
       </c>
       <c r="R3" s="3">
         <v>6578</v>
       </c>
       <c r="S3" s="3">
         <v>10328</v>
       </c>
       <c r="T3" s="3">
         <v>15648</v>
       </c>
       <c r="U3" s="3">
         <v>29228</v>
       </c>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W3" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B4" s="3">
         <v>440530</v>
       </c>
       <c r="C4" s="3">
         <v>649250</v>
       </c>
       <c r="D4" s="3">
         <v>884824</v>
       </c>
       <c r="E4" s="3">
         <v>430247</v>
       </c>
       <c r="F4" s="3">
         <v>129274</v>
       </c>
       <c r="G4" s="3">
         <v>87686</v>
       </c>
       <c r="H4" s="3">
         <v>53048</v>
       </c>
       <c r="I4" s="3">
         <v>44730</v>
       </c>
@@ -4252,59 +4628,65 @@
       <c r="L4" s="3">
         <v>-695</v>
       </c>
       <c r="M4" s="3">
         <v>-688</v>
       </c>
       <c r="N4" s="3">
         <v>55</v>
       </c>
       <c r="O4" s="3">
         <v>-764</v>
       </c>
       <c r="P4" s="3">
         <v>-764</v>
       </c>
       <c r="Q4" s="3">
         <v>3526</v>
       </c>
       <c r="R4" s="3">
         <v>3807</v>
       </c>
       <c r="S4" s="3">
         <v>3504</v>
       </c>
       <c r="T4" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U4" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W4" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B5" s="3">
         <v>-542785</v>
       </c>
       <c r="C5" s="3">
         <v>-500441</v>
       </c>
       <c r="D5" s="3">
         <v>-554745</v>
       </c>
       <c r="E5" s="3">
         <v>5048</v>
       </c>
       <c r="F5" s="3">
         <v>-3075</v>
       </c>
       <c r="G5" s="3">
         <v>-22491</v>
       </c>
       <c r="H5" s="3">
         <v>-65141</v>
       </c>
       <c r="I5" s="3">
         <v>-94065</v>
       </c>
@@ -4322,184 +4704,202 @@
       </c>
       <c r="N5" s="3">
         <v>-14057</v>
       </c>
       <c r="O5" s="3">
         <v>-19736</v>
       </c>
       <c r="P5" s="3">
         <v>-26687</v>
       </c>
       <c r="Q5" s="3">
         <v>-11681</v>
       </c>
       <c r="R5" s="3">
         <v>-18728</v>
       </c>
       <c r="S5" s="3">
         <v>-36229</v>
       </c>
       <c r="T5" s="3">
         <v>-18473</v>
       </c>
       <c r="U5" s="3">
         <v>-25311</v>
       </c>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W5" s="3">
+        <v>-10175</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B6" s="3">
         <v>139731</v>
       </c>
       <c r="C6" s="3">
         <v>309219</v>
       </c>
       <c r="D6" s="3">
         <v>470204</v>
       </c>
       <c r="E6" s="3">
         <v>824271</v>
       </c>
       <c r="F6" s="3">
         <v>842534</v>
       </c>
       <c r="G6" s="3">
         <v>1036989</v>
       </c>
       <c r="H6" s="3">
         <v>-108119</v>
       </c>
       <c r="I6" s="3">
         <v>143922</v>
       </c>
       <c r="J6" s="3">
         <v>-485760</v>
       </c>
       <c r="K6" s="3">
         <v>-3104778</v>
       </c>
       <c r="L6" s="3">
         <v>1494481</v>
       </c>
       <c r="M6" s="3">
         <v>5808458</v>
       </c>
       <c r="N6" s="3">
         <v>2962787</v>
       </c>
       <c r="O6" s="3">
-        <v>3910263</v>
+        <v>3910264</v>
       </c>
       <c r="P6" s="3">
         <v>4224486</v>
       </c>
       <c r="Q6" s="3">
         <v>1382031</v>
       </c>
       <c r="R6" s="3">
         <v>4122812</v>
       </c>
       <c r="S6" s="3">
         <v>6255065</v>
       </c>
       <c r="T6" s="3">
         <v>-881488</v>
       </c>
       <c r="U6" s="3">
         <v>2713977</v>
       </c>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W6" s="3">
+        <v>557185</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B7" s="3">
         <v>155846</v>
       </c>
       <c r="C7" s="3">
         <v>277453</v>
       </c>
       <c r="D7" s="3">
         <v>394641</v>
       </c>
       <c r="E7" s="3">
         <v>827147</v>
       </c>
       <c r="F7" s="3">
         <v>784624</v>
       </c>
       <c r="G7" s="3">
         <v>989052</v>
       </c>
       <c r="H7" s="3">
         <v>-86371</v>
       </c>
       <c r="I7" s="3">
         <v>165477</v>
       </c>
       <c r="J7" s="3">
         <v>-337336</v>
       </c>
       <c r="K7" s="3">
         <v>-3182913</v>
       </c>
       <c r="L7" s="3">
         <v>1316021</v>
       </c>
       <c r="M7" s="3">
         <v>5601223</v>
       </c>
       <c r="N7" s="3">
         <v>2940230</v>
       </c>
       <c r="O7" s="3">
-        <v>3858211</v>
+        <v>3858212</v>
       </c>
       <c r="P7" s="3">
         <v>4103524</v>
       </c>
       <c r="Q7" s="3">
         <v>1229862</v>
       </c>
       <c r="R7" s="3">
-        <v>3968504</v>
+        <v>3967480</v>
       </c>
       <c r="S7" s="3">
         <v>6151751</v>
       </c>
       <c r="T7" s="3">
         <v>-741475</v>
       </c>
       <c r="U7" s="3">
         <v>2702840</v>
       </c>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W7" s="3">
+        <v>682530</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B8" s="4">
         <v>-295890</v>
       </c>
       <c r="C8" s="4">
         <v>-352787</v>
       </c>
       <c r="D8" s="4">
         <v>-411238</v>
       </c>
       <c r="E8" s="4">
         <v>-5759</v>
       </c>
       <c r="F8" s="4">
         <v>-395773</v>
       </c>
       <c r="G8" s="4">
         <v>-510128</v>
       </c>
       <c r="H8" s="4">
         <v>-41521</v>
       </c>
       <c r="I8" s="4">
         <v>-67590</v>
       </c>
@@ -4517,54 +4917,60 @@
       </c>
       <c r="N8" s="4">
         <v>-2000</v>
       </c>
       <c r="O8" s="4">
         <v>-4297</v>
       </c>
       <c r="P8" s="4">
         <v>-4297</v>
       </c>
       <c r="Q8" s="4">
         <v>-3052</v>
       </c>
       <c r="R8" s="4">
         <v>-2771</v>
       </c>
       <c r="S8" s="4">
         <v>-6824</v>
       </c>
       <c r="T8" s="4">
         <v>-15648</v>
       </c>
       <c r="U8" s="4">
         <v>-29227</v>
       </c>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B9" s="4">
         <v>-983315</v>
       </c>
       <c r="C9" s="4">
         <v>-1149691</v>
       </c>
       <c r="D9" s="4">
         <v>-1439569</v>
       </c>
       <c r="E9" s="4">
         <v>-425199</v>
       </c>
       <c r="F9" s="4">
         <v>-132349</v>
       </c>
       <c r="G9" s="4">
         <v>-110177</v>
       </c>
       <c r="H9" s="4">
         <v>-118189</v>
       </c>
       <c r="I9" s="4">
         <v>-138795</v>
       </c>
@@ -4582,283 +4988,309 @@
       </c>
       <c r="N9" s="4">
         <v>-14112</v>
       </c>
       <c r="O9" s="4">
         <v>-18972</v>
       </c>
       <c r="P9" s="4">
         <v>-25923</v>
       </c>
       <c r="Q9" s="4">
         <v>-15207</v>
       </c>
       <c r="R9" s="4">
         <v>-22535</v>
       </c>
       <c r="S9" s="4">
         <v>-39733</v>
       </c>
       <c r="T9" s="4">
         <v>-18473</v>
       </c>
       <c r="U9" s="4">
         <v>-25312</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W9" s="4">
+        <v>-10175</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B10" s="4">
         <v>64235</v>
       </c>
       <c r="C10" s="4">
         <v>51441</v>
       </c>
       <c r="D10" s="4">
         <v>42187</v>
       </c>
       <c r="E10" s="4">
         <v>-10494</v>
       </c>
       <c r="F10" s="4">
         <v>-21927</v>
       </c>
       <c r="G10" s="4">
         <v>-52345</v>
       </c>
       <c r="H10" s="4">
         <v>-28918</v>
       </c>
       <c r="I10" s="4">
         <v>-42335</v>
       </c>
       <c r="J10" s="4">
         <v>-68833</v>
       </c>
       <c r="K10" s="4">
         <v>-8468</v>
       </c>
       <c r="L10" s="4">
         <v>7085</v>
       </c>
       <c r="M10" s="4">
         <v>109226</v>
       </c>
       <c r="N10" s="4">
         <v>254080</v>
       </c>
       <c r="O10" s="4">
         <v>441460</v>
       </c>
       <c r="P10" s="4">
         <v>662941</v>
       </c>
       <c r="Q10" s="4">
         <v>472821</v>
       </c>
       <c r="R10" s="4">
-        <v>519688</v>
+        <v>584394</v>
       </c>
       <c r="S10" s="4">
         <v>282164</v>
       </c>
       <c r="T10" s="4">
         <v>-455800</v>
       </c>
       <c r="U10" s="4">
         <v>145458</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W10" s="4">
+        <v>-370834</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" s="4">
         <v>466491</v>
       </c>
       <c r="C11" s="4">
         <v>684011</v>
       </c>
       <c r="D11" s="4">
         <v>915103</v>
       </c>
       <c r="E11" s="4">
         <v>471498</v>
       </c>
       <c r="F11" s="4">
         <v>707729</v>
       </c>
       <c r="G11" s="4">
         <v>922791</v>
       </c>
       <c r="H11" s="4">
         <v>465471</v>
       </c>
       <c r="I11" s="4">
         <v>759628</v>
       </c>
       <c r="J11" s="4">
         <v>1280569</v>
       </c>
       <c r="K11" s="4">
         <v>1021518</v>
       </c>
       <c r="L11" s="4">
         <v>1608971</v>
       </c>
       <c r="M11" s="4">
         <v>2303537</v>
       </c>
       <c r="N11" s="4">
         <v>1800888</v>
       </c>
       <c r="O11" s="4">
         <v>2852124</v>
       </c>
       <c r="P11" s="4">
         <v>3948734</v>
       </c>
       <c r="Q11" s="4">
         <v>2460267</v>
       </c>
       <c r="R11" s="4">
-        <v>3622399</v>
+        <v>3625269</v>
       </c>
       <c r="S11" s="4">
         <v>5010686</v>
       </c>
       <c r="T11" s="4">
         <v>3500446</v>
       </c>
       <c r="U11" s="4">
         <v>6439308</v>
       </c>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W11" s="4">
+        <v>5719712</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B12" s="4">
         <v>-402256</v>
       </c>
       <c r="C12" s="4">
         <v>-632570</v>
       </c>
       <c r="D12" s="4">
         <v>-872916</v>
       </c>
       <c r="E12" s="4">
         <v>-481992</v>
       </c>
       <c r="F12" s="4">
         <v>-729656</v>
       </c>
       <c r="G12" s="4">
         <v>-975136</v>
       </c>
       <c r="H12" s="4">
         <v>-494389</v>
       </c>
       <c r="I12" s="4">
         <v>-801963</v>
       </c>
       <c r="J12" s="4">
         <v>-1349402</v>
       </c>
       <c r="K12" s="4">
         <v>-1029986</v>
       </c>
       <c r="L12" s="4">
         <v>-1601886</v>
       </c>
       <c r="M12" s="4">
         <v>-2194311</v>
       </c>
       <c r="N12" s="4">
         <v>-1546808</v>
       </c>
       <c r="O12" s="4">
         <v>-2410664</v>
       </c>
       <c r="P12" s="4">
         <v>-3285793</v>
       </c>
       <c r="Q12" s="4">
         <v>-1987446</v>
       </c>
       <c r="R12" s="4">
-        <v>-3102711</v>
+        <v>-3040875</v>
       </c>
       <c r="S12" s="4">
         <v>-4728522</v>
       </c>
       <c r="T12" s="4">
         <v>-3956246</v>
       </c>
       <c r="U12" s="4">
         <v>-6293850</v>
       </c>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W12" s="4">
+        <v>-6090546</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13" s="2"/>
+      <c r="W13" s="2"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E14" s="3">
         <v>18920330</v>
       </c>
       <c r="F14" s="3">
         <v>18360442</v>
       </c>
       <c r="G14" s="3">
         <v>16964862</v>
       </c>
       <c r="H14" s="3">
         <v>16878491</v>
       </c>
       <c r="I14" s="3">
         <v>17130309</v>
       </c>
       <c r="J14" s="3">
         <v>16627525</v>
       </c>
       <c r="K14" s="3">
         <v>13444612</v>
       </c>
       <c r="L14" s="3">
         <v>17943546</v>
       </c>
@@ -4867,63 +5299,69 @@
       </c>
       <c r="N14" s="3">
         <v>25168978</v>
       </c>
       <c r="O14" s="3">
         <v>26086960</v>
       </c>
       <c r="P14" s="3">
         <v>26332273</v>
       </c>
       <c r="Q14" s="3">
         <v>27562121</v>
       </c>
       <c r="R14" s="3">
         <v>30299739</v>
       </c>
       <c r="S14" s="3">
         <v>32484009</v>
       </c>
       <c r="T14" s="3">
         <v>31742534</v>
       </c>
       <c r="U14" s="3">
         <v>35186848</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W14" s="3">
+        <v>47877442</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" s="3">
         <v>28462830</v>
       </c>
       <c r="F15" s="3">
         <v>27848078</v>
       </c>
       <c r="G15" s="3">
         <v>28178008</v>
       </c>
       <c r="H15" s="3">
         <v>30580009</v>
       </c>
       <c r="I15" s="3">
         <v>46650580</v>
       </c>
       <c r="J15" s="3">
         <v>44902936</v>
       </c>
       <c r="K15" s="3">
         <v>41275018</v>
       </c>
       <c r="L15" s="3">
         <v>49028231</v>
       </c>
@@ -4932,63 +5370,69 @@
       </c>
       <c r="N15" s="3">
         <v>64168707</v>
       </c>
       <c r="O15" s="3">
         <v>62665333</v>
       </c>
       <c r="P15" s="3">
         <v>69323430</v>
       </c>
       <c r="Q15" s="3">
         <v>72726497</v>
       </c>
       <c r="R15" s="3">
         <v>78180864</v>
       </c>
       <c r="S15" s="3">
         <v>85393556</v>
       </c>
       <c r="T15" s="3">
         <v>100880230</v>
       </c>
       <c r="U15" s="3">
         <v>105141551</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W15" s="3">
+        <v>140618029</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E16" s="4">
         <v>64871</v>
       </c>
       <c r="F16" s="4">
         <v>62207</v>
       </c>
       <c r="G16" s="4">
         <v>123521</v>
       </c>
       <c r="H16" s="4">
         <v>118956</v>
       </c>
       <c r="I16" s="4">
         <v>110047</v>
       </c>
       <c r="J16" s="4">
         <v>234673</v>
       </c>
       <c r="K16" s="4">
         <v>153620</v>
       </c>
       <c r="L16" s="4">
         <v>121420</v>
       </c>
@@ -4997,193 +5441,211 @@
       </c>
       <c r="N16" s="4">
         <v>105679</v>
       </c>
       <c r="O16" s="4">
         <v>105637</v>
       </c>
       <c r="P16" s="4">
         <v>71769</v>
       </c>
       <c r="Q16" s="4">
         <v>25344</v>
       </c>
       <c r="R16" s="4">
         <v>25013</v>
       </c>
       <c r="S16" s="4">
         <v>6367</v>
       </c>
       <c r="T16" s="4">
         <v>146471</v>
       </c>
       <c r="U16" s="4">
         <v>3723</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W16" s="4">
+        <v>304153</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E17" s="4">
         <v>1253</v>
       </c>
       <c r="F17" s="4">
         <v>1087</v>
       </c>
       <c r="G17" s="4">
         <v>39063</v>
       </c>
       <c r="H17" s="4">
         <v>101</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J17" s="4">
         <v>1762</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L17" s="4">
         <v>133</v>
       </c>
       <c r="M17" s="4">
         <v>135</v>
       </c>
       <c r="N17" s="4">
         <v>137</v>
       </c>
       <c r="O17" s="4">
         <v>137</v>
       </c>
       <c r="P17" s="4">
         <v>164</v>
       </c>
       <c r="Q17" s="4">
         <v>1135</v>
       </c>
       <c r="R17" s="4">
         <v>187</v>
       </c>
       <c r="S17" s="4">
         <v>257</v>
       </c>
       <c r="T17" s="4">
         <v>348</v>
       </c>
       <c r="U17" s="4">
         <v>354</v>
       </c>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W17" s="4">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18" s="3">
         <v>3104203</v>
       </c>
       <c r="E18" s="3">
         <v>3082748</v>
       </c>
       <c r="F18" s="3">
         <v>4150218</v>
       </c>
       <c r="G18" s="3">
-        <v>7306587</v>
+        <v>7756299</v>
       </c>
       <c r="H18" s="3">
         <v>11032685</v>
       </c>
       <c r="I18" s="3">
         <v>16839591</v>
       </c>
       <c r="J18" s="3">
         <v>17566987</v>
       </c>
       <c r="K18" s="3">
         <v>25399774</v>
       </c>
       <c r="L18" s="3">
         <v>28057089</v>
       </c>
       <c r="M18" s="3">
         <v>26972019</v>
       </c>
       <c r="N18" s="3">
         <v>32732787</v>
       </c>
       <c r="O18" s="3">
         <v>32487139</v>
       </c>
       <c r="P18" s="3">
         <v>41262671</v>
       </c>
       <c r="Q18" s="3">
         <v>43400134</v>
       </c>
       <c r="R18" s="3">
         <v>45627801</v>
       </c>
       <c r="S18" s="3">
         <v>41276035</v>
       </c>
       <c r="T18" s="3">
         <v>53643832</v>
       </c>
       <c r="U18" s="3">
         <v>63090776</v>
       </c>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18" s="3">
+        <v>80812356</v>
+      </c>
+      <c r="W18" s="3">
+        <v>86958775</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E19" s="4">
         <v>3119356</v>
       </c>
       <c r="F19" s="4">
         <v>4392372</v>
       </c>
       <c r="G19" s="4">
         <v>7423377</v>
       </c>
       <c r="H19" s="4">
         <v>11050277</v>
       </c>
       <c r="I19" s="4">
         <v>26804939</v>
       </c>
       <c r="J19" s="4">
         <v>25876053</v>
       </c>
       <c r="K19" s="4">
         <v>25400807</v>
       </c>
       <c r="L19" s="4">
         <v>28387808</v>
       </c>
@@ -5192,63 +5654,69 @@
       </c>
       <c r="N19" s="4">
         <v>37614940</v>
       </c>
       <c r="O19" s="4">
         <v>35747372</v>
       </c>
       <c r="P19" s="4">
         <v>42357290</v>
       </c>
       <c r="Q19" s="4">
         <v>44380601</v>
       </c>
       <c r="R19" s="4">
         <v>45715335</v>
       </c>
       <c r="S19" s="4">
         <v>41290798</v>
       </c>
       <c r="T19" s="4">
         <v>55496167</v>
       </c>
       <c r="U19" s="4">
         <v>63179510</v>
       </c>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W19" s="4">
+        <v>87689403</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E20" s="3">
         <v>36608</v>
       </c>
       <c r="F20" s="3">
         <v>242154</v>
       </c>
       <c r="G20" s="3">
         <v>116790</v>
       </c>
       <c r="H20" s="3">
         <v>17592</v>
       </c>
       <c r="I20" s="3">
         <v>9965348</v>
       </c>
       <c r="J20" s="3">
         <v>8309066</v>
       </c>
       <c r="K20" s="3">
         <v>1033</v>
       </c>
       <c r="L20" s="3">
         <v>330719</v>
       </c>
@@ -5257,63 +5725,69 @@
       </c>
       <c r="N20" s="3">
         <v>4882153</v>
       </c>
       <c r="O20" s="3">
         <v>3260233</v>
       </c>
       <c r="P20" s="3">
         <v>1094619</v>
       </c>
       <c r="Q20" s="3">
         <v>980467</v>
       </c>
       <c r="R20" s="3">
         <v>87534</v>
       </c>
       <c r="S20" s="3">
         <v>14763</v>
       </c>
       <c r="T20" s="3">
         <v>1852335</v>
       </c>
       <c r="U20" s="3">
         <v>88734</v>
       </c>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W20" s="3">
+        <v>730628</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E21" s="4">
         <v>5965909</v>
       </c>
       <c r="F21" s="4">
         <v>4566742</v>
       </c>
       <c r="G21" s="4">
         <v>3582834</v>
       </c>
       <c r="H21" s="4">
         <v>2506842</v>
       </c>
       <c r="I21" s="4">
         <v>2560034</v>
       </c>
       <c r="J21" s="4">
         <v>2272149</v>
       </c>
       <c r="K21" s="4">
         <v>2309412</v>
       </c>
       <c r="L21" s="4">
         <v>2515336</v>
       </c>
@@ -5322,63 +5796,69 @@
       </c>
       <c r="N21" s="4">
         <v>1254987</v>
       </c>
       <c r="O21" s="4">
         <v>709967</v>
       </c>
       <c r="P21" s="4">
         <v>477753</v>
       </c>
       <c r="Q21" s="4">
         <v>586808</v>
       </c>
       <c r="R21" s="4">
         <v>2021243</v>
       </c>
       <c r="S21" s="4">
         <v>11491912</v>
       </c>
       <c r="T21" s="4">
         <v>13598817</v>
       </c>
       <c r="U21" s="4">
         <v>6760977</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W21" s="4">
+        <v>5028213</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E22" s="4">
         <v>9085265</v>
       </c>
       <c r="F22" s="4">
         <v>8959114</v>
       </c>
       <c r="G22" s="4">
         <v>11006211</v>
       </c>
       <c r="H22" s="4">
         <v>13557119</v>
       </c>
       <c r="I22" s="4">
         <v>29364973</v>
       </c>
       <c r="J22" s="4">
         <v>28148202</v>
       </c>
       <c r="K22" s="4">
         <v>27710219</v>
       </c>
       <c r="L22" s="4">
         <v>30903144</v>
       </c>
@@ -5387,63 +5867,69 @@
       </c>
       <c r="N22" s="4">
         <v>38869927</v>
       </c>
       <c r="O22" s="4">
         <v>36457339</v>
       </c>
       <c r="P22" s="4">
         <v>42835043</v>
       </c>
       <c r="Q22" s="4">
         <v>44967409</v>
       </c>
       <c r="R22" s="4">
         <v>47736578</v>
       </c>
       <c r="S22" s="4">
         <v>52782710</v>
       </c>
       <c r="T22" s="4">
         <v>69094984</v>
       </c>
       <c r="U22" s="4">
         <v>69940487</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W22" s="4">
+        <v>92717616</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E23" s="4">
         <v>4391923</v>
       </c>
       <c r="F23" s="4">
         <v>4137004</v>
       </c>
       <c r="G23" s="4">
         <v>4061514</v>
       </c>
       <c r="H23" s="4">
         <v>4554502</v>
       </c>
       <c r="I23" s="4">
         <v>4981001</v>
       </c>
       <c r="J23" s="4">
         <v>4870687</v>
       </c>
       <c r="K23" s="4">
         <v>5280701</v>
       </c>
       <c r="L23" s="4">
         <v>5503170</v>
       </c>
@@ -5452,63 +5938,69 @@
       </c>
       <c r="N23" s="4">
         <v>7709960</v>
       </c>
       <c r="O23" s="4">
         <v>6799280</v>
       </c>
       <c r="P23" s="4">
         <v>7831339</v>
       </c>
       <c r="Q23" s="4">
         <v>10210637</v>
       </c>
       <c r="R23" s="4">
         <v>11321044</v>
       </c>
       <c r="S23" s="4">
         <v>12590812</v>
       </c>
       <c r="T23" s="4">
         <v>16042755</v>
       </c>
       <c r="U23" s="4">
         <v>1927935</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W23" s="4">
+        <v>1116163</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E24" s="4">
         <v>67193</v>
       </c>
       <c r="F24" s="4">
         <v>59403</v>
       </c>
       <c r="G24" s="4">
         <v>48873</v>
       </c>
       <c r="H24" s="4">
         <v>50383</v>
       </c>
       <c r="I24" s="4">
         <v>50054</v>
       </c>
       <c r="J24" s="4">
         <v>27124</v>
       </c>
       <c r="K24" s="4">
         <v>24158</v>
       </c>
       <c r="L24" s="4">
         <v>23277</v>
       </c>
@@ -5517,128 +6009,140 @@
       </c>
       <c r="N24" s="4">
         <v>42282</v>
       </c>
       <c r="O24" s="4">
         <v>40095</v>
       </c>
       <c r="P24" s="4">
         <v>27943</v>
       </c>
       <c r="Q24" s="4">
         <v>25372</v>
       </c>
       <c r="R24" s="4">
         <v>27090</v>
       </c>
       <c r="S24" s="4">
         <v>43986</v>
       </c>
       <c r="T24" s="4">
         <v>71714</v>
       </c>
       <c r="U24" s="4">
         <v>68357</v>
       </c>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W24" s="4">
+        <v>137460</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E25" s="4">
         <v>25478</v>
       </c>
       <c r="F25" s="4">
         <v>24623</v>
       </c>
       <c r="G25" s="4">
         <v>23325</v>
       </c>
       <c r="H25" s="4">
         <v>24543</v>
       </c>
       <c r="I25" s="4">
         <v>950</v>
       </c>
       <c r="J25" s="4">
         <v>482</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L25" s="4">
         <v>0</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U25" s="4">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W25" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E26" s="4">
         <v>17628898</v>
       </c>
       <c r="F26" s="4">
         <v>18556413</v>
       </c>
       <c r="G26" s="4">
         <v>20209767</v>
       </c>
       <c r="H26" s="4">
         <v>23300300</v>
       </c>
       <c r="I26" s="4">
         <v>28978183</v>
       </c>
       <c r="J26" s="4">
         <v>29184536</v>
       </c>
       <c r="K26" s="4">
         <v>33501367</v>
       </c>
       <c r="L26" s="4">
         <v>40529954</v>
       </c>
@@ -5647,128 +6151,140 @@
       </c>
       <c r="N26" s="4">
         <v>50169802</v>
       </c>
       <c r="O26" s="4">
         <v>51746366</v>
       </c>
       <c r="P26" s="4">
         <v>59815788</v>
       </c>
       <c r="Q26" s="4">
         <v>60893711</v>
       </c>
       <c r="R26" s="4">
         <v>64695638</v>
       </c>
       <c r="S26" s="4">
         <v>61241595</v>
       </c>
       <c r="T26" s="4">
         <v>69158452</v>
       </c>
       <c r="U26" s="4">
         <v>81859550</v>
       </c>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W26" s="4">
+        <v>108245636</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E27" s="4">
         <v>9786</v>
       </c>
       <c r="F27" s="4">
         <v>4737</v>
       </c>
       <c r="G27" s="4">
         <v>3146</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="S27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="T27" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U27" s="4">
         <v>14423699</v>
       </c>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W27" s="4">
+        <v>25032427</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E28" s="4">
         <v>455273</v>
       </c>
       <c r="F28" s="4">
         <v>526764</v>
       </c>
       <c r="G28" s="4">
         <v>167376</v>
       </c>
       <c r="H28" s="4">
         <v>143810</v>
       </c>
       <c r="I28" s="4">
         <v>154859</v>
       </c>
       <c r="J28" s="4">
         <v>124738</v>
       </c>
       <c r="K28" s="4">
         <v>119632</v>
       </c>
       <c r="L28" s="4">
         <v>180998</v>
       </c>
@@ -5777,63 +6293,69 @@
       </c>
       <c r="N28" s="4">
         <v>129147</v>
       </c>
       <c r="O28" s="4">
         <v>120398</v>
       </c>
       <c r="P28" s="4">
         <v>155516</v>
       </c>
       <c r="Q28" s="4">
         <v>195599</v>
       </c>
       <c r="R28" s="4">
         <v>144129</v>
       </c>
       <c r="S28" s="4">
         <v>117256</v>
       </c>
       <c r="T28" s="4">
         <v>32786</v>
       </c>
       <c r="U28" s="4">
         <v>13862</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W28" s="4">
+        <v>22396</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E29" s="4">
         <v>2046466</v>
       </c>
       <c r="F29" s="4">
         <v>2073726</v>
       </c>
       <c r="G29" s="4">
         <v>2221532</v>
       </c>
       <c r="H29" s="4">
         <v>2871013</v>
       </c>
       <c r="I29" s="4">
         <v>4126794</v>
       </c>
       <c r="J29" s="4">
         <v>4548899</v>
       </c>
       <c r="K29" s="4">
         <v>4760486</v>
       </c>
       <c r="L29" s="4">
         <v>9748698</v>
       </c>
@@ -5842,63 +6364,69 @@
       </c>
       <c r="N29" s="4">
         <v>3165070</v>
       </c>
       <c r="O29" s="4">
         <v>3158680</v>
       </c>
       <c r="P29" s="4">
         <v>1374698</v>
       </c>
       <c r="Q29" s="4">
         <v>2828150</v>
       </c>
       <c r="R29" s="4">
         <v>4882639</v>
       </c>
       <c r="S29" s="4">
         <v>26042051</v>
       </c>
       <c r="T29" s="4">
         <v>26788184</v>
       </c>
       <c r="U29" s="4">
         <v>30660649</v>
       </c>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W29" s="4">
+        <v>8549381</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E30" s="4">
         <v>7038799</v>
       </c>
       <c r="F30" s="4">
         <v>6885388</v>
       </c>
       <c r="G30" s="4">
         <v>8784679</v>
       </c>
       <c r="H30" s="4">
         <v>10686106</v>
       </c>
       <c r="I30" s="4">
         <v>25238179</v>
       </c>
       <c r="J30" s="4">
         <v>23599303</v>
       </c>
       <c r="K30" s="4">
         <v>22949733</v>
       </c>
       <c r="L30" s="4">
         <v>21154446</v>
       </c>
@@ -5907,128 +6435,140 @@
       </c>
       <c r="N30" s="4">
         <v>35704857</v>
       </c>
       <c r="O30" s="4">
         <v>33298659</v>
       </c>
       <c r="P30" s="4">
         <v>41460345</v>
       </c>
       <c r="Q30" s="4">
         <v>42139259</v>
       </c>
       <c r="R30" s="4">
         <v>42853939</v>
       </c>
       <c r="S30" s="4">
         <v>26740659</v>
       </c>
       <c r="T30" s="4">
         <v>42306800</v>
       </c>
       <c r="U30" s="4">
         <v>39279838</v>
       </c>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W30" s="4">
+        <v>84168235</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G31" s="4">
         <v>0</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P31" s="4">
         <v>0</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="S31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="T31" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U31" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W31" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E32" s="4">
         <v>1011</v>
       </c>
       <c r="F32" s="4">
         <v>1011</v>
       </c>
       <c r="G32" s="4">
         <v>1011</v>
       </c>
       <c r="H32" s="4">
         <v>1011</v>
       </c>
       <c r="I32" s="4">
         <v>1011</v>
       </c>
       <c r="J32" s="4">
         <v>1011</v>
       </c>
       <c r="K32" s="4">
         <v>1011</v>
       </c>
       <c r="L32" s="4">
         <v>1011</v>
       </c>
@@ -6037,63 +6577,69 @@
       </c>
       <c r="N32" s="4">
         <v>1011</v>
       </c>
       <c r="O32" s="4">
         <v>1011</v>
       </c>
       <c r="P32" s="4">
         <v>1011</v>
       </c>
       <c r="Q32" s="4">
         <v>1011</v>
       </c>
       <c r="R32" s="4">
         <v>1011</v>
       </c>
       <c r="S32" s="4">
         <v>1011</v>
       </c>
       <c r="T32" s="4">
         <v>1011</v>
       </c>
       <c r="U32" s="4">
         <v>1011</v>
       </c>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W32" s="4">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E33" s="4">
         <v>10150920</v>
       </c>
       <c r="F33" s="4">
         <v>10150920</v>
       </c>
       <c r="G33" s="4">
         <v>10150920</v>
       </c>
       <c r="H33" s="4">
         <v>10150920</v>
       </c>
       <c r="I33" s="4">
         <v>10150920</v>
       </c>
       <c r="J33" s="4">
         <v>10150920</v>
       </c>
       <c r="K33" s="4">
         <v>10150920</v>
       </c>
       <c r="L33" s="4">
         <v>10150920</v>
       </c>
@@ -6102,63 +6648,69 @@
       </c>
       <c r="N33" s="4">
         <v>10150920</v>
       </c>
       <c r="O33" s="4">
         <v>10150920</v>
       </c>
       <c r="P33" s="4">
         <v>10150920</v>
       </c>
       <c r="Q33" s="4">
         <v>10150920</v>
       </c>
       <c r="R33" s="4">
         <v>10150920</v>
       </c>
       <c r="S33" s="4">
         <v>10150920</v>
       </c>
       <c r="T33" s="4">
         <v>10150920</v>
       </c>
       <c r="U33" s="4">
         <v>10150920</v>
       </c>
-    </row>
-    <row r="34" spans="1:21">
+      <c r="V33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W33" s="4">
+        <v>22116766</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E34" s="4">
         <v>8768348</v>
       </c>
       <c r="F34" s="4">
         <v>8208461</v>
       </c>
       <c r="G34" s="4">
         <v>6812880</v>
       </c>
       <c r="H34" s="4">
         <v>6726509</v>
       </c>
       <c r="I34" s="4">
         <v>6978328</v>
       </c>
       <c r="J34" s="4">
         <v>6475544</v>
       </c>
       <c r="K34" s="4">
         <v>3292630</v>
       </c>
       <c r="L34" s="4">
         <v>7791565</v>
       </c>
@@ -6167,153 +6719,167 @@
       </c>
       <c r="N34" s="4">
         <v>15016997</v>
       </c>
       <c r="O34" s="4">
         <v>15934978</v>
       </c>
       <c r="P34" s="4">
         <v>16180291</v>
       </c>
       <c r="Q34" s="4">
         <v>17410140</v>
       </c>
       <c r="R34" s="4">
         <v>20147758</v>
       </c>
       <c r="S34" s="4">
         <v>22332028</v>
       </c>
       <c r="T34" s="4">
         <v>21590552</v>
       </c>
       <c r="U34" s="4">
         <v>25034867</v>
       </c>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W34" s="4">
+        <v>25759615</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F35" s="4">
         <v>0</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="T35" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="U35" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W35" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
-    </row>
-    <row r="37" spans="1:21">
+      <c r="V36" s="2"/>
+      <c r="W36" s="2"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E37" s="4">
         <v>-52374</v>
       </c>
       <c r="F37" s="4">
         <v>153172</v>
       </c>
       <c r="G37" s="4">
         <v>27808</v>
       </c>
       <c r="H37" s="4">
         <v>-99198</v>
       </c>
       <c r="I37" s="4">
         <v>9848558</v>
       </c>
       <c r="J37" s="4">
         <v>8192276</v>
       </c>
       <c r="K37" s="4">
         <v>-8308033</v>
       </c>
       <c r="L37" s="4">
         <v>-7978347</v>
       </c>
@@ -6322,63 +6888,69 @@
       </c>
       <c r="N37" s="4">
         <v>1285454</v>
       </c>
       <c r="O37" s="4">
         <v>-336466</v>
       </c>
       <c r="P37" s="4">
         <v>-2502080</v>
       </c>
       <c r="Q37" s="4">
         <v>-114152</v>
       </c>
       <c r="R37" s="4">
         <v>-1007085</v>
       </c>
       <c r="S37" s="4">
         <v>-1079856</v>
       </c>
       <c r="T37" s="4">
         <v>1837572</v>
       </c>
       <c r="U37" s="4">
         <v>73971</v>
       </c>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W37" s="4">
+        <v>620243</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E38" s="4">
         <v>732418</v>
       </c>
       <c r="F38" s="4">
         <v>477499</v>
       </c>
       <c r="G38" s="4">
         <v>402009</v>
       </c>
       <c r="H38" s="4">
         <v>492988</v>
       </c>
       <c r="I38" s="4">
         <v>919487</v>
       </c>
       <c r="J38" s="4">
         <v>809173</v>
       </c>
       <c r="K38" s="4">
         <v>410014</v>
       </c>
       <c r="L38" s="4">
         <v>632483</v>
       </c>
@@ -6387,63 +6959,69 @@
       </c>
       <c r="N38" s="4">
         <v>1819009</v>
       </c>
       <c r="O38" s="4">
         <v>908329</v>
       </c>
       <c r="P38" s="4">
         <v>1940388</v>
       </c>
       <c r="Q38" s="4">
         <v>2379298</v>
       </c>
       <c r="R38" s="4">
         <v>3489705</v>
       </c>
       <c r="S38" s="4">
         <v>4759473</v>
       </c>
       <c r="T38" s="4">
         <v>3451943</v>
       </c>
       <c r="U38" s="4">
         <v>-10662877</v>
       </c>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W38" s="4">
+        <v>124249</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E39" s="4">
         <v>-1540</v>
       </c>
       <c r="F39" s="4">
         <v>-9330</v>
       </c>
       <c r="G39" s="4">
         <v>-19860</v>
       </c>
       <c r="H39" s="4">
         <v>1510</v>
       </c>
       <c r="I39" s="4">
         <v>1181</v>
       </c>
       <c r="J39" s="4">
         <v>-21749</v>
       </c>
       <c r="K39" s="4">
         <v>-2966</v>
       </c>
       <c r="L39" s="4">
         <v>-3847</v>
       </c>
@@ -6452,63 +7030,69 @@
       </c>
       <c r="N39" s="4">
         <v>19005</v>
       </c>
       <c r="O39" s="4">
         <v>16818</v>
       </c>
       <c r="P39" s="4">
         <v>4666</v>
       </c>
       <c r="Q39" s="4">
         <v>-2571</v>
       </c>
       <c r="R39" s="4">
         <v>-853</v>
       </c>
       <c r="S39" s="4">
         <v>16043</v>
       </c>
       <c r="T39" s="4">
         <v>27728</v>
       </c>
       <c r="U39" s="4">
         <v>24371</v>
       </c>
-    </row>
-    <row r="40" spans="1:21">
+      <c r="V39" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W39" s="4">
+        <v>25063</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E40" s="4">
         <v>199920</v>
       </c>
       <c r="F40" s="4">
         <v>271411</v>
       </c>
       <c r="G40" s="4">
         <v>-87977</v>
       </c>
       <c r="H40" s="4">
         <v>-23566</v>
       </c>
       <c r="I40" s="4">
         <v>-12517</v>
       </c>
       <c r="J40" s="4">
         <v>-42638</v>
       </c>
       <c r="K40" s="4">
         <v>-5106</v>
       </c>
       <c r="L40" s="4">
         <v>56260</v>
       </c>
@@ -6517,56 +7101,62 @@
       </c>
       <c r="N40" s="4">
         <v>9121</v>
       </c>
       <c r="O40" s="4">
         <v>372</v>
       </c>
       <c r="P40" s="4">
         <v>35490</v>
       </c>
       <c r="Q40" s="4">
         <v>40083</v>
       </c>
       <c r="R40" s="4">
         <v>-11387</v>
       </c>
       <c r="S40" s="4">
         <v>-38260</v>
       </c>
       <c r="T40" s="4">
         <v>-84470</v>
       </c>
       <c r="U40" s="4">
         <v>-103394</v>
       </c>
+      <c r="V40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W40" s="4">
+        <v>-177575</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:U2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A36:U36"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A13:W13"/>
+    <mergeCell ref="A36:W36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>