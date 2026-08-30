--- v0 (2026-02-13)
+++ v1 (2026-08-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>ТАЛАН-ФИНАНС [7727748225]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN7727748225</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>MSFO</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
@@ -84,50 +84,53 @@
   <si>
     <t>2021 H2</t>
   </si>
   <si>
     <t>2022 H1</t>
   </si>
   <si>
     <t>2022 H2</t>
   </si>
   <si>
     <t>2023 H1</t>
   </si>
   <si>
     <t>2023 H2</t>
   </si>
   <si>
     <t>2024 H1</t>
   </si>
   <si>
     <t>2024 H2</t>
   </si>
   <si>
     <t>2025 H1</t>
   </si>
   <si>
+    <t>2025 H2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>GrossProfit</t>
   </si>
   <si>
     <t>OperatingIncome</t>
   </si>
   <si>
     <t>BeforeTaxIncome</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>EBIT</t>
@@ -286,50 +289,53 @@
     <t>netChangeAccountsReceivable</t>
   </si>
   <si>
     <t>netChangeReserves</t>
   </si>
   <si>
     <t>netChangeAccountsPayable</t>
   </si>
   <si>
     <t>2019 H1-2</t>
   </si>
   <si>
     <t>2020 H1-2</t>
   </si>
   <si>
     <t>2021 H1-2</t>
   </si>
   <si>
     <t>2022 H1-2</t>
   </si>
   <si>
     <t>2023 H1-2</t>
   </si>
   <si>
     <t>2024 H1-2</t>
+  </si>
+  <si>
+    <t>2025 H1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -772,4119 +778,4477 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="O1" sqref="O1"/>
+      <selection pane="bottomRight" activeCell="P1" sqref="P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2" s="2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3" s="3">
         <v>81140</v>
       </c>
       <c r="C3" s="3">
         <v>7646047</v>
       </c>
       <c r="D3" s="3">
         <v>240492</v>
       </c>
       <c r="E3" s="3">
         <v>9309491</v>
       </c>
       <c r="F3" s="3">
         <v>599261</v>
       </c>
       <c r="G3" s="3">
-        <v>369293</v>
+        <v>6214971</v>
       </c>
       <c r="H3" s="3">
         <v>91642</v>
       </c>
       <c r="I3" s="3">
         <v>35643</v>
       </c>
       <c r="J3" s="3">
         <v>16742</v>
       </c>
       <c r="K3" s="3">
-        <v>261196</v>
+        <v>24719</v>
       </c>
       <c r="L3" s="3">
-        <v>88</v>
+        <v>84934</v>
       </c>
       <c r="M3" s="3">
         <v>96721</v>
       </c>
       <c r="N3" s="3">
         <v>85185</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3" s="3">
+        <v>317568</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" s="3">
         <v>8271</v>
       </c>
       <c r="C4" s="3">
         <v>1585375</v>
       </c>
       <c r="D4" s="3">
         <v>37807</v>
       </c>
       <c r="E4" s="3">
         <v>1830842</v>
       </c>
       <c r="F4" s="3">
         <v>138921</v>
       </c>
       <c r="G4" s="3">
-        <v>176630</v>
+        <v>2103534</v>
       </c>
       <c r="H4" s="3">
         <v>38795</v>
       </c>
       <c r="I4" s="3">
         <v>2833</v>
       </c>
       <c r="J4" s="3">
         <v>6055</v>
       </c>
       <c r="K4" s="3">
-        <v>113372</v>
+        <v>13816</v>
       </c>
       <c r="L4" s="3">
-        <v>-35</v>
+        <v>176</v>
       </c>
       <c r="M4" s="3">
         <v>23241</v>
       </c>
       <c r="N4" s="3">
         <v>48878</v>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4" s="3">
+        <v>-35433</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" s="3">
         <v>-24160</v>
       </c>
       <c r="C5" s="3">
         <v>937290</v>
       </c>
       <c r="D5" s="3">
         <v>14407</v>
       </c>
       <c r="E5" s="3">
         <v>1253290</v>
       </c>
       <c r="F5" s="3">
         <v>73196</v>
       </c>
       <c r="G5" s="3">
-        <v>82411</v>
+        <v>1712215</v>
       </c>
       <c r="H5" s="3">
         <v>47402</v>
       </c>
       <c r="I5" s="3">
         <v>-6787</v>
       </c>
       <c r="J5" s="3">
         <v>37190</v>
       </c>
       <c r="K5" s="3">
-        <v>110871</v>
+        <v>11315</v>
       </c>
       <c r="L5" s="3">
-        <v>-2941</v>
+        <v>-2730</v>
       </c>
       <c r="M5" s="3">
         <v>22220</v>
       </c>
       <c r="N5" s="3">
         <v>45986</v>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5" s="3">
+        <v>-23315</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" s="3">
         <v>-89477</v>
       </c>
       <c r="C6" s="3">
         <v>665778</v>
       </c>
       <c r="D6" s="3">
         <v>-69650</v>
       </c>
       <c r="E6" s="3">
         <v>890700</v>
       </c>
       <c r="F6" s="3">
         <v>8796</v>
       </c>
       <c r="G6" s="3">
-        <v>89329</v>
+        <v>782294</v>
       </c>
       <c r="H6" s="3">
         <v>45935</v>
       </c>
       <c r="I6" s="3">
         <v>84792</v>
       </c>
       <c r="J6" s="3">
         <v>19550</v>
       </c>
       <c r="K6" s="3">
         <v>129857</v>
       </c>
       <c r="L6" s="3">
         <v>28900</v>
       </c>
       <c r="M6" s="3">
         <v>80402</v>
       </c>
       <c r="N6" s="3">
         <v>51293</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6" s="3">
+        <v>-20165</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7" s="3">
         <v>-71581</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" s="3">
         <v>-55782</v>
       </c>
       <c r="E7" s="3">
         <v>-58953</v>
       </c>
       <c r="F7" s="3">
         <v>5266</v>
       </c>
       <c r="G7" s="3">
         <v>85192</v>
       </c>
       <c r="H7" s="3">
         <v>22531</v>
       </c>
       <c r="I7" s="3">
         <v>82177</v>
       </c>
       <c r="J7" s="3">
         <v>15750</v>
       </c>
       <c r="K7" s="3">
         <v>103775</v>
       </c>
       <c r="L7" s="3">
         <v>23120</v>
       </c>
       <c r="M7" s="3">
         <v>74566</v>
       </c>
       <c r="N7" s="3">
         <v>38470</v>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7" s="3">
+        <v>-15201</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" s="3">
         <v>-24160</v>
       </c>
       <c r="C8" s="3">
         <v>937290</v>
       </c>
       <c r="D8" s="3">
         <v>14407</v>
       </c>
       <c r="E8" s="3">
-        <v>1253290</v>
+        <v>1272168</v>
       </c>
       <c r="F8" s="3">
         <v>73196</v>
       </c>
       <c r="G8" s="3">
-        <v>1729000</v>
+        <v>1728896</v>
       </c>
       <c r="H8" s="3">
-        <v>336758</v>
+        <v>202077</v>
       </c>
       <c r="I8" s="3">
-        <v>1639802</v>
+        <v>3536000</v>
       </c>
       <c r="J8" s="3">
-        <v>14307</v>
+        <v>24958</v>
       </c>
       <c r="K8" s="3">
-        <v>3554000</v>
+        <v>3554102</v>
       </c>
       <c r="L8" s="3">
-        <v>-25823</v>
+        <v>7184000</v>
       </c>
       <c r="M8" s="3">
-        <v>3465349</v>
+        <v>10814000</v>
       </c>
       <c r="N8" s="3">
         <v>7232716</v>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8" s="3">
+        <v>10768465</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" s="3">
         <v>14407</v>
       </c>
       <c r="E9" s="3">
         <v>1253290</v>
       </c>
       <c r="F9" s="3">
         <v>73196</v>
       </c>
       <c r="G9" s="3">
         <v>1712215</v>
       </c>
       <c r="H9" s="3">
         <v>47402</v>
       </c>
       <c r="I9" s="3">
         <v>-6787</v>
       </c>
       <c r="J9" s="3">
         <v>37190</v>
       </c>
       <c r="K9" s="3">
         <v>11315</v>
       </c>
       <c r="L9" s="3">
         <v>-2941</v>
       </c>
       <c r="M9" s="3">
-        <v>22220</v>
+        <v>22431</v>
       </c>
       <c r="N9" s="3">
         <v>45986</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9" s="3">
+        <v>-23315</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" s="3">
         <v>14407</v>
       </c>
       <c r="E10" s="3">
         <v>1253290</v>
       </c>
       <c r="F10" s="3">
         <v>73196</v>
       </c>
       <c r="G10" s="3">
-        <v>1258616</v>
+        <v>1531552</v>
       </c>
       <c r="H10" s="3">
-        <v>517486</v>
+        <v>244550</v>
       </c>
       <c r="I10" s="3">
         <v>1639802</v>
       </c>
       <c r="J10" s="3">
-        <v>326546</v>
+        <v>191865</v>
       </c>
       <c r="K10" s="3">
         <v>3554102</v>
       </c>
       <c r="L10" s="3">
-        <v>-25823</v>
+        <v>-15172</v>
       </c>
       <c r="M10" s="3">
-        <v>3465349</v>
+        <v>3465560</v>
       </c>
       <c r="N10" s="3">
         <v>7232716</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10" s="3">
+        <v>10768465</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" s="4">
         <v>-72869</v>
       </c>
       <c r="C11" s="4">
         <v>-6060672</v>
       </c>
       <c r="D11" s="4">
         <v>-202685</v>
       </c>
       <c r="E11" s="4">
         <v>-7478157</v>
       </c>
       <c r="F11" s="4">
         <v>-460340</v>
       </c>
       <c r="G11" s="4">
-        <v>-192402</v>
+        <v>-4111176</v>
       </c>
       <c r="H11" s="4">
         <v>-52847</v>
       </c>
       <c r="I11" s="4">
         <v>-33168</v>
       </c>
       <c r="J11" s="4">
         <v>-10687</v>
       </c>
       <c r="K11" s="4">
-        <v>-148082</v>
+        <v>-11161</v>
       </c>
       <c r="L11" s="4">
-        <v>-123</v>
+        <v>-84758</v>
       </c>
       <c r="M11" s="4">
         <v>-33546</v>
       </c>
       <c r="N11" s="4">
         <v>-36307</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11" s="4">
+        <v>-352816</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12" s="4">
         <v>-21109</v>
       </c>
       <c r="C12" s="4">
         <v>-777855</v>
       </c>
       <c r="D12" s="4">
         <v>-18935</v>
       </c>
       <c r="E12" s="4">
         <v>-718092</v>
       </c>
       <c r="F12" s="4">
         <v>-73817</v>
       </c>
       <c r="G12" s="4">
-        <v>-53406</v>
+        <v>-657843</v>
       </c>
       <c r="H12" s="4">
         <v>-11361</v>
       </c>
       <c r="I12" s="4">
         <v>-5804</v>
       </c>
       <c r="J12" s="4">
         <v>-12705</v>
       </c>
       <c r="K12" s="4">
         <v>-1924</v>
       </c>
       <c r="L12" s="4">
         <v>-2199</v>
       </c>
       <c r="M12" s="4">
         <v>-1918</v>
       </c>
       <c r="N12" s="4">
         <v>-2010</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12" s="4">
+        <v>-1142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13" s="4">
         <v>-11322</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D13" s="4">
         <v>-4465</v>
       </c>
       <c r="E13" s="4">
         <v>-30396</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G13" s="4">
         <v>-27333</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I13" s="4">
         <v>-21543</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K13" s="4">
         <v>-852</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M13" s="4">
         <v>-607</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O13" s="4">
+        <v>-441</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" s="4">
         <v>14603</v>
       </c>
       <c r="C14" s="4">
         <v>140349</v>
       </c>
       <c r="D14" s="4">
         <v>29108</v>
       </c>
       <c r="E14" s="4">
         <v>140780</v>
       </c>
       <c r="F14" s="4">
         <v>87548</v>
       </c>
       <c r="G14" s="4">
-        <v>187959</v>
+        <v>32542</v>
       </c>
       <c r="H14" s="4">
         <v>210288</v>
       </c>
       <c r="I14" s="4">
         <v>203032</v>
       </c>
       <c r="J14" s="4">
         <v>152049</v>
       </c>
       <c r="K14" s="4">
-        <v>-121969</v>
+        <v>114508</v>
       </c>
       <c r="L14" s="4">
-        <v>116476</v>
+        <v>31630</v>
       </c>
       <c r="M14" s="4">
         <v>59196</v>
       </c>
       <c r="N14" s="4">
         <v>5473</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14" s="4">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" s="4">
         <v>-79920</v>
       </c>
       <c r="C15" s="4">
         <v>-411861</v>
       </c>
       <c r="D15" s="4">
         <v>-113165</v>
       </c>
       <c r="E15" s="4">
         <v>-468749</v>
       </c>
       <c r="F15" s="4">
         <v>-151948</v>
       </c>
       <c r="G15" s="4">
-        <v>-181041</v>
+        <v>-983248</v>
       </c>
       <c r="H15" s="4">
         <v>-211755</v>
       </c>
       <c r="I15" s="4">
         <v>-111453</v>
       </c>
       <c r="J15" s="4">
         <v>-169689</v>
       </c>
       <c r="K15" s="4">
-        <v>140955</v>
+        <v>4034</v>
       </c>
       <c r="L15" s="4">
         <v>-84635</v>
       </c>
       <c r="M15" s="4">
         <v>83621</v>
       </c>
       <c r="N15" s="4">
         <v>-166</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" s="4">
         <v>17895</v>
       </c>
       <c r="C16" s="4">
         <v>-86498</v>
       </c>
       <c r="D16" s="4">
         <v>13868</v>
       </c>
       <c r="E16" s="4">
         <v>-218827</v>
       </c>
       <c r="F16" s="4">
         <v>-3530</v>
       </c>
       <c r="G16" s="4">
-        <v>-4137</v>
+        <v>-268339</v>
       </c>
       <c r="H16" s="4">
         <v>-23404</v>
       </c>
       <c r="I16" s="4">
         <v>-2615</v>
       </c>
       <c r="J16" s="4">
         <v>-3800</v>
       </c>
       <c r="K16" s="4">
         <v>-26082</v>
       </c>
       <c r="L16" s="4">
         <v>-5780</v>
       </c>
       <c r="M16" s="4">
         <v>-5836</v>
       </c>
       <c r="N16" s="4">
         <v>-12823</v>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16" s="4">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C17" s="4">
         <v>-36529</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" s="4">
         <v>-12806</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G17" s="4">
         <v>-10248</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18" s="4">
         <v>-65317</v>
       </c>
       <c r="C18" s="4">
         <v>-271512</v>
       </c>
       <c r="D18" s="4">
         <v>-84057</v>
       </c>
       <c r="E18" s="4">
         <v>-327969</v>
       </c>
       <c r="F18" s="4">
         <v>-64400</v>
       </c>
       <c r="G18" s="4">
-        <v>6918</v>
+        <v>-950706</v>
       </c>
       <c r="H18" s="4">
         <v>-1467</v>
       </c>
       <c r="I18" s="4">
         <v>91579</v>
       </c>
       <c r="J18" s="4">
         <v>-17640</v>
       </c>
       <c r="K18" s="4">
-        <v>18986</v>
+        <v>118542</v>
       </c>
       <c r="L18" s="4">
-        <v>31841</v>
+        <v>31630</v>
       </c>
       <c r="M18" s="4">
         <v>58182</v>
       </c>
       <c r="N18" s="4">
         <v>5307</v>
       </c>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18" s="4">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19" s="4">
         <v>14603</v>
       </c>
       <c r="C19" s="4">
         <v>140349</v>
       </c>
       <c r="D19" s="4">
         <v>29108</v>
       </c>
       <c r="E19" s="4">
         <v>140780</v>
       </c>
       <c r="F19" s="4">
         <v>87548</v>
       </c>
       <c r="G19" s="4">
-        <v>187959</v>
+        <v>32542</v>
       </c>
       <c r="H19" s="4">
         <v>210288</v>
       </c>
       <c r="I19" s="4">
         <v>203032</v>
       </c>
       <c r="J19" s="4">
         <v>152049</v>
       </c>
       <c r="K19" s="4">
-        <v>-121969</v>
+        <v>114508</v>
       </c>
       <c r="L19" s="4">
-        <v>116476</v>
+        <v>31630</v>
       </c>
       <c r="M19" s="4">
         <v>59196</v>
       </c>
       <c r="N19" s="4">
         <v>5473</v>
       </c>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19" s="4">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20" s="4">
         <v>-79920</v>
       </c>
       <c r="C20" s="4">
         <v>-411861</v>
       </c>
       <c r="D20" s="4">
         <v>-113165</v>
       </c>
       <c r="E20" s="4">
         <v>-468749</v>
       </c>
       <c r="F20" s="4">
         <v>-151948</v>
       </c>
       <c r="G20" s="4">
-        <v>-181041</v>
+        <v>-983248</v>
       </c>
       <c r="H20" s="4">
         <v>-211755</v>
       </c>
       <c r="I20" s="4">
         <v>-111453</v>
       </c>
       <c r="J20" s="4">
         <v>-169689</v>
       </c>
       <c r="K20" s="4">
-        <v>140955</v>
+        <v>4034</v>
       </c>
       <c r="L20" s="4">
         <v>-84635</v>
       </c>
       <c r="M20" s="4">
         <v>83621</v>
       </c>
       <c r="N20" s="4">
         <v>-166</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="3">
         <v>49170</v>
       </c>
       <c r="E22" s="3">
         <v>2178773</v>
       </c>
       <c r="F22" s="3">
         <v>131483</v>
       </c>
       <c r="G22" s="3">
         <v>2514183</v>
       </c>
       <c r="H22" s="3">
         <v>239206</v>
       </c>
       <c r="I22" s="3">
         <v>321383</v>
       </c>
       <c r="J22" s="3">
         <v>337133</v>
       </c>
       <c r="K22" s="3">
         <v>440908</v>
       </c>
       <c r="L22" s="3">
         <v>464028</v>
       </c>
       <c r="M22" s="3">
         <v>538594</v>
       </c>
       <c r="N22" s="3">
         <v>577064</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22" s="3">
+        <v>561863</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="3">
         <v>1835015</v>
       </c>
       <c r="E23" s="3">
         <v>13607947</v>
       </c>
       <c r="F23" s="3">
         <v>3526067</v>
       </c>
       <c r="G23" s="3">
         <v>19862615</v>
       </c>
       <c r="H23" s="3">
         <v>4095158</v>
       </c>
       <c r="I23" s="3">
         <v>4225401</v>
       </c>
       <c r="J23" s="3">
         <v>2553612</v>
       </c>
       <c r="K23" s="3">
         <v>2266351</v>
       </c>
       <c r="L23" s="3">
         <v>1802938</v>
       </c>
       <c r="M23" s="3">
         <v>1414455</v>
       </c>
       <c r="N23" s="3">
         <v>1040284</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23" s="3">
+        <v>3582924</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="4">
         <v>59390</v>
       </c>
       <c r="E24" s="4">
         <v>454017</v>
       </c>
       <c r="F24" s="4">
         <v>74343</v>
       </c>
       <c r="G24" s="4">
         <v>468733</v>
       </c>
       <c r="H24" s="4">
         <v>61601</v>
       </c>
       <c r="I24" s="4">
         <v>67992</v>
       </c>
       <c r="J24" s="4">
         <v>64220</v>
       </c>
       <c r="K24" s="4">
         <v>51832</v>
       </c>
       <c r="L24" s="4">
         <v>49026</v>
       </c>
       <c r="M24" s="4">
         <v>51239</v>
       </c>
       <c r="N24" s="4">
         <v>45000</v>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24" s="4">
+        <v>45799</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" s="4">
         <v>65367</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G25" s="4">
         <v>41885</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I25" s="4">
         <v>480641</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D26" s="3">
         <v>950373</v>
       </c>
       <c r="E26" s="3">
         <v>7733119</v>
       </c>
       <c r="F26" s="3">
         <v>-126119</v>
       </c>
       <c r="G26" s="3">
         <v>14573366</v>
       </c>
       <c r="H26" s="3">
         <v>-150337</v>
       </c>
       <c r="I26" s="3">
         <v>-276026</v>
       </c>
       <c r="J26" s="3">
         <v>-289608</v>
       </c>
       <c r="K26" s="3">
         <v>-452474</v>
       </c>
       <c r="L26" s="3">
         <v>-366204</v>
       </c>
       <c r="M26" s="3">
         <v>-64644</v>
       </c>
       <c r="N26" s="3">
         <v>333933</v>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26" s="3">
+        <v>2983749</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D27" s="4">
         <v>964400</v>
       </c>
       <c r="E27" s="4">
         <v>7844709</v>
       </c>
       <c r="F27" s="4">
         <v>-25582</v>
       </c>
       <c r="G27" s="4">
         <v>15492101</v>
       </c>
       <c r="H27" s="4">
         <v>45289</v>
       </c>
       <c r="I27" s="4">
         <v>-274215</v>
       </c>
       <c r="J27" s="4">
         <v>360713</v>
       </c>
       <c r="K27" s="4">
         <v>-44934</v>
       </c>
       <c r="L27" s="4">
         <v>-365149</v>
       </c>
       <c r="M27" s="4">
         <v>290358</v>
       </c>
       <c r="N27" s="4">
         <v>334087</v>
       </c>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27" s="4">
+        <v>2983887</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D28" s="3">
         <v>14027</v>
       </c>
       <c r="E28" s="3">
         <v>95909</v>
       </c>
       <c r="F28" s="3">
         <v>100537</v>
       </c>
       <c r="G28" s="3">
         <v>854495</v>
       </c>
       <c r="H28" s="3">
         <v>195626</v>
       </c>
       <c r="I28" s="3">
         <v>1811</v>
       </c>
       <c r="J28" s="3">
         <v>650321</v>
       </c>
       <c r="K28" s="3">
         <v>407540</v>
       </c>
       <c r="L28" s="3">
         <v>1055</v>
       </c>
       <c r="M28" s="3">
         <v>355002</v>
       </c>
       <c r="N28" s="3">
         <v>154</v>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28" s="3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D29" s="4">
         <v>493210</v>
       </c>
       <c r="E29" s="4">
         <v>342692</v>
       </c>
       <c r="F29" s="4">
         <v>3019707</v>
       </c>
       <c r="G29" s="4">
         <v>298828</v>
       </c>
       <c r="H29" s="4">
         <v>3637070</v>
       </c>
       <c r="I29" s="4">
         <v>3997435</v>
       </c>
       <c r="J29" s="4">
         <v>1708626</v>
       </c>
       <c r="K29" s="4">
         <v>1736360</v>
       </c>
       <c r="L29" s="4">
         <v>1683046</v>
       </c>
       <c r="M29" s="4">
         <v>584256</v>
       </c>
       <c r="N29" s="4">
         <v>128165</v>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29" s="4">
+        <v>37113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D30" s="4">
         <v>1457610</v>
       </c>
       <c r="E30" s="4">
         <v>8187401</v>
       </c>
       <c r="F30" s="4">
         <v>2994125</v>
       </c>
       <c r="G30" s="4">
         <v>15790929</v>
       </c>
       <c r="H30" s="4">
         <v>3682359</v>
       </c>
       <c r="I30" s="4">
         <v>3723220</v>
       </c>
       <c r="J30" s="4">
         <v>2069339</v>
       </c>
       <c r="K30" s="4">
         <v>1691426</v>
       </c>
       <c r="L30" s="4">
         <v>1317897</v>
       </c>
       <c r="M30" s="4">
         <v>874614</v>
       </c>
       <c r="N30" s="4">
         <v>462252</v>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30" s="4">
+        <v>3021000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" s="4">
         <v>-15681</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G31" s="4">
         <v>-64240</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I31" s="4">
         <v>-51500</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D32" s="4">
         <v>8988</v>
       </c>
       <c r="E32" s="4">
         <v>4592904</v>
       </c>
       <c r="F32" s="4">
         <v>11645</v>
       </c>
       <c r="G32" s="4">
         <v>4329714</v>
       </c>
       <c r="H32" s="4">
         <v>9299</v>
       </c>
       <c r="I32" s="4">
         <v>278</v>
       </c>
       <c r="J32" s="4">
         <v>793</v>
       </c>
       <c r="K32" s="4">
         <v>1300</v>
       </c>
       <c r="L32" s="4">
         <v>876</v>
       </c>
       <c r="M32" s="4">
         <v>478</v>
       </c>
       <c r="N32" s="4">
         <v>518</v>
       </c>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32" s="4">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D33" s="4">
         <v>544874</v>
       </c>
       <c r="E33" s="4">
         <v>5258463</v>
       </c>
       <c r="F33" s="4">
         <v>237714</v>
       </c>
       <c r="G33" s="4">
         <v>7813331</v>
       </c>
       <c r="H33" s="4">
         <v>33108</v>
       </c>
       <c r="I33" s="4">
         <v>20392</v>
       </c>
       <c r="J33" s="4">
         <v>12844</v>
       </c>
       <c r="K33" s="4">
         <v>3594</v>
       </c>
       <c r="L33" s="4">
         <v>3596</v>
       </c>
       <c r="M33" s="4">
         <v>3595</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O33" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D34" s="4">
         <v>712523</v>
       </c>
       <c r="E34" s="4">
         <v>332143</v>
       </c>
       <c r="F34" s="4">
         <v>73035</v>
       </c>
       <c r="G34" s="4">
         <v>28104</v>
       </c>
       <c r="H34" s="4">
         <v>86823</v>
       </c>
       <c r="I34" s="4">
         <v>20671</v>
       </c>
       <c r="J34" s="4">
         <v>2149</v>
       </c>
       <c r="K34" s="4">
         <v>1638</v>
       </c>
       <c r="L34" s="4">
         <v>1460</v>
       </c>
       <c r="M34" s="4">
         <v>623</v>
       </c>
       <c r="N34" s="4">
         <v>306</v>
       </c>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34" s="4">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D35" s="4">
         <v>1773622</v>
       </c>
       <c r="E35" s="4">
         <v>12934635</v>
       </c>
       <c r="F35" s="4">
         <v>3442638</v>
       </c>
       <c r="G35" s="4">
         <v>18661730</v>
       </c>
       <c r="H35" s="4">
         <v>3961926</v>
       </c>
       <c r="I35" s="4">
         <v>4040587</v>
       </c>
       <c r="J35" s="4">
         <v>2374733</v>
       </c>
       <c r="K35" s="4">
         <v>2150432</v>
       </c>
       <c r="L35" s="4">
         <v>1690033</v>
       </c>
       <c r="M35" s="4">
         <v>943954</v>
       </c>
       <c r="N35" s="4">
         <v>129143</v>
       </c>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35" s="4">
+        <v>38175</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D36" s="4">
         <v>1682</v>
       </c>
       <c r="E36" s="4">
         <v>140424</v>
       </c>
       <c r="F36" s="4">
         <v>1380</v>
       </c>
       <c r="G36" s="4">
         <v>245626</v>
       </c>
       <c r="H36" s="4">
         <v>325</v>
       </c>
       <c r="I36" s="4">
         <v>714</v>
       </c>
       <c r="J36" s="4">
         <v>599</v>
       </c>
       <c r="K36" s="4">
         <v>487</v>
       </c>
       <c r="L36" s="4">
         <v>376</v>
       </c>
       <c r="M36" s="4">
         <v>265</v>
       </c>
       <c r="N36" s="4">
         <v>154</v>
       </c>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D37" s="4">
         <v>321</v>
       </c>
       <c r="E37" s="4">
         <v>281</v>
       </c>
       <c r="F37" s="4">
         <v>225</v>
       </c>
       <c r="G37" s="4">
         <v>150</v>
       </c>
       <c r="H37" s="4">
         <v>104</v>
       </c>
       <c r="I37" s="4">
         <v>107</v>
       </c>
       <c r="J37" s="4">
         <v>70</v>
       </c>
       <c r="K37" s="4">
         <v>76</v>
       </c>
       <c r="L37" s="4">
         <v>55</v>
       </c>
       <c r="M37" s="4">
         <v>102</v>
       </c>
       <c r="N37" s="4">
         <v>63</v>
       </c>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37" s="4">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" s="4">
         <v>11681</v>
       </c>
       <c r="F38" s="4">
         <v>7481</v>
       </c>
       <c r="G38" s="4">
         <v>472264</v>
       </c>
       <c r="H38" s="4">
         <v>7224</v>
       </c>
       <c r="I38" s="4">
         <v>7096</v>
       </c>
       <c r="J38" s="4">
         <v>4527</v>
       </c>
       <c r="K38" s="4">
         <v>4451</v>
       </c>
       <c r="L38" s="4">
         <v>4375</v>
       </c>
       <c r="M38" s="4">
         <v>4298</v>
       </c>
       <c r="N38" s="4">
         <v>4222</v>
       </c>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38" s="4">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G39" s="4">
         <v>100065</v>
       </c>
       <c r="H39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I39" s="4">
         <v>108905</v>
       </c>
       <c r="J39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K39" s="4">
         <v>59073</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M39" s="4">
         <v>414597</v>
       </c>
       <c r="N39" s="4">
         <v>861702</v>
       </c>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39" s="4">
+        <v>3494651</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D40" s="4">
         <v>328212</v>
       </c>
       <c r="E40" s="4">
         <v>2415745</v>
       </c>
       <c r="F40" s="4">
         <v>397575</v>
       </c>
       <c r="G40" s="4">
         <v>1460702</v>
       </c>
       <c r="H40" s="4">
         <v>173311</v>
       </c>
       <c r="I40" s="4">
         <v>172491</v>
       </c>
       <c r="J40" s="4">
         <v>147103</v>
       </c>
       <c r="K40" s="4">
         <v>130455</v>
       </c>
       <c r="L40" s="4">
         <v>20658</v>
       </c>
       <c r="M40" s="4">
         <v>243</v>
       </c>
       <c r="N40" s="4">
         <v>68</v>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D41" s="4">
         <v>430910</v>
       </c>
       <c r="E41" s="4">
         <v>1686545</v>
       </c>
       <c r="F41" s="4">
         <v>775535</v>
       </c>
       <c r="G41" s="4">
         <v>722910</v>
       </c>
       <c r="H41" s="4">
         <v>2597066</v>
       </c>
       <c r="I41" s="4">
         <v>1570610</v>
       </c>
       <c r="J41" s="4">
         <v>727462</v>
       </c>
       <c r="K41" s="4">
         <v>851702</v>
       </c>
       <c r="L41" s="4">
         <v>1022600</v>
       </c>
       <c r="M41" s="4">
         <v>866193</v>
       </c>
       <c r="N41" s="4">
         <v>462252</v>
       </c>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41" s="4">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D42" s="4">
         <v>759145</v>
       </c>
       <c r="E42" s="4">
         <v>4577521</v>
       </c>
       <c r="F42" s="4">
         <v>1175994</v>
       </c>
       <c r="G42" s="4">
         <v>2302768</v>
       </c>
       <c r="H42" s="4">
         <v>2770659</v>
       </c>
       <c r="I42" s="4">
         <v>1751408</v>
       </c>
       <c r="J42" s="4">
         <v>874602</v>
       </c>
       <c r="K42" s="4">
         <v>985719</v>
       </c>
       <c r="L42" s="4">
         <v>1043613</v>
       </c>
       <c r="M42" s="4">
         <v>867440</v>
       </c>
       <c r="N42" s="4">
         <v>463220</v>
       </c>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42" s="4">
+        <v>21061</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D43" s="4">
         <v>1026700</v>
       </c>
       <c r="E43" s="4">
         <v>6500856</v>
       </c>
       <c r="F43" s="4">
         <v>2218590</v>
       </c>
       <c r="G43" s="4">
         <v>15068019</v>
       </c>
       <c r="H43" s="4">
         <v>1085293</v>
       </c>
       <c r="I43" s="4">
         <v>2152610</v>
       </c>
       <c r="J43" s="4">
         <v>1341877</v>
       </c>
       <c r="K43" s="4">
         <v>839724</v>
       </c>
       <c r="L43" s="4">
         <v>295297</v>
       </c>
       <c r="M43" s="4">
         <v>8421</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O43" s="4">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D44" s="4">
         <v>1026700</v>
       </c>
       <c r="E44" s="4">
         <v>6867334</v>
       </c>
       <c r="F44" s="4">
         <v>2218590</v>
       </c>
       <c r="G44" s="4">
         <v>15109904</v>
       </c>
       <c r="H44" s="4">
         <v>1085293</v>
       </c>
       <c r="I44" s="4">
         <v>2152610</v>
       </c>
       <c r="J44" s="4">
         <v>1341877</v>
       </c>
       <c r="K44" s="4">
         <v>839724</v>
       </c>
       <c r="L44" s="4">
         <v>295297</v>
       </c>
       <c r="M44" s="4">
         <v>8421</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O44" s="4">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D45" s="4">
         <v>10</v>
       </c>
       <c r="E45" s="4">
         <v>10</v>
       </c>
       <c r="F45" s="4">
         <v>10</v>
       </c>
       <c r="G45" s="4">
         <v>10</v>
       </c>
       <c r="H45" s="4">
         <v>10</v>
       </c>
       <c r="I45" s="4">
         <v>10</v>
       </c>
       <c r="J45" s="4">
         <v>10</v>
       </c>
       <c r="K45" s="4">
         <v>10</v>
       </c>
       <c r="L45" s="4">
         <v>10</v>
       </c>
       <c r="M45" s="4">
         <v>10</v>
       </c>
       <c r="N45" s="4">
         <v>10</v>
       </c>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D46" s="4">
         <v>49160</v>
       </c>
       <c r="E46" s="4">
         <v>2178763</v>
       </c>
       <c r="F46" s="4">
         <v>131473</v>
       </c>
       <c r="G46" s="4">
         <v>2514173</v>
       </c>
       <c r="H46" s="4">
         <v>239196</v>
       </c>
       <c r="I46" s="4">
         <v>321373</v>
       </c>
       <c r="J46" s="4">
         <v>337123</v>
       </c>
       <c r="K46" s="4">
         <v>440898</v>
       </c>
       <c r="L46" s="4">
         <v>464018</v>
       </c>
       <c r="M46" s="4">
         <v>538584</v>
       </c>
       <c r="N46" s="4">
         <v>577054</v>
       </c>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46" s="4">
+        <v>561853</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47" s="2"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" s="4">
         <v>9235</v>
       </c>
       <c r="F48" s="4">
-        <v>470084</v>
+        <v>197148</v>
       </c>
       <c r="G48" s="4">
-        <v>1646589</v>
+        <v>-180663</v>
       </c>
       <c r="H48" s="4">
-        <v>289356</v>
+        <v>154675</v>
       </c>
       <c r="I48" s="4">
-        <v>1646589</v>
+        <v>3542787</v>
       </c>
       <c r="J48" s="4">
-        <v>-22882</v>
+        <v>-12231</v>
       </c>
       <c r="K48" s="4">
-        <v>3443129</v>
+        <v>3542787</v>
       </c>
       <c r="L48" s="4">
-        <v>-22882</v>
+        <v>7186730</v>
       </c>
       <c r="M48" s="4">
-        <v>3443129</v>
+        <v>10791780</v>
       </c>
       <c r="N48" s="4">
         <v>7186730</v>
       </c>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="O48" s="4">
+        <v>10791780</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" s="4">
         <v>-32500</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G49" s="4">
         <v>-13956</v>
       </c>
       <c r="H49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I49" s="4">
         <v>-26630</v>
       </c>
       <c r="J49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50" s="3">
         <v>-453332</v>
       </c>
       <c r="C50" s="3">
         <v>-34392</v>
       </c>
       <c r="D50" s="3">
         <v>-186733</v>
       </c>
       <c r="E50" s="3">
         <v>-2944887</v>
       </c>
       <c r="F50" s="3">
         <v>560693</v>
       </c>
       <c r="G50" s="3">
         <v>-9155018</v>
       </c>
       <c r="H50" s="3">
         <v>-102933</v>
       </c>
       <c r="I50" s="3">
         <v>-14856576</v>
       </c>
       <c r="J50" s="3">
         <v>-404426</v>
       </c>
       <c r="K50" s="3">
         <v>781849</v>
       </c>
       <c r="L50" s="3">
-        <v>-204795</v>
+        <v>-439889</v>
       </c>
       <c r="M50" s="3">
         <v>295521</v>
       </c>
       <c r="N50" s="3">
         <v>-361091</v>
       </c>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50" s="3">
+        <v>-3000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51" s="3">
         <v>-150532</v>
       </c>
       <c r="C51" s="3">
         <v>-13080</v>
       </c>
       <c r="D51" s="3">
         <v>-162497</v>
       </c>
       <c r="E51" s="3">
         <v>-278981</v>
       </c>
       <c r="F51" s="3">
         <v>-979292</v>
       </c>
       <c r="G51" s="3">
         <v>777072</v>
       </c>
       <c r="H51" s="3">
         <v>89989</v>
       </c>
       <c r="I51" s="3">
         <v>-143807</v>
       </c>
       <c r="J51" s="3">
         <v>2502126</v>
       </c>
       <c r="K51" s="3">
-        <v>-2473820</v>
+        <v>136354</v>
       </c>
       <c r="L51" s="3">
-        <v>169397</v>
+        <v>33404</v>
       </c>
       <c r="M51" s="3">
         <v>58426</v>
       </c>
       <c r="N51" s="3">
         <v>6243</v>
       </c>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51" s="3">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52" s="3">
         <v>592139</v>
       </c>
       <c r="C52" s="3">
         <v>60116</v>
       </c>
       <c r="D52" s="3">
         <v>350517</v>
       </c>
       <c r="E52" s="3">
         <v>2941237</v>
       </c>
       <c r="F52" s="3">
         <v>428952</v>
       </c>
       <c r="G52" s="3">
         <v>9126173</v>
       </c>
       <c r="H52" s="3">
         <v>-483141</v>
       </c>
       <c r="I52" s="3">
         <v>-42417</v>
       </c>
       <c r="J52" s="3">
         <v>-1449190</v>
       </c>
       <c r="K52" s="3">
         <v>-393171</v>
       </c>
       <c r="L52" s="3">
         <v>-371087</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N52" s="3" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C53" s="4">
         <v>459</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" s="4">
         <v>38722</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" s="4">
         <v>-5620</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G54" s="4">
         <v>-122191</v>
       </c>
       <c r="H54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55" s="4">
         <v>-1082458</v>
       </c>
       <c r="C55" s="4">
         <v>-46827</v>
       </c>
       <c r="D55" s="4">
         <v>-418029</v>
       </c>
       <c r="E55" s="4">
-        <v>-711256</v>
+        <v>-2242358</v>
       </c>
       <c r="F55" s="4">
         <v>-567328</v>
       </c>
       <c r="G55" s="4">
-        <v>-270319</v>
+        <v>-1079112</v>
       </c>
       <c r="H55" s="4">
         <v>-91918</v>
       </c>
       <c r="I55" s="4">
         <v>-154343</v>
       </c>
       <c r="J55" s="4">
         <v>-1457476</v>
       </c>
       <c r="K55" s="4">
         <v>-43171</v>
       </c>
       <c r="L55" s="4">
         <v>-71087</v>
       </c>
       <c r="M55" s="4">
         <v>-12968</v>
       </c>
       <c r="N55" s="4">
         <v>-20203</v>
       </c>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="O55" s="4">
+        <v>-325052</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
       <c r="A56" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" s="4">
         <v>-3267</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G56" s="4">
         <v>3</v>
       </c>
       <c r="H56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
       <c r="A57" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57" s="4">
         <v>-54562</v>
       </c>
       <c r="C57" s="4">
         <v>-135646</v>
       </c>
       <c r="D57" s="4">
-        <v>939</v>
+        <v>-7939</v>
       </c>
       <c r="E57" s="4">
-        <v>-2217</v>
+        <v>-189245</v>
       </c>
       <c r="F57" s="4">
         <v>-26854</v>
       </c>
       <c r="G57" s="4">
-        <v>-42645</v>
+        <v>-112289</v>
       </c>
       <c r="H57" s="4">
         <v>-10752</v>
       </c>
       <c r="I57" s="4">
         <v>-16474</v>
       </c>
       <c r="J57" s="4">
         <v>-278172</v>
       </c>
       <c r="K57" s="4">
         <v>-13430</v>
       </c>
       <c r="L57" s="4">
         <v>-17865</v>
       </c>
       <c r="M57" s="4">
         <v>6045</v>
       </c>
       <c r="N57" s="4">
         <v>-4691</v>
       </c>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="O57" s="4">
+        <v>-145345</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
-    </row>
-    <row r="59" spans="1:14">
+      <c r="O58" s="2"/>
+    </row>
+    <row r="59" spans="1:15">
       <c r="A59" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59" s="4">
         <v>-11725</v>
       </c>
       <c r="C59" s="4">
         <v>12644</v>
       </c>
       <c r="D59" s="4">
         <v>1287</v>
       </c>
       <c r="E59" s="4">
-        <v>-289166</v>
+        <v>-282631</v>
       </c>
       <c r="F59" s="4">
         <v>10353</v>
       </c>
       <c r="G59" s="4">
-        <v>591174</v>
+        <v>748227</v>
       </c>
       <c r="H59" s="4">
         <v>-496085</v>
       </c>
       <c r="I59" s="4">
         <v>-193815</v>
       </c>
       <c r="J59" s="4">
         <v>648510</v>
       </c>
       <c r="K59" s="4">
         <v>-242781</v>
       </c>
       <c r="L59" s="4">
         <v>-406485</v>
       </c>
       <c r="M59" s="4">
         <v>353947</v>
       </c>
       <c r="N59" s="4">
         <v>-354848</v>
       </c>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59" s="4">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D60" s="4">
         <v>-20740</v>
       </c>
       <c r="E60" s="4">
-        <v>2672242</v>
+        <v>-2722038</v>
       </c>
       <c r="F60" s="4">
         <v>-39811</v>
       </c>
       <c r="G60" s="4">
         <v>-2413775</v>
       </c>
       <c r="H60" s="4">
         <v>-9990</v>
       </c>
       <c r="I60" s="4">
         <v>-9021</v>
       </c>
       <c r="J60" s="4">
         <v>515</v>
       </c>
       <c r="K60" s="4">
         <v>507</v>
       </c>
       <c r="L60" s="4">
         <v>-424</v>
       </c>
       <c r="M60" s="4">
         <v>-398</v>
       </c>
       <c r="N60" s="4">
         <v>40</v>
       </c>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D61" s="4">
         <v>12623</v>
       </c>
       <c r="E61" s="4">
-        <v>-553817</v>
+        <v>443727</v>
       </c>
       <c r="F61" s="4">
         <v>-178572</v>
       </c>
       <c r="G61" s="4">
         <v>-2648244</v>
       </c>
       <c r="H61" s="4">
         <v>-32665</v>
       </c>
       <c r="I61" s="4">
         <v>-12716</v>
       </c>
       <c r="J61" s="4">
         <v>-7548</v>
       </c>
       <c r="K61" s="4">
         <v>-9250</v>
       </c>
       <c r="L61" s="4">
         <v>2</v>
       </c>
       <c r="M61" s="4">
         <v>-1</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:14">
+        <v>29</v>
+      </c>
+      <c r="O61" s="4">
+        <v>-1795</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D62" s="4">
         <v>-28907</v>
       </c>
       <c r="E62" s="4">
-        <v>-1374326</v>
+        <v>-1800869</v>
       </c>
       <c r="F62" s="4">
         <v>117508</v>
       </c>
       <c r="G62" s="4">
         <v>-4078381</v>
       </c>
       <c r="H62" s="4">
         <v>-34505</v>
       </c>
       <c r="I62" s="4">
         <v>-820</v>
       </c>
       <c r="J62" s="4">
         <v>-25388</v>
       </c>
       <c r="K62" s="4">
         <v>-16648</v>
       </c>
       <c r="L62" s="4">
         <v>-109797</v>
       </c>
       <c r="M62" s="4">
         <v>-20415</v>
       </c>
       <c r="N62" s="4">
         <v>-175</v>
       </c>
+      <c r="O62" s="4">
+        <v>-30</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:N2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A58:N58"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A47:O47"/>
+    <mergeCell ref="A58:O58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="H1" sqref="H1"/>
+      <selection pane="bottomRight" activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>90</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-    </row>
-    <row r="3" spans="1:7">
+      <c r="H2" s="2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3" s="3">
         <v>7727187</v>
       </c>
       <c r="C3" s="3">
         <v>9549491</v>
       </c>
       <c r="D3" s="3">
-        <v>968293</v>
+        <v>6813971</v>
       </c>
       <c r="E3" s="3">
         <v>127643</v>
       </c>
       <c r="F3" s="3">
-        <v>278196</v>
+        <v>41719</v>
       </c>
       <c r="G3" s="3">
         <v>141721</v>
       </c>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3" s="3">
+        <v>402568</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" s="3">
         <v>1593646</v>
       </c>
       <c r="C4" s="3">
         <v>1868649</v>
       </c>
       <c r="D4" s="3">
-        <v>315551</v>
+        <v>2242455</v>
       </c>
       <c r="E4" s="3">
         <v>41628</v>
       </c>
       <c r="F4" s="3">
-        <v>119427</v>
+        <v>19871</v>
       </c>
       <c r="G4" s="3">
         <v>23417</v>
       </c>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4" s="3">
+        <v>13445</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" s="3">
         <v>913130</v>
       </c>
       <c r="C5" s="3">
         <v>1267697</v>
       </c>
       <c r="D5" s="3">
-        <v>155607</v>
+        <v>1785411</v>
       </c>
       <c r="E5" s="3">
         <v>40615</v>
       </c>
       <c r="F5" s="3">
-        <v>148061</v>
+        <v>48505</v>
       </c>
       <c r="G5" s="3">
         <v>19490</v>
       </c>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5" s="3">
+        <v>22671</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" s="3">
         <v>576301</v>
       </c>
       <c r="C6" s="3">
         <v>821050</v>
       </c>
       <c r="D6" s="3">
-        <v>98125</v>
+        <v>791090</v>
       </c>
       <c r="E6" s="3">
         <v>130727</v>
       </c>
       <c r="F6" s="3">
         <v>149407</v>
       </c>
       <c r="G6" s="3">
         <v>109302</v>
       </c>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6" s="3">
+        <v>31128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" s="3">
         <v>-114735</v>
       </c>
       <c r="D7" s="3">
         <v>90458</v>
       </c>
       <c r="E7" s="3">
         <v>104708</v>
       </c>
       <c r="F7" s="3">
         <v>119525</v>
       </c>
       <c r="G7" s="3">
         <v>97686</v>
       </c>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7" s="3">
+        <v>23269</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" s="3">
         <v>1286168</v>
       </c>
       <c r="D8" s="3">
         <v>1801896</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C9" s="3">
         <v>1267697</v>
       </c>
       <c r="D9" s="3">
         <v>1785411</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" s="3">
         <v>1286168</v>
       </c>
       <c r="D10" s="3">
         <v>1801896</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" s="4">
         <v>-6133541</v>
       </c>
       <c r="C11" s="4">
         <v>-7680842</v>
       </c>
       <c r="D11" s="4">
-        <v>-652742</v>
+        <v>-4571516</v>
       </c>
       <c r="E11" s="4">
         <v>-86015</v>
       </c>
       <c r="F11" s="4">
-        <v>-158769</v>
+        <v>-21848</v>
       </c>
       <c r="G11" s="4">
         <v>-118304</v>
       </c>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11" s="4">
+        <v>-389123</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12" s="4">
         <v>-798964</v>
       </c>
       <c r="C12" s="4">
         <v>-737027</v>
       </c>
       <c r="D12" s="4">
-        <v>-127223</v>
+        <v>-731660</v>
       </c>
       <c r="E12" s="4">
         <v>-17165</v>
       </c>
       <c r="F12" s="4">
         <v>-14629</v>
       </c>
       <c r="G12" s="4">
         <v>-4117</v>
       </c>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12" s="4">
+        <v>-3152</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" s="4">
         <v>-34861</v>
       </c>
       <c r="D13" s="4">
         <v>-54666</v>
       </c>
       <c r="E13" s="4">
         <v>-43087</v>
       </c>
       <c r="F13" s="4">
         <v>-1705</v>
       </c>
       <c r="G13" s="4">
         <v>-1215</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13" s="4">
+        <v>-882</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" s="4">
         <v>154952</v>
       </c>
       <c r="C14" s="4">
         <v>169888</v>
       </c>
       <c r="D14" s="4">
-        <v>275507</v>
+        <v>120090</v>
       </c>
       <c r="E14" s="4">
         <v>413320</v>
       </c>
       <c r="F14" s="4">
-        <v>30080</v>
+        <v>266557</v>
       </c>
       <c r="G14" s="4">
         <v>90826</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14" s="4">
+        <v>8457</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" s="4">
         <v>-491781</v>
       </c>
       <c r="C15" s="4">
         <v>-581914</v>
       </c>
       <c r="D15" s="4">
-        <v>-332989</v>
+        <v>-1135196</v>
       </c>
       <c r="E15" s="4">
         <v>-323208</v>
       </c>
       <c r="F15" s="4">
-        <v>-28734</v>
+        <v>-165655</v>
       </c>
       <c r="G15" s="4">
         <v>-1014</v>
       </c>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" s="4">
         <v>-68603</v>
       </c>
       <c r="C16" s="4">
         <v>-204959</v>
       </c>
       <c r="D16" s="4">
-        <v>-7667</v>
+        <v>-271869</v>
       </c>
       <c r="E16" s="4">
         <v>-26019</v>
       </c>
       <c r="F16" s="4">
         <v>-29882</v>
       </c>
       <c r="G16" s="4">
         <v>-11616</v>
       </c>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16" s="4">
+        <v>-7859</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17" s="4">
         <v>-73059</v>
       </c>
       <c r="C17" s="4">
         <v>-25612</v>
       </c>
       <c r="D17" s="4">
         <v>-20496</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18" s="4">
         <v>-336829</v>
       </c>
       <c r="C18" s="4">
         <v>-412026</v>
       </c>
       <c r="D18" s="4">
-        <v>-57482</v>
+        <v>-1015106</v>
       </c>
       <c r="E18" s="4">
         <v>90112</v>
       </c>
       <c r="F18" s="4">
-        <v>1346</v>
+        <v>100902</v>
       </c>
       <c r="G18" s="4">
         <v>89812</v>
       </c>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18" s="4">
+        <v>8457</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19" s="4">
         <v>154952</v>
       </c>
       <c r="C19" s="4">
         <v>169888</v>
       </c>
       <c r="D19" s="4">
-        <v>275507</v>
+        <v>120090</v>
       </c>
       <c r="E19" s="4">
         <v>413320</v>
       </c>
       <c r="F19" s="4">
-        <v>30080</v>
+        <v>266557</v>
       </c>
       <c r="G19" s="4">
         <v>90826</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19" s="4">
+        <v>8457</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20" s="4">
         <v>-491781</v>
       </c>
       <c r="C20" s="4">
         <v>-581914</v>
       </c>
       <c r="D20" s="4">
-        <v>-332989</v>
+        <v>-1135196</v>
       </c>
       <c r="E20" s="4">
         <v>-323208</v>
       </c>
       <c r="F20" s="4">
-        <v>-28734</v>
+        <v>-165655</v>
       </c>
       <c r="G20" s="4">
         <v>-1014</v>
       </c>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21" s="2"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C22" s="3">
         <v>2178773</v>
       </c>
       <c r="D22" s="3">
         <v>2514183</v>
       </c>
       <c r="E22" s="3">
         <v>321383</v>
       </c>
       <c r="F22" s="3">
         <v>440908</v>
       </c>
       <c r="G22" s="3">
         <v>538594</v>
       </c>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22" s="3">
+        <v>561863</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C23" s="3">
         <v>13607947</v>
       </c>
       <c r="D23" s="3">
         <v>19862615</v>
       </c>
       <c r="E23" s="3">
         <v>4225401</v>
       </c>
       <c r="F23" s="3">
         <v>2266351</v>
       </c>
       <c r="G23" s="3">
         <v>1414455</v>
       </c>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23" s="3">
+        <v>3582924</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C24" s="4">
         <v>454017</v>
       </c>
       <c r="D24" s="4">
         <v>468733</v>
       </c>
       <c r="E24" s="4">
         <v>67992</v>
       </c>
       <c r="F24" s="4">
         <v>51832</v>
       </c>
       <c r="G24" s="4">
         <v>51239</v>
       </c>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24" s="4">
+        <v>45799</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C25" s="4">
         <v>65367</v>
       </c>
       <c r="D25" s="4">
         <v>41885</v>
       </c>
       <c r="E25" s="4">
         <v>480641</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C26" s="3">
         <v>7733119</v>
       </c>
       <c r="D26" s="3">
         <v>14573366</v>
       </c>
       <c r="E26" s="3">
         <v>-276026</v>
       </c>
       <c r="F26" s="3">
         <v>-452474</v>
       </c>
       <c r="G26" s="3">
         <v>-64644</v>
       </c>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26" s="3">
+        <v>2983749</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C27" s="4">
         <v>7844709</v>
       </c>
       <c r="D27" s="4">
         <v>15492101</v>
       </c>
       <c r="E27" s="4">
         <v>-274215</v>
       </c>
       <c r="F27" s="4">
         <v>-44934</v>
       </c>
       <c r="G27" s="4">
         <v>290358</v>
       </c>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27" s="4">
+        <v>2983887</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C28" s="3">
         <v>95909</v>
       </c>
       <c r="D28" s="3">
         <v>854495</v>
       </c>
       <c r="E28" s="3">
         <v>1811</v>
       </c>
       <c r="F28" s="3">
         <v>407540</v>
       </c>
       <c r="G28" s="3">
         <v>355002</v>
       </c>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28" s="3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C29" s="4">
         <v>342692</v>
       </c>
       <c r="D29" s="4">
         <v>298828</v>
       </c>
       <c r="E29" s="4">
         <v>3997435</v>
       </c>
       <c r="F29" s="4">
         <v>1736360</v>
       </c>
       <c r="G29" s="4">
         <v>584256</v>
       </c>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29" s="4">
+        <v>37113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C30" s="4">
         <v>8187401</v>
       </c>
       <c r="D30" s="4">
         <v>15790929</v>
       </c>
       <c r="E30" s="4">
         <v>3723220</v>
       </c>
       <c r="F30" s="4">
         <v>1691426</v>
       </c>
       <c r="G30" s="4">
         <v>874614</v>
       </c>
-    </row>
-    <row r="31" spans="1:7">
+      <c r="H30" s="4">
+        <v>3021000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C31" s="4">
         <v>-15681</v>
       </c>
       <c r="D31" s="4">
         <v>-64240</v>
       </c>
       <c r="E31" s="4">
         <v>-51500</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G31" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C32" s="4">
         <v>4592904</v>
       </c>
       <c r="D32" s="4">
         <v>4329714</v>
       </c>
       <c r="E32" s="4">
         <v>278</v>
       </c>
       <c r="F32" s="4">
         <v>1300</v>
       </c>
       <c r="G32" s="4">
         <v>478</v>
       </c>
-    </row>
-    <row r="33" spans="1:7">
+      <c r="H32" s="4">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C33" s="4">
         <v>5258463</v>
       </c>
       <c r="D33" s="4">
         <v>7813331</v>
       </c>
       <c r="E33" s="4">
         <v>20392</v>
       </c>
       <c r="F33" s="4">
         <v>3594</v>
       </c>
       <c r="G33" s="4">
         <v>3595</v>
       </c>
-    </row>
-    <row r="34" spans="1:7">
+      <c r="H33" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C34" s="4">
         <v>332143</v>
       </c>
       <c r="D34" s="4">
         <v>28104</v>
       </c>
       <c r="E34" s="4">
         <v>20671</v>
       </c>
       <c r="F34" s="4">
         <v>1638</v>
       </c>
       <c r="G34" s="4">
         <v>623</v>
       </c>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34" s="4">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C35" s="4">
         <v>12934635</v>
       </c>
       <c r="D35" s="4">
         <v>18661730</v>
       </c>
       <c r="E35" s="4">
         <v>4040587</v>
       </c>
       <c r="F35" s="4">
         <v>2150432</v>
       </c>
       <c r="G35" s="4">
         <v>943954</v>
       </c>
-    </row>
-    <row r="36" spans="1:7">
+      <c r="H35" s="4">
+        <v>38175</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C36" s="4">
         <v>140424</v>
       </c>
       <c r="D36" s="4">
         <v>245626</v>
       </c>
       <c r="E36" s="4">
         <v>714</v>
       </c>
       <c r="F36" s="4">
         <v>487</v>
       </c>
       <c r="G36" s="4">
         <v>265</v>
       </c>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C37" s="4">
         <v>281</v>
       </c>
       <c r="D37" s="4">
         <v>150</v>
       </c>
       <c r="E37" s="4">
         <v>107</v>
       </c>
       <c r="F37" s="4">
         <v>76</v>
       </c>
       <c r="G37" s="4">
         <v>102</v>
       </c>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37" s="4">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C38" s="4">
         <v>11681</v>
       </c>
       <c r="D38" s="4">
         <v>472264</v>
       </c>
       <c r="E38" s="4">
         <v>7096</v>
       </c>
       <c r="F38" s="4">
         <v>4451</v>
       </c>
       <c r="G38" s="4">
         <v>4298</v>
       </c>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38" s="4">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D39" s="4">
         <v>100065</v>
       </c>
       <c r="E39" s="4">
         <v>108905</v>
       </c>
       <c r="F39" s="4">
         <v>59073</v>
       </c>
       <c r="G39" s="4">
         <v>414597</v>
       </c>
-    </row>
-    <row r="40" spans="1:7">
+      <c r="H39" s="4">
+        <v>3494651</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C40" s="4">
         <v>2415745</v>
       </c>
       <c r="D40" s="4">
         <v>1460702</v>
       </c>
       <c r="E40" s="4">
         <v>172491</v>
       </c>
       <c r="F40" s="4">
         <v>130455</v>
       </c>
       <c r="G40" s="4">
         <v>243</v>
       </c>
-    </row>
-    <row r="41" spans="1:7">
+      <c r="H40" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C41" s="4">
         <v>1686545</v>
       </c>
       <c r="D41" s="4">
         <v>722910</v>
       </c>
       <c r="E41" s="4">
         <v>1570610</v>
       </c>
       <c r="F41" s="4">
         <v>851702</v>
       </c>
       <c r="G41" s="4">
         <v>866193</v>
       </c>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41" s="4">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C42" s="4">
         <v>4577521</v>
       </c>
       <c r="D42" s="4">
         <v>2302768</v>
       </c>
       <c r="E42" s="4">
         <v>1751408</v>
       </c>
       <c r="F42" s="4">
         <v>985719</v>
       </c>
       <c r="G42" s="4">
         <v>867440</v>
       </c>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42" s="4">
+        <v>21061</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C43" s="4">
         <v>6500856</v>
       </c>
       <c r="D43" s="4">
         <v>15068019</v>
       </c>
       <c r="E43" s="4">
         <v>2152610</v>
       </c>
       <c r="F43" s="4">
         <v>839724</v>
       </c>
       <c r="G43" s="4">
         <v>8421</v>
       </c>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43" s="4">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C44" s="4">
         <v>6867334</v>
       </c>
       <c r="D44" s="4">
         <v>15109904</v>
       </c>
       <c r="E44" s="4">
         <v>2152610</v>
       </c>
       <c r="F44" s="4">
         <v>839724</v>
       </c>
       <c r="G44" s="4">
         <v>8421</v>
       </c>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44" s="4">
+        <v>3000000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C45" s="4">
         <v>10</v>
       </c>
       <c r="D45" s="4">
         <v>10</v>
       </c>
       <c r="E45" s="4">
         <v>10</v>
       </c>
       <c r="F45" s="4">
         <v>10</v>
       </c>
       <c r="G45" s="4">
         <v>10</v>
       </c>
-    </row>
-    <row r="46" spans="1:7">
+      <c r="H45" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C46" s="4">
         <v>2178763</v>
       </c>
       <c r="D46" s="4">
         <v>2514173</v>
       </c>
       <c r="E46" s="4">
         <v>321373</v>
       </c>
       <c r="F46" s="4">
         <v>440898</v>
       </c>
       <c r="G46" s="4">
         <v>538584</v>
       </c>
-    </row>
-    <row r="47" spans="1:7">
+      <c r="H46" s="4">
+        <v>561853</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47" s="2"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C48" s="4">
         <v>18471</v>
       </c>
       <c r="D48" s="4">
         <v>16485</v>
       </c>
       <c r="E48" s="4">
         <v>17372</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G48" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C49" s="4">
         <v>-65000</v>
       </c>
       <c r="D49" s="4">
         <v>-27913</v>
       </c>
       <c r="E49" s="4">
         <v>-53260</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G49" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50" s="3">
         <v>-487724</v>
       </c>
       <c r="C50" s="3">
         <v>-3131620</v>
       </c>
       <c r="D50" s="3">
         <v>-8594325</v>
       </c>
       <c r="E50" s="3">
         <v>-14959509</v>
       </c>
       <c r="F50" s="3">
         <v>377423</v>
       </c>
       <c r="G50" s="3">
         <v>-144368</v>
       </c>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50" s="3">
+        <v>-364091</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51" s="3">
         <v>-163612</v>
       </c>
       <c r="C51" s="3">
         <v>-441478</v>
       </c>
       <c r="D51" s="3">
         <v>-202220</v>
       </c>
       <c r="E51" s="3">
         <v>-53818</v>
       </c>
       <c r="F51" s="3">
-        <v>28306</v>
+        <v>2638480</v>
       </c>
       <c r="G51" s="3">
         <v>91830</v>
       </c>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51" s="3">
+        <v>9227</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52" s="3">
         <v>652255</v>
       </c>
       <c r="C52" s="3">
         <v>3291754</v>
       </c>
       <c r="D52" s="3">
         <v>9555125</v>
       </c>
       <c r="E52" s="3">
         <v>-525558</v>
       </c>
       <c r="F52" s="3">
         <v>-1842361</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53" s="4">
         <v>919</v>
       </c>
       <c r="C53" s="4">
         <v>77444</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G53" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C54" s="4">
         <v>-11240</v>
       </c>
       <c r="D54" s="4">
         <v>-244382</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G54" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55" s="4">
         <v>-1129285</v>
       </c>
       <c r="C55" s="4">
-        <v>-1129285</v>
+        <v>-2660387</v>
       </c>
       <c r="D55" s="4">
-        <v>-837647</v>
+        <v>-1646440</v>
       </c>
       <c r="E55" s="4">
         <v>-246261</v>
       </c>
       <c r="F55" s="4">
         <v>-1500647</v>
       </c>
       <c r="G55" s="4">
         <v>-84055</v>
       </c>
-    </row>
-    <row r="56" spans="1:7">
+      <c r="H55" s="4">
+        <v>-345255</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C56" s="4">
         <v>-6535</v>
       </c>
       <c r="D56" s="4">
         <v>6</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G56" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7">
+        <v>29</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57" s="4">
         <v>-190208</v>
       </c>
       <c r="C57" s="4">
-        <v>-1278</v>
+        <v>-197184</v>
       </c>
       <c r="D57" s="4">
-        <v>-69499</v>
+        <v>-139143</v>
       </c>
       <c r="E57" s="4">
         <v>-27226</v>
       </c>
       <c r="F57" s="4">
         <v>-291602</v>
       </c>
       <c r="G57" s="4">
         <v>-11820</v>
       </c>
-    </row>
-    <row r="58" spans="1:7">
+      <c r="H57" s="4">
+        <v>-150036</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
       <c r="A58" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
-    </row>
-    <row r="59" spans="1:7">
+      <c r="H58" s="2"/>
+    </row>
+    <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59" s="4">
         <v>919</v>
       </c>
       <c r="C59" s="4">
-        <v>-287879</v>
+        <v>-281344</v>
       </c>
       <c r="D59" s="4">
-        <v>601527</v>
+        <v>758580</v>
       </c>
       <c r="E59" s="4">
         <v>-689900</v>
       </c>
       <c r="F59" s="4">
         <v>405729</v>
       </c>
       <c r="G59" s="4">
         <v>-52538</v>
       </c>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59" s="4">
+        <v>-354864</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C60" s="4">
-        <v>2651502</v>
+        <v>-2742778</v>
       </c>
       <c r="D60" s="4">
         <v>-2453586</v>
       </c>
       <c r="E60" s="4">
         <v>-19011</v>
       </c>
       <c r="F60" s="4">
         <v>1022</v>
       </c>
       <c r="G60" s="4">
         <v>-822</v>
       </c>
-    </row>
-    <row r="61" spans="1:7">
+      <c r="H60" s="4">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C61" s="4">
-        <v>-541194</v>
+        <v>456350</v>
       </c>
       <c r="D61" s="4">
         <v>-2826816</v>
       </c>
       <c r="E61" s="4">
         <v>-45381</v>
       </c>
       <c r="F61" s="4">
         <v>-16798</v>
       </c>
       <c r="G61" s="4">
         <v>1</v>
       </c>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61" s="4">
+        <v>-3591</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C62" s="4">
-        <v>-1403233</v>
+        <v>-1829776</v>
       </c>
       <c r="D62" s="4">
         <v>-3960873</v>
       </c>
       <c r="E62" s="4">
         <v>-35325</v>
       </c>
       <c r="F62" s="4">
         <v>-42036</v>
       </c>
       <c r="G62" s="4">
         <v>-130212</v>
       </c>
+      <c r="H62" s="4">
+        <v>-205</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:G2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A58:G58"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A47:H47"/>
+    <mergeCell ref="A58:H58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>