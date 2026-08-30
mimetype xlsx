--- v0 (2026-02-14)
+++ v1 (2026-08-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>ООО "Интерлизинг" [7802131219]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN7802131219</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>RSBU</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
@@ -123,80 +123,89 @@
   <si>
     <t>2023 q4</t>
   </si>
   <si>
     <t>2024 q1</t>
   </si>
   <si>
     <t>2024 q2</t>
   </si>
   <si>
     <t>2024 q3</t>
   </si>
   <si>
     <t>2024 q4</t>
   </si>
   <si>
     <t>2025 q1</t>
   </si>
   <si>
     <t>2025 q2</t>
   </si>
   <si>
     <t>2025 q3</t>
   </si>
   <si>
+    <t>2025 q4</t>
+  </si>
+  <si>
+    <t>2026 q1</t>
+  </si>
+  <si>
+    <t>2026 q2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
+    <t>n/a</t>
+  </si>
+  <si>
     <t>GrossProfit</t>
   </si>
   <si>
     <t>OperatingIncome</t>
   </si>
   <si>
     <t>BeforeTaxIncome</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>costOfSales</t>
   </si>
   <si>
     <t>commercialGeneralAdminCosts</t>
   </si>
   <si>
     <t>FinancialIncome</t>
   </si>
   <si>
-    <t>n/a</t>
-[...1 lines deleted...]
-  <si>
     <t>PercentProfit</t>
   </si>
   <si>
     <t>PercentLoss</t>
   </si>
   <si>
     <t>BALANCE STATEMENT</t>
   </si>
   <si>
     <t>TotalEquity</t>
   </si>
   <si>
     <t>TotalAssets</t>
   </si>
   <si>
     <t>DeferredTaxAssets</t>
   </si>
   <si>
     <t>DeferredTaxLiabilities</t>
   </si>
   <si>
     <t>NetDebt</t>
   </si>
   <si>
     <t>cash_equivalents</t>
@@ -298,50 +307,56 @@
     <t>2022 q1-4</t>
   </si>
   <si>
     <t>2023 q1-2</t>
   </si>
   <si>
     <t>2023 q1-3</t>
   </si>
   <si>
     <t>2023 q1-4</t>
   </si>
   <si>
     <t>2024 q1-2</t>
   </si>
   <si>
     <t>2024 q1-3</t>
   </si>
   <si>
     <t>2024 q1-4</t>
   </si>
   <si>
     <t>2025 q1-2</t>
   </si>
   <si>
     <t>2025 q1-3</t>
+  </si>
+  <si>
+    <t>2025 q1-4</t>
+  </si>
+  <si>
+    <t>2026 q1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -784,89 +799,92 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA39"/>
+  <dimension ref="A1:AD39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="AB1" sqref="AB1"/>
+      <selection pane="bottomRight" activeCell="AE1" sqref="AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:30">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -904,85 +922,97 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="2" spans="1:27">
+      <c r="AB1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
-    </row>
-    <row r="3" spans="1:27">
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="3">
         <v>816370</v>
       </c>
       <c r="C3" s="3">
         <v>1683472</v>
       </c>
       <c r="D3" s="3">
         <v>2524874</v>
       </c>
       <c r="E3" s="3">
         <v>2789094</v>
       </c>
       <c r="F3" s="3">
         <v>3122959</v>
       </c>
       <c r="G3" s="3">
         <v>3687268</v>
       </c>
       <c r="H3" s="3">
         <v>4003159</v>
       </c>
       <c r="I3" s="3">
         <v>3898066</v>
       </c>
@@ -1018,63 +1048,72 @@
       </c>
       <c r="T3" s="3">
         <v>2696168</v>
       </c>
       <c r="U3" s="3">
         <v>2802098</v>
       </c>
       <c r="V3" s="3">
         <v>3092711</v>
       </c>
       <c r="W3" s="3">
         <v>3517164</v>
       </c>
       <c r="X3" s="3">
         <v>3886392</v>
       </c>
       <c r="Y3" s="3">
         <v>4001977</v>
       </c>
       <c r="Z3" s="3">
         <v>4057379</v>
       </c>
       <c r="AA3" s="3">
         <v>3948020</v>
       </c>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>3242523</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>3134618</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B4" s="3">
         <v>143143</v>
       </c>
       <c r="C4" s="3">
-        <v>239699</v>
+        <v>259226</v>
       </c>
       <c r="D4" s="3">
-        <v>371164</v>
+        <v>365311</v>
       </c>
       <c r="E4" s="3">
         <v>331943</v>
       </c>
       <c r="F4" s="3">
         <v>370920</v>
       </c>
       <c r="G4" s="3">
         <v>467572</v>
       </c>
       <c r="H4" s="3">
         <v>466638</v>
       </c>
       <c r="I4" s="3">
         <v>496915</v>
       </c>
       <c r="J4" s="3">
         <v>635035</v>
       </c>
       <c r="K4" s="3">
         <v>659512</v>
       </c>
       <c r="L4" s="3">
         <v>-354331</v>
       </c>
@@ -1096,68 +1135,77 @@
       <c r="R4" s="3">
         <v>353676</v>
       </c>
       <c r="S4" s="3">
         <v>1142005</v>
       </c>
       <c r="T4" s="3">
         <v>1332030</v>
       </c>
       <c r="U4" s="3">
         <v>997058</v>
       </c>
       <c r="V4" s="3">
         <v>1020648</v>
       </c>
       <c r="W4" s="3">
         <v>988071</v>
       </c>
       <c r="X4" s="3">
         <v>1048762</v>
       </c>
       <c r="Y4" s="3">
         <v>838678</v>
       </c>
       <c r="Z4" s="3">
-        <v>801424</v>
+        <v>741714</v>
       </c>
       <c r="AA4" s="3">
-        <v>872855</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:27">
+        <v>932565</v>
+      </c>
+      <c r="AB4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC4" s="3">
+        <v>676135</v>
+      </c>
+      <c r="AD4" s="3">
+        <v>843312</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" s="3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B5" s="3">
         <v>69458</v>
       </c>
       <c r="C5" s="3">
         <v>162541</v>
       </c>
       <c r="D5" s="3">
-        <v>264785</v>
+        <v>250006</v>
       </c>
       <c r="E5" s="3">
         <v>173454</v>
       </c>
       <c r="F5" s="3">
         <v>246772</v>
       </c>
       <c r="G5" s="3">
         <v>348386</v>
       </c>
       <c r="H5" s="3">
         <v>352785</v>
       </c>
       <c r="I5" s="3">
         <v>353825</v>
       </c>
       <c r="J5" s="3">
         <v>481501</v>
       </c>
       <c r="K5" s="3">
         <v>503829</v>
       </c>
       <c r="L5" s="3">
         <v>-544269</v>
       </c>
@@ -1179,68 +1227,77 @@
       <c r="R5" s="3">
         <v>416159</v>
       </c>
       <c r="S5" s="3">
         <v>516596</v>
       </c>
       <c r="T5" s="3">
         <v>919090</v>
       </c>
       <c r="U5" s="3">
         <v>615861</v>
       </c>
       <c r="V5" s="3">
         <v>586930</v>
       </c>
       <c r="W5" s="3">
         <v>529285</v>
       </c>
       <c r="X5" s="3">
         <v>485898</v>
       </c>
       <c r="Y5" s="3">
         <v>309397</v>
       </c>
       <c r="Z5" s="3">
-        <v>263007</v>
+        <v>203297</v>
       </c>
       <c r="AA5" s="3">
-        <v>292830</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:27">
+        <v>352540</v>
+      </c>
+      <c r="AB5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>2076</v>
+      </c>
+      <c r="AD5" s="3">
+        <v>165940</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="3" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B6" s="3">
         <v>108293</v>
       </c>
       <c r="C6" s="3">
-        <v>182472</v>
+        <v>150230</v>
       </c>
       <c r="D6" s="3">
-        <v>200423</v>
+        <v>183373</v>
       </c>
       <c r="E6" s="3">
         <v>3183</v>
       </c>
       <c r="F6" s="3">
         <v>74248</v>
       </c>
       <c r="G6" s="3">
         <v>138580</v>
       </c>
       <c r="H6" s="3">
         <v>319780</v>
       </c>
       <c r="I6" s="3">
         <v>173880</v>
       </c>
       <c r="J6" s="3">
         <v>282032</v>
       </c>
       <c r="K6" s="3">
         <v>167330</v>
       </c>
       <c r="L6" s="3">
         <v>388185</v>
       </c>
@@ -1262,151 +1319,169 @@
       <c r="R6" s="3">
         <v>250643</v>
       </c>
       <c r="S6" s="3">
         <v>2141321</v>
       </c>
       <c r="T6" s="3">
         <v>1244326</v>
       </c>
       <c r="U6" s="3">
         <v>391520</v>
       </c>
       <c r="V6" s="3">
         <v>658752</v>
       </c>
       <c r="W6" s="3">
         <v>329985</v>
       </c>
       <c r="X6" s="3">
         <v>698214</v>
       </c>
       <c r="Y6" s="3">
         <v>26202</v>
       </c>
       <c r="Z6" s="3">
-        <v>29465</v>
+        <v>87578</v>
       </c>
       <c r="AA6" s="3">
-        <v>-19310</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:27">
+        <v>-77423</v>
+      </c>
+      <c r="AB6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC6" s="3">
+        <v>161025</v>
+      </c>
+      <c r="AD6" s="3">
+        <v>560271</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="3" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B7" s="3">
         <v>82496</v>
       </c>
       <c r="C7" s="3">
-        <v>144008</v>
+        <v>118215</v>
       </c>
       <c r="D7" s="3">
-        <v>161918</v>
+        <v>148278</v>
       </c>
       <c r="E7" s="3">
         <v>2304</v>
       </c>
       <c r="F7" s="3">
         <v>58677</v>
       </c>
       <c r="G7" s="3">
         <v>110608</v>
       </c>
       <c r="H7" s="3">
         <v>254868</v>
       </c>
       <c r="I7" s="3">
         <v>138875</v>
       </c>
       <c r="J7" s="3">
         <v>225416</v>
       </c>
       <c r="K7" s="3">
         <v>133349</v>
       </c>
       <c r="L7" s="3">
         <v>304947</v>
       </c>
       <c r="M7" s="3">
-        <v>140012</v>
+        <v>141012</v>
       </c>
       <c r="N7" s="3">
         <v>214060</v>
       </c>
       <c r="O7" s="3">
-        <v>305828</v>
+        <v>304828</v>
       </c>
       <c r="P7" s="3">
-        <v>255713</v>
+        <v>256713</v>
       </c>
       <c r="Q7" s="3">
         <v>258909</v>
       </c>
       <c r="R7" s="3">
         <v>211601</v>
       </c>
       <c r="S7" s="3">
         <v>2049663</v>
       </c>
       <c r="T7" s="3">
         <v>942243</v>
       </c>
       <c r="U7" s="3">
         <v>312406</v>
       </c>
       <c r="V7" s="3">
         <v>526619</v>
       </c>
       <c r="W7" s="3">
         <v>262243</v>
       </c>
       <c r="X7" s="3">
         <v>953696</v>
       </c>
       <c r="Y7" s="3">
         <v>16538</v>
       </c>
       <c r="Z7" s="3">
-        <v>82413</v>
+        <v>125998</v>
       </c>
       <c r="AA7" s="3">
-        <v>39288</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:27">
+        <v>-4297</v>
+      </c>
+      <c r="AB7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>335283</v>
+      </c>
+      <c r="AD7" s="3">
+        <v>669236</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B8" s="4">
         <v>-673227</v>
       </c>
       <c r="C8" s="4">
-        <v>-1443772</v>
+        <v>-1424245</v>
       </c>
       <c r="D8" s="4">
-        <v>-2153710</v>
+        <v>-2159563</v>
       </c>
       <c r="E8" s="4">
         <v>-2457151</v>
       </c>
       <c r="F8" s="4">
         <v>-2752039</v>
       </c>
       <c r="G8" s="4">
         <v>-3219696</v>
       </c>
       <c r="H8" s="4">
         <v>-3536521</v>
       </c>
       <c r="I8" s="4">
         <v>-3401151</v>
       </c>
       <c r="J8" s="4">
         <v>-3949191</v>
       </c>
       <c r="K8" s="4">
         <v>-4628314</v>
       </c>
       <c r="L8" s="4">
         <v>10154218</v>
       </c>
@@ -1428,68 +1503,77 @@
       <c r="R8" s="4">
         <v>-1725300</v>
       </c>
       <c r="S8" s="4">
         <v>-1116580</v>
       </c>
       <c r="T8" s="4">
         <v>-1364138</v>
       </c>
       <c r="U8" s="4">
         <v>-1805040</v>
       </c>
       <c r="V8" s="4">
         <v>-2072063</v>
       </c>
       <c r="W8" s="4">
         <v>-2529093</v>
       </c>
       <c r="X8" s="4">
         <v>-2837630</v>
       </c>
       <c r="Y8" s="4">
         <v>-3163299</v>
       </c>
       <c r="Z8" s="4">
-        <v>-3255955</v>
+        <v>-3315665</v>
       </c>
       <c r="AA8" s="4">
-        <v>-3075165</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:27">
+        <v>-3015455</v>
+      </c>
+      <c r="AB8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC8" s="4">
+        <v>-2566388</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>-2291306</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B9" s="4">
         <v>-73685</v>
       </c>
       <c r="C9" s="4">
-        <v>-77158</v>
+        <v>-96685</v>
       </c>
       <c r="D9" s="4">
-        <v>-106378</v>
+        <v>-115305</v>
       </c>
       <c r="E9" s="4">
         <v>-158489</v>
       </c>
       <c r="F9" s="4">
         <v>-124148</v>
       </c>
       <c r="G9" s="4">
         <v>-119186</v>
       </c>
       <c r="H9" s="4">
         <v>-113853</v>
       </c>
       <c r="I9" s="4">
         <v>-143090</v>
       </c>
       <c r="J9" s="4">
         <v>-153534</v>
       </c>
       <c r="K9" s="4">
         <v>-155683</v>
       </c>
       <c r="L9" s="4">
         <v>-189938</v>
       </c>
@@ -1516,684 +1600,759 @@
       </c>
       <c r="T9" s="4">
         <v>-412940</v>
       </c>
       <c r="U9" s="4">
         <v>-381197</v>
       </c>
       <c r="V9" s="4">
         <v>-433718</v>
       </c>
       <c r="W9" s="4">
         <v>-458786</v>
       </c>
       <c r="X9" s="4">
         <v>-562864</v>
       </c>
       <c r="Y9" s="4">
         <v>-529281</v>
       </c>
       <c r="Z9" s="4">
         <v>-538417</v>
       </c>
       <c r="AA9" s="4">
         <v>-580025</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC9" s="4">
+        <v>-674059</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>-677372</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C10" s="4">
         <v>-129721</v>
       </c>
       <c r="D10" s="4">
         <v>-190024</v>
       </c>
       <c r="E10" s="4">
         <v>-224995</v>
       </c>
       <c r="F10" s="4">
         <v>-256724</v>
       </c>
       <c r="G10" s="4">
         <v>-273701</v>
       </c>
       <c r="H10" s="4">
         <v>-256292</v>
       </c>
       <c r="I10" s="4">
         <v>-257502</v>
       </c>
       <c r="J10" s="4">
         <v>-288698</v>
       </c>
       <c r="K10" s="4">
         <v>-344058</v>
       </c>
       <c r="L10" s="4">
         <v>909281</v>
       </c>
       <c r="M10" s="4">
         <v>3295</v>
       </c>
       <c r="N10" s="4">
         <v>14468</v>
       </c>
       <c r="O10" s="4">
         <v>2362</v>
       </c>
       <c r="P10" s="4">
         <v>6243</v>
       </c>
       <c r="Q10" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R10" s="4">
         <v>-1554</v>
       </c>
       <c r="S10" s="4">
         <v>4992</v>
       </c>
       <c r="T10" s="4">
         <v>88709</v>
       </c>
       <c r="U10" s="4">
         <v>35833</v>
       </c>
       <c r="V10" s="4">
         <v>27990</v>
       </c>
       <c r="W10" s="4">
         <v>78455</v>
       </c>
       <c r="X10" s="4">
         <v>95562</v>
       </c>
       <c r="Y10" s="4">
         <v>89346</v>
       </c>
       <c r="Z10" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="AA10" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD10" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" s="4">
         <v>12349</v>
       </c>
       <c r="C11" s="4">
         <v>23892</v>
       </c>
       <c r="D11" s="4">
         <v>15815</v>
       </c>
       <c r="E11" s="4">
         <v>10691</v>
       </c>
       <c r="F11" s="4">
         <v>8324</v>
       </c>
       <c r="G11" s="4">
         <v>16482</v>
       </c>
       <c r="H11" s="4">
         <v>11679</v>
       </c>
       <c r="I11" s="4">
         <v>2814</v>
       </c>
       <c r="J11" s="4">
         <v>12701</v>
       </c>
       <c r="K11" s="4">
         <v>3528</v>
       </c>
       <c r="L11" s="4">
         <v>4644</v>
       </c>
       <c r="M11" s="4">
         <v>4549</v>
       </c>
       <c r="N11" s="4">
         <v>15844</v>
       </c>
       <c r="O11" s="4">
         <v>3129</v>
       </c>
       <c r="P11" s="4">
         <v>2846</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R11" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="S11" s="4">
         <v>2806</v>
       </c>
       <c r="T11" s="4">
         <v>29262</v>
       </c>
       <c r="U11" s="4">
         <v>35833</v>
       </c>
       <c r="V11" s="4">
         <v>27990</v>
       </c>
       <c r="W11" s="4">
         <v>78455</v>
       </c>
       <c r="X11" s="4">
         <v>95562</v>
       </c>
       <c r="Y11" s="4">
         <v>89346</v>
       </c>
       <c r="Z11" s="4">
         <v>155396</v>
       </c>
       <c r="AA11" s="4">
         <v>102239</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC11" s="4">
+        <v>103162</v>
+      </c>
+      <c r="AD11" s="4">
+        <v>43318</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B12" s="4">
         <v>-85754</v>
       </c>
       <c r="C12" s="4">
         <v>-153614</v>
       </c>
       <c r="D12" s="4">
         <v>-205839</v>
       </c>
       <c r="E12" s="4">
         <v>-235686</v>
       </c>
       <c r="F12" s="4">
         <v>-265048</v>
       </c>
       <c r="G12" s="4">
         <v>-290183</v>
       </c>
       <c r="H12" s="4">
         <v>-281430</v>
       </c>
       <c r="I12" s="4">
         <v>-260316</v>
       </c>
       <c r="J12" s="4">
         <v>-301399</v>
       </c>
       <c r="K12" s="4">
         <v>-347586</v>
       </c>
       <c r="L12" s="4">
         <v>904637</v>
       </c>
       <c r="M12" s="4">
         <v>-1254</v>
       </c>
       <c r="N12" s="4">
         <v>-1376</v>
       </c>
       <c r="O12" s="4">
         <v>-767</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R12" s="4">
         <v>-1554</v>
       </c>
       <c r="S12" s="4">
         <v>-2491</v>
       </c>
       <c r="T12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="V12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="W12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="X12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Y12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Z12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="AA12" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD12" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="2"/>
+      <c r="AC13" s="2"/>
+      <c r="AD13" s="2"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3">
         <v>1217774</v>
       </c>
       <c r="D14" s="3">
         <v>1865446</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H14" s="3">
         <v>2124566</v>
       </c>
       <c r="I14" s="3">
         <v>2263441</v>
       </c>
       <c r="J14" s="3">
         <v>2488857</v>
       </c>
       <c r="K14" s="3">
         <v>2622206</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M14" s="3">
         <v>2801638</v>
       </c>
       <c r="N14" s="3">
         <v>3014698</v>
       </c>
       <c r="O14" s="3">
         <v>3320526</v>
       </c>
       <c r="P14" s="3">
         <v>3683139</v>
       </c>
       <c r="Q14" s="3">
         <v>3942048</v>
       </c>
       <c r="R14" s="3">
         <v>5153649</v>
       </c>
       <c r="S14" s="3">
         <v>7203313</v>
       </c>
       <c r="T14" s="3">
         <v>8645555</v>
       </c>
       <c r="U14" s="3">
         <v>8957961</v>
       </c>
       <c r="V14" s="3">
         <v>9484579</v>
       </c>
       <c r="W14" s="3">
         <v>9746823</v>
       </c>
       <c r="X14" s="3">
         <v>14540434</v>
       </c>
       <c r="Y14" s="3">
         <v>14607057</v>
       </c>
       <c r="Z14" s="3">
         <v>14689470</v>
       </c>
       <c r="AA14" s="3">
         <v>14728758</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC14" s="3">
+        <v>16364885</v>
+      </c>
+      <c r="AD14" s="3">
+        <v>17034120</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C15" s="3">
         <v>14569342</v>
       </c>
       <c r="D15" s="3">
         <v>17815424</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H15" s="3">
         <v>23404297</v>
       </c>
       <c r="I15" s="3">
         <v>25601319</v>
       </c>
       <c r="J15" s="3">
         <v>29505667</v>
       </c>
       <c r="K15" s="3">
         <v>33039196</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M15" s="3">
         <v>28144165</v>
       </c>
       <c r="N15" s="3">
         <v>27996539</v>
       </c>
       <c r="O15" s="3">
         <v>31016859</v>
       </c>
       <c r="P15" s="3">
         <v>36874904</v>
       </c>
       <c r="Q15" s="3">
         <v>40791920</v>
       </c>
       <c r="R15" s="3">
         <v>46089688</v>
       </c>
       <c r="S15" s="3">
         <v>53708999</v>
       </c>
       <c r="T15" s="3">
         <v>60332368</v>
       </c>
       <c r="U15" s="3">
         <v>62294405</v>
       </c>
       <c r="V15" s="3">
         <v>67536826</v>
       </c>
       <c r="W15" s="3">
         <v>75641799</v>
       </c>
       <c r="X15" s="3">
         <v>82565308</v>
       </c>
       <c r="Y15" s="3">
         <v>81538838</v>
       </c>
       <c r="Z15" s="3">
         <v>77780051</v>
       </c>
       <c r="AA15" s="3">
         <v>72868734</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC15" s="3">
+        <v>63579767</v>
+      </c>
+      <c r="AD15" s="3">
+        <v>63834417</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C16" s="4">
         <v>103887</v>
       </c>
       <c r="D16" s="4">
         <v>150095</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H16" s="4">
         <v>272936</v>
       </c>
       <c r="I16" s="4">
         <v>291119</v>
       </c>
       <c r="J16" s="4">
         <v>322833</v>
       </c>
       <c r="K16" s="4">
         <v>364865</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M16" s="4">
         <v>654524</v>
       </c>
       <c r="N16" s="4">
         <v>852797</v>
       </c>
       <c r="O16" s="4">
         <v>1044328</v>
       </c>
       <c r="P16" s="4">
         <v>1149204</v>
       </c>
       <c r="Q16" s="4">
         <v>1262765</v>
       </c>
       <c r="R16" s="4">
         <v>1263865</v>
       </c>
       <c r="S16" s="4">
         <v>1256689</v>
       </c>
       <c r="T16" s="4">
         <v>1264664</v>
       </c>
       <c r="U16" s="4">
         <v>1265217</v>
       </c>
       <c r="V16" s="4">
         <v>1172061</v>
       </c>
       <c r="W16" s="4">
         <v>1158319</v>
       </c>
       <c r="X16" s="4">
         <v>1459329</v>
       </c>
       <c r="Y16" s="4">
         <v>1373398</v>
       </c>
       <c r="Z16" s="4">
         <v>1426347</v>
       </c>
       <c r="AA16" s="4">
         <v>1484944</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC16" s="4">
+        <v>1871937</v>
+      </c>
+      <c r="AD16" s="4">
+        <v>1980901</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C17" s="4">
         <v>180419</v>
       </c>
       <c r="D17" s="4">
         <v>171517</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H17" s="4">
         <v>103340</v>
       </c>
       <c r="I17" s="4">
         <v>97125</v>
       </c>
       <c r="J17" s="4">
         <v>87543</v>
       </c>
       <c r="K17" s="4">
         <v>75696</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M17" s="4">
         <v>40124</v>
       </c>
       <c r="N17" s="4">
         <v>82699</v>
       </c>
       <c r="O17" s="4">
         <v>151881</v>
       </c>
       <c r="P17" s="4">
         <v>27561</v>
       </c>
       <c r="Q17" s="4">
         <v>33392</v>
       </c>
       <c r="R17" s="4">
         <v>101120</v>
       </c>
       <c r="S17" s="4">
         <v>81728</v>
       </c>
       <c r="T17" s="4">
         <v>62827</v>
       </c>
       <c r="U17" s="4">
         <v>30163</v>
       </c>
       <c r="V17" s="4">
         <v>40301</v>
       </c>
       <c r="W17" s="4">
         <v>65066</v>
       </c>
       <c r="X17" s="4">
         <v>76267</v>
       </c>
       <c r="Y17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Z17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="AA17" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="3">
         <v>3573119</v>
       </c>
       <c r="C18" s="3">
         <v>6712573</v>
       </c>
       <c r="D18" s="3">
         <v>9622870</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H18" s="3">
         <v>12640033</v>
       </c>
       <c r="I18" s="3">
         <v>14011609</v>
       </c>
       <c r="J18" s="3">
         <v>16171479</v>
       </c>
       <c r="K18" s="3">
         <v>18123222</v>
       </c>
       <c r="L18" s="3">
         <v>20785595</v>
       </c>
       <c r="M18" s="3">
         <v>22467277</v>
       </c>
       <c r="N18" s="3">
         <v>22172092</v>
       </c>
       <c r="O18" s="3">
         <v>24587797</v>
       </c>
@@ -2206,1889 +2365,2091 @@
       <c r="R18" s="3">
         <v>36662164</v>
       </c>
       <c r="S18" s="3">
         <v>41205199</v>
       </c>
       <c r="T18" s="3">
         <v>44596630</v>
       </c>
       <c r="U18" s="3">
         <v>48106127</v>
       </c>
       <c r="V18" s="3">
         <v>52583477</v>
       </c>
       <c r="W18" s="3">
         <v>56950058</v>
       </c>
       <c r="X18" s="3">
         <v>59428599</v>
       </c>
       <c r="Y18" s="3">
         <v>57501868</v>
       </c>
       <c r="Z18" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="AA18" s="3" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD18" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C19" s="3">
         <v>247521</v>
       </c>
       <c r="D19" s="3">
         <v>427203</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H19" s="3">
         <v>66892</v>
       </c>
       <c r="I19" s="3">
         <v>171917</v>
       </c>
       <c r="J19" s="3">
         <v>465952</v>
       </c>
       <c r="K19" s="3">
         <v>245320</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M19" s="3">
         <v>595387</v>
       </c>
       <c r="N19" s="3">
         <v>653755</v>
       </c>
       <c r="O19" s="3">
         <v>292936</v>
       </c>
       <c r="P19" s="3">
         <v>407683</v>
       </c>
       <c r="Q19" s="3">
         <v>474938</v>
       </c>
       <c r="R19" s="3">
         <v>562153</v>
       </c>
       <c r="S19" s="3">
         <v>939742</v>
       </c>
       <c r="T19" s="3">
         <v>1928972</v>
       </c>
       <c r="U19" s="3">
         <v>785378</v>
       </c>
       <c r="V19" s="3">
         <v>203231</v>
       </c>
       <c r="W19" s="3">
         <v>3082716</v>
       </c>
       <c r="X19" s="3">
         <v>2303549</v>
       </c>
       <c r="Y19" s="3">
         <v>2964273</v>
       </c>
       <c r="Z19" s="3">
         <v>2040271</v>
       </c>
       <c r="AA19" s="3">
         <v>1218457</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC19" s="3">
+        <v>704212</v>
+      </c>
+      <c r="AD19" s="3">
+        <v>1521847</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C20" s="4">
         <v>1225582</v>
       </c>
       <c r="D20" s="4">
         <v>33507</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H20" s="4">
         <v>325</v>
       </c>
       <c r="I20" s="4">
         <v>334</v>
       </c>
       <c r="J20" s="4">
         <v>334</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="P20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="S20" s="4">
         <v>50</v>
       </c>
       <c r="T20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="V20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="W20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="X20" s="4">
         <v>307000</v>
       </c>
       <c r="Y20" s="4">
         <v>165092</v>
       </c>
       <c r="Z20" s="4">
         <v>207000</v>
       </c>
       <c r="AA20" s="4">
         <v>194000</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC20" s="4">
+        <v>6100</v>
+      </c>
+      <c r="AD20" s="4">
+        <v>31100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C21" s="4">
         <v>8185676</v>
       </c>
       <c r="D21" s="4">
         <v>10083580</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H21" s="4">
         <v>12707250</v>
       </c>
       <c r="I21" s="4">
         <v>14183860</v>
       </c>
       <c r="J21" s="4">
         <v>16637765</v>
       </c>
       <c r="K21" s="4">
         <v>18368542</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M21" s="4">
         <v>23062664</v>
       </c>
       <c r="N21" s="4">
         <v>22825847</v>
       </c>
       <c r="O21" s="4">
         <v>24880733</v>
       </c>
       <c r="P21" s="4">
         <v>29583052</v>
       </c>
       <c r="Q21" s="4">
         <v>33396166</v>
       </c>
       <c r="R21" s="4">
         <v>37224317</v>
       </c>
       <c r="S21" s="4">
         <v>42144991</v>
       </c>
       <c r="T21" s="4">
         <v>46525602</v>
       </c>
       <c r="U21" s="4">
         <v>48891505</v>
       </c>
       <c r="V21" s="4">
         <v>52786708</v>
       </c>
       <c r="W21" s="4">
         <v>60032774</v>
       </c>
       <c r="X21" s="4">
         <v>62039148</v>
       </c>
       <c r="Y21" s="4">
         <v>60631233</v>
       </c>
       <c r="Z21" s="4">
         <v>56659845</v>
       </c>
       <c r="AA21" s="4">
         <v>51538722</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC21" s="4">
+        <v>40327054</v>
+      </c>
+      <c r="AD21" s="4">
+        <v>39607968</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C22" s="4">
         <v>7141396</v>
       </c>
       <c r="D22" s="4">
         <v>11601831</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H22" s="4">
         <v>9427549</v>
       </c>
       <c r="I22" s="4">
         <v>10445519</v>
       </c>
       <c r="J22" s="4">
         <v>12030962</v>
       </c>
       <c r="K22" s="4">
         <v>13558964</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M22" s="4">
         <v>11159616</v>
       </c>
       <c r="N22" s="4">
         <v>11465218</v>
       </c>
       <c r="O22" s="4">
         <v>12298945</v>
       </c>
       <c r="P22" s="4">
         <v>13894648</v>
       </c>
       <c r="Q22" s="4">
         <v>16154630</v>
       </c>
       <c r="R22" s="4">
         <v>17325328</v>
       </c>
       <c r="S22" s="4">
         <v>20646362</v>
       </c>
       <c r="T22" s="4">
         <v>22724187</v>
       </c>
       <c r="U22" s="4">
         <v>25106038</v>
       </c>
       <c r="V22" s="4">
         <v>27342570</v>
       </c>
       <c r="W22" s="4">
         <v>30169844</v>
       </c>
       <c r="X22" s="4">
         <v>31495400</v>
       </c>
       <c r="Y22" s="4">
         <v>32596838</v>
       </c>
       <c r="Z22" s="4">
         <v>32950560</v>
       </c>
       <c r="AA22" s="4">
         <v>31681523</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC22" s="4">
+        <v>28207843</v>
+      </c>
+      <c r="AD22" s="4">
+        <v>27541320</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C23" s="4">
         <v>1524</v>
       </c>
       <c r="D23" s="4">
         <v>1502</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H23" s="4">
         <v>4141</v>
       </c>
       <c r="I23" s="4">
         <v>4631</v>
       </c>
       <c r="J23" s="4">
         <v>2952</v>
       </c>
       <c r="K23" s="4">
         <v>3906</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M23" s="4">
         <v>177233</v>
       </c>
       <c r="N23" s="4">
         <v>219285</v>
       </c>
       <c r="O23" s="4">
         <v>409626</v>
       </c>
       <c r="P23" s="4">
         <v>504517</v>
       </c>
       <c r="Q23" s="4">
         <v>554789</v>
       </c>
       <c r="R23" s="4">
         <v>956732</v>
       </c>
       <c r="S23" s="4">
         <v>788499</v>
       </c>
       <c r="T23" s="4">
         <v>1020725</v>
       </c>
       <c r="U23" s="4">
         <v>638362</v>
       </c>
       <c r="V23" s="4">
         <v>1038078</v>
       </c>
       <c r="W23" s="4">
         <v>1428031</v>
       </c>
       <c r="X23" s="4">
         <v>1300479</v>
       </c>
       <c r="Y23" s="4">
         <v>1373207</v>
       </c>
       <c r="Z23" s="4">
         <v>1528356</v>
       </c>
       <c r="AA23" s="4">
         <v>1635142</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC23" s="4">
+        <v>12152</v>
+      </c>
+      <c r="AD23" s="4">
+        <v>15759</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C24" s="4">
         <v>234438</v>
       </c>
       <c r="D24" s="4">
         <v>299008</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H24" s="4">
         <v>177345</v>
       </c>
       <c r="I24" s="4">
         <v>157213</v>
       </c>
       <c r="J24" s="4">
         <v>162752</v>
       </c>
       <c r="K24" s="4">
         <v>155549</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M24" s="4">
         <v>18532</v>
       </c>
       <c r="N24" s="4">
         <v>14540</v>
       </c>
       <c r="O24" s="4">
         <v>11982</v>
       </c>
       <c r="P24" s="4">
         <v>56896</v>
       </c>
       <c r="Q24" s="4">
         <v>58021</v>
       </c>
       <c r="R24" s="4">
         <v>158150</v>
       </c>
       <c r="S24" s="4">
         <v>139006</v>
       </c>
       <c r="T24" s="4">
         <v>143269</v>
       </c>
       <c r="U24" s="4">
         <v>210663</v>
       </c>
       <c r="V24" s="4">
         <v>227631</v>
       </c>
       <c r="W24" s="4">
         <v>227339</v>
       </c>
       <c r="X24" s="4">
         <v>212710</v>
       </c>
       <c r="Y24" s="4">
         <v>275611</v>
       </c>
       <c r="Z24" s="4">
         <v>341247</v>
       </c>
       <c r="AA24" s="4">
         <v>337185</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC24" s="4">
+        <v>379706</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>411685</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C25" s="4">
         <v>92412</v>
       </c>
       <c r="D25" s="4">
         <v>151996</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H25" s="4">
         <v>2049</v>
       </c>
       <c r="I25" s="4">
         <v>49</v>
       </c>
       <c r="J25" s="4">
         <v>49</v>
       </c>
       <c r="K25" s="4">
         <v>30</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M25" s="4">
         <v>30</v>
       </c>
       <c r="N25" s="4">
         <v>30</v>
       </c>
       <c r="O25" s="4">
         <v>20</v>
       </c>
       <c r="P25" s="4">
         <v>20</v>
       </c>
       <c r="Q25" s="4">
         <v>20</v>
       </c>
       <c r="R25" s="4">
         <v>20</v>
       </c>
       <c r="S25" s="4">
         <v>20</v>
       </c>
       <c r="T25" s="4">
         <v>20</v>
       </c>
       <c r="U25" s="4">
         <v>10</v>
       </c>
       <c r="V25" s="4">
         <v>10</v>
       </c>
       <c r="W25" s="4">
         <v>10</v>
       </c>
       <c r="X25" s="4">
         <v>5510010</v>
       </c>
       <c r="Y25" s="4">
         <v>5509999</v>
       </c>
       <c r="Z25" s="4">
         <v>5509999</v>
       </c>
       <c r="AA25" s="4">
         <v>5509999</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC25" s="4">
+        <v>5510023</v>
+      </c>
+      <c r="AD25" s="4">
+        <v>5510022</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C26" s="4">
         <v>553688</v>
       </c>
       <c r="D26" s="4">
         <v>923930</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H26" s="4">
         <v>9899186</v>
       </c>
       <c r="I26" s="4">
         <v>10926902</v>
       </c>
       <c r="J26" s="4">
         <v>12727167</v>
       </c>
       <c r="K26" s="4">
         <v>14902133</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M26" s="4">
         <v>14321899</v>
       </c>
       <c r="N26" s="4">
         <v>13893136</v>
       </c>
       <c r="O26" s="4">
         <v>15808890</v>
       </c>
       <c r="P26" s="4">
         <v>19831016</v>
       </c>
       <c r="Q26" s="4">
         <v>21515782</v>
       </c>
       <c r="R26" s="4">
         <v>24391977</v>
       </c>
       <c r="S26" s="4">
         <v>28776954</v>
       </c>
       <c r="T26" s="4">
         <v>31593002</v>
       </c>
       <c r="U26" s="4">
         <v>33145701</v>
       </c>
       <c r="V26" s="4">
         <v>36165269</v>
       </c>
       <c r="W26" s="4">
         <v>37993349</v>
       </c>
       <c r="X26" s="4">
         <v>38520669</v>
       </c>
       <c r="Y26" s="4">
         <v>35873814</v>
       </c>
       <c r="Z26" s="4">
         <v>32274831</v>
       </c>
       <c r="AA26" s="4">
         <v>29167328</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC26" s="4">
+        <v>23451047</v>
+      </c>
+      <c r="AD26" s="4">
+        <v>22753092</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C27" s="4">
         <v>2251764</v>
       </c>
       <c r="D27" s="4">
         <v>1798773</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H27" s="4">
         <v>2471881</v>
       </c>
       <c r="I27" s="4">
         <v>2413756</v>
       </c>
       <c r="J27" s="4">
         <v>2595706</v>
       </c>
       <c r="K27" s="4">
         <v>2546896</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M27" s="4">
         <v>1877520</v>
       </c>
       <c r="N27" s="4">
         <v>1721893</v>
       </c>
       <c r="O27" s="4">
         <v>2313392</v>
       </c>
       <c r="P27" s="4">
         <v>2767558</v>
       </c>
       <c r="Q27" s="4">
         <v>2932223</v>
       </c>
       <c r="R27" s="4">
         <v>3004176</v>
       </c>
       <c r="S27" s="4">
         <v>3470361</v>
       </c>
       <c r="T27" s="4">
         <v>3983455</v>
       </c>
       <c r="U27" s="4">
         <v>3453150</v>
       </c>
       <c r="V27" s="4">
         <v>4092824</v>
       </c>
       <c r="W27" s="4">
         <v>4533019</v>
       </c>
       <c r="X27" s="4">
         <v>4660380</v>
       </c>
       <c r="Y27" s="4">
         <v>5150425</v>
       </c>
       <c r="Z27" s="4">
         <v>5125479</v>
       </c>
       <c r="AA27" s="4">
         <v>5255664</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC27" s="4">
+        <v>5491378</v>
+      </c>
+      <c r="AD27" s="4">
+        <v>5901342</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4">
         <v>6312424</v>
       </c>
       <c r="D28" s="4">
         <v>6567378</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H28" s="4">
         <v>8532403</v>
       </c>
       <c r="I28" s="4">
         <v>8749405</v>
       </c>
       <c r="J28" s="4">
         <v>10314844</v>
       </c>
       <c r="K28" s="4">
         <v>11746533</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M28" s="4">
         <v>11639586</v>
       </c>
       <c r="N28" s="4">
         <v>12393033</v>
       </c>
       <c r="O28" s="4">
         <v>13583590</v>
       </c>
       <c r="P28" s="4">
         <v>14409709</v>
       </c>
       <c r="Q28" s="4">
         <v>18035473</v>
       </c>
       <c r="R28" s="4">
         <v>20089238</v>
       </c>
       <c r="S28" s="4">
         <v>20122327</v>
       </c>
       <c r="T28" s="4">
         <v>19646123</v>
       </c>
       <c r="U28" s="4">
         <v>20615939</v>
       </c>
       <c r="V28" s="4">
         <v>21235677</v>
       </c>
       <c r="W28" s="4">
         <v>29301025</v>
       </c>
       <c r="X28" s="4">
         <v>31724431</v>
       </c>
       <c r="Y28" s="4">
         <v>31530923</v>
       </c>
       <c r="Z28" s="4">
         <v>30472122</v>
       </c>
       <c r="AA28" s="4">
         <v>30530886</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC28" s="4">
+        <v>27045129</v>
+      </c>
+      <c r="AD28" s="4">
+        <v>26481847</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C29" s="4">
         <v>1873252</v>
       </c>
       <c r="D29" s="4">
         <v>3516202</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H29" s="4">
         <v>4174847</v>
       </c>
       <c r="I29" s="4">
         <v>5434455</v>
       </c>
       <c r="J29" s="4">
         <v>6322921</v>
       </c>
       <c r="K29" s="4">
         <v>6622009</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M29" s="4">
         <v>11423078</v>
       </c>
       <c r="N29" s="4">
         <v>10432814</v>
       </c>
       <c r="O29" s="4">
         <v>11297143</v>
       </c>
       <c r="P29" s="4">
         <v>15173343</v>
       </c>
       <c r="Q29" s="4">
         <v>15360693</v>
       </c>
       <c r="R29" s="4">
         <v>17135079</v>
       </c>
       <c r="S29" s="4">
         <v>22022664</v>
       </c>
       <c r="T29" s="4">
         <v>26879479</v>
       </c>
       <c r="U29" s="4">
         <v>28275566</v>
       </c>
       <c r="V29" s="4">
         <v>31551031</v>
       </c>
       <c r="W29" s="4">
         <v>30731749</v>
       </c>
       <c r="X29" s="4">
         <v>30314717</v>
       </c>
       <c r="Y29" s="4">
         <v>29100310</v>
       </c>
       <c r="Z29" s="4">
         <v>26187723</v>
       </c>
       <c r="AA29" s="4">
         <v>21007836</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC29" s="4">
+        <v>13281925</v>
+      </c>
+      <c r="AD29" s="4">
+        <v>13126121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C30" s="4">
         <v>942469</v>
       </c>
       <c r="D30" s="4">
         <v>1917457</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H30" s="4">
         <v>2919909</v>
       </c>
       <c r="I30" s="4">
         <v>3235018</v>
       </c>
       <c r="J30" s="4">
         <v>3815387</v>
       </c>
       <c r="K30" s="4">
         <v>4845736</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M30" s="4">
         <v>47288</v>
       </c>
       <c r="N30" s="4">
         <v>57541</v>
       </c>
       <c r="O30" s="4">
         <v>1934</v>
       </c>
       <c r="P30" s="4">
         <v>14143</v>
       </c>
       <c r="Q30" s="4">
         <v>12089</v>
       </c>
       <c r="R30" s="4">
         <v>29635</v>
       </c>
       <c r="S30" s="4">
         <v>43761</v>
       </c>
       <c r="T30" s="4">
         <v>66587</v>
       </c>
       <c r="U30" s="4">
         <v>30794</v>
       </c>
       <c r="V30" s="4">
         <v>31900</v>
       </c>
       <c r="W30" s="4">
         <v>42535</v>
       </c>
       <c r="X30" s="4">
         <v>56564</v>
       </c>
       <c r="Y30" s="4">
         <v>130313</v>
       </c>
       <c r="Z30" s="4">
         <v>115376</v>
       </c>
       <c r="AA30" s="4">
         <v>77367</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD30" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C31" s="4">
         <v>10000</v>
       </c>
       <c r="D31" s="4">
         <v>10000</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H31" s="4">
         <v>10000</v>
       </c>
       <c r="I31" s="4">
         <v>10000</v>
       </c>
       <c r="J31" s="4">
         <v>10000</v>
       </c>
       <c r="K31" s="4">
         <v>10000</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M31" s="4">
         <v>510000</v>
       </c>
       <c r="N31" s="4">
         <v>510000</v>
       </c>
       <c r="O31" s="4">
         <v>510000</v>
       </c>
       <c r="P31" s="4">
         <v>510000</v>
       </c>
       <c r="Q31" s="4">
         <v>510000</v>
       </c>
       <c r="R31" s="4">
         <v>1510000</v>
       </c>
       <c r="S31" s="4">
         <v>1510000</v>
       </c>
       <c r="T31" s="4">
         <v>2010000</v>
       </c>
       <c r="U31" s="4">
         <v>2010000</v>
       </c>
       <c r="V31" s="4">
         <v>2010000</v>
       </c>
       <c r="W31" s="4">
         <v>2010000</v>
       </c>
       <c r="X31" s="4">
         <v>5849915</v>
       </c>
       <c r="Y31" s="4">
         <v>5900000</v>
       </c>
       <c r="Z31" s="4">
         <v>5900000</v>
       </c>
       <c r="AA31" s="4">
         <v>5900000</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC31" s="4">
+        <v>5900000</v>
+      </c>
+      <c r="AD31" s="4">
+        <v>5900000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N32" s="4">
         <v>0</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="P32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Q32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="V32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="W32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="X32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Y32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Z32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="AA32" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD32" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C33" s="4">
         <v>1207774</v>
       </c>
       <c r="D33" s="4">
         <v>1855446</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H33" s="4">
         <v>2114566</v>
       </c>
       <c r="I33" s="4">
         <v>2253441</v>
       </c>
       <c r="J33" s="4">
         <v>2478857</v>
       </c>
       <c r="K33" s="4">
         <v>2612206</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M33" s="4">
         <v>2291638</v>
       </c>
       <c r="N33" s="4">
         <v>2504698</v>
       </c>
       <c r="O33" s="4">
         <v>2810526</v>
       </c>
       <c r="P33" s="4">
         <v>3173139</v>
       </c>
       <c r="Q33" s="4">
         <v>3432048</v>
       </c>
       <c r="R33" s="4">
         <v>3643649</v>
       </c>
       <c r="S33" s="4">
         <v>5693313</v>
       </c>
       <c r="T33" s="4">
         <v>6635555</v>
       </c>
       <c r="U33" s="4">
         <v>6947961</v>
       </c>
       <c r="V33" s="4">
         <v>7474579</v>
       </c>
       <c r="W33" s="4">
         <v>7736823</v>
       </c>
       <c r="X33" s="4">
         <v>8690519</v>
       </c>
       <c r="Y33" s="4">
         <v>8707057</v>
       </c>
       <c r="Z33" s="4">
         <v>8789470</v>
       </c>
       <c r="AA33" s="4">
         <v>8828758</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC33" s="4">
+        <v>10464885</v>
+      </c>
+      <c r="AD33" s="4">
+        <v>11134120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="P34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Q34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="S34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="T34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="V34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="W34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="X34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Y34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Z34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="AA34" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:27">
+        <v>40</v>
+      </c>
+      <c r="AB34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD34" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="2"/>
+      <c r="AC35" s="2"/>
+      <c r="AD35" s="2"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C36" s="4">
         <v>4104</v>
       </c>
       <c r="D36" s="4">
         <v>179682</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H36" s="4">
         <v>-360311</v>
       </c>
       <c r="I36" s="4">
         <v>105025</v>
       </c>
       <c r="J36" s="4">
         <v>399060</v>
       </c>
       <c r="K36" s="4">
         <v>178428</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M36" s="4">
         <v>362656</v>
       </c>
       <c r="N36" s="4">
         <v>421024</v>
       </c>
       <c r="O36" s="4">
         <v>60205</v>
       </c>
       <c r="P36" s="4">
         <v>174952</v>
       </c>
       <c r="Q36" s="4">
         <v>67255</v>
       </c>
       <c r="R36" s="4">
         <v>154470</v>
       </c>
       <c r="S36" s="4">
         <v>532059</v>
       </c>
       <c r="T36" s="4">
         <v>1521289</v>
       </c>
       <c r="U36" s="4">
         <v>-1143594</v>
       </c>
       <c r="V36" s="4">
         <v>-1725741</v>
       </c>
       <c r="W36" s="4">
         <v>1153744</v>
       </c>
       <c r="X36" s="4">
         <v>374577</v>
       </c>
       <c r="Y36" s="4">
         <v>660724</v>
       </c>
       <c r="Z36" s="4">
         <v>-263278</v>
       </c>
       <c r="AA36" s="4">
         <v>-1085092</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC36" s="4">
+        <v>-2707019</v>
+      </c>
+      <c r="AD36" s="4">
+        <v>-1889384</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C37" s="4">
         <v>5290131</v>
       </c>
       <c r="D37" s="4">
         <v>4460435</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H37" s="4">
         <v>3027225</v>
       </c>
       <c r="I37" s="4">
         <v>1017970</v>
       </c>
       <c r="J37" s="4">
         <v>2603413</v>
       </c>
       <c r="K37" s="4">
         <v>4131415</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M37" s="4">
         <v>629313</v>
       </c>
       <c r="N37" s="4">
         <v>868178</v>
       </c>
       <c r="O37" s="4">
         <v>1701905</v>
       </c>
       <c r="P37" s="4">
         <v>3302547</v>
       </c>
       <c r="Q37" s="4">
         <v>2259982</v>
       </c>
       <c r="R37" s="4">
         <v>3430680</v>
       </c>
       <c r="S37" s="4">
         <v>6751714</v>
       </c>
       <c r="T37" s="4">
         <v>8829539</v>
       </c>
       <c r="U37" s="4">
         <v>2381851</v>
       </c>
       <c r="V37" s="4">
         <v>4618383</v>
       </c>
       <c r="W37" s="4">
         <v>7445657</v>
       </c>
       <c r="X37" s="4">
         <v>8771213</v>
       </c>
       <c r="Y37" s="4">
         <v>1101438</v>
       </c>
       <c r="Z37" s="4">
         <v>1455160</v>
       </c>
       <c r="AA37" s="4">
         <v>186123</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC37" s="4">
+        <v>-1242216</v>
+      </c>
+      <c r="AD37" s="4">
+        <v>-1908739</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C38" s="4">
         <v>-3497</v>
       </c>
       <c r="D38" s="4">
         <v>-22</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H38" s="4">
         <v>2639</v>
       </c>
       <c r="I38" s="4">
         <v>490</v>
       </c>
       <c r="J38" s="4">
         <v>-1189</v>
       </c>
       <c r="K38" s="4">
         <v>-235</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M38" s="4">
         <v>41167</v>
       </c>
       <c r="N38" s="4">
         <v>83219</v>
       </c>
       <c r="O38" s="4">
         <v>273560</v>
       </c>
       <c r="P38" s="4">
         <v>368451</v>
       </c>
       <c r="Q38" s="4">
         <v>50272</v>
       </c>
       <c r="R38" s="4">
         <v>452215</v>
       </c>
       <c r="S38" s="4">
         <v>283982</v>
       </c>
       <c r="T38" s="4">
         <v>516208</v>
       </c>
       <c r="U38" s="4">
         <v>-382363</v>
       </c>
       <c r="V38" s="4">
         <v>17353</v>
       </c>
       <c r="W38" s="4">
         <v>407306</v>
       </c>
       <c r="X38" s="4">
         <v>279754</v>
       </c>
       <c r="Y38" s="4">
         <v>72728</v>
       </c>
       <c r="Z38" s="4">
         <v>227877</v>
       </c>
       <c r="AA38" s="4">
         <v>334663</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD38" s="4">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C39" s="4">
         <v>408755</v>
       </c>
       <c r="D39" s="4">
         <v>-452991</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H39" s="4">
         <v>673108</v>
       </c>
       <c r="I39" s="4">
         <v>-58125</v>
       </c>
       <c r="J39" s="4">
         <v>123825</v>
       </c>
       <c r="K39" s="4">
         <v>75015</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M39" s="4">
         <v>-165762</v>
       </c>
       <c r="N39" s="4">
         <v>-321389</v>
       </c>
       <c r="O39" s="4">
         <v>270110</v>
       </c>
       <c r="P39" s="4">
         <v>679937</v>
       </c>
       <c r="Q39" s="4">
         <v>164665</v>
       </c>
       <c r="R39" s="4">
         <v>236618</v>
       </c>
       <c r="S39" s="4">
         <v>702803</v>
       </c>
       <c r="T39" s="4">
         <v>1215897</v>
       </c>
       <c r="U39" s="4">
         <v>-530305</v>
       </c>
       <c r="V39" s="4">
         <v>109369</v>
       </c>
       <c r="W39" s="4">
         <v>549564</v>
       </c>
       <c r="X39" s="4">
         <v>676925</v>
       </c>
       <c r="Y39" s="4">
         <v>490045</v>
       </c>
       <c r="Z39" s="4">
         <v>465099</v>
       </c>
       <c r="AA39" s="4">
         <v>595284</v>
       </c>
+      <c r="AB39" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC39" s="4">
+        <v>-587457</v>
+      </c>
+      <c r="AD39" s="4">
+        <v>-177493</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:AA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A35:AA35"/>
+    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="A13:AD13"/>
+    <mergeCell ref="A35:AD35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U39"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="V1" sqref="V1"/>
+      <selection pane="bottomRight" activeCell="X1" sqref="X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>96</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="3">
         <v>3265482</v>
       </c>
       <c r="C3" s="3">
         <v>6733889</v>
       </c>
       <c r="D3" s="3">
         <v>10099498</v>
       </c>
       <c r="E3" s="3">
         <v>5912053</v>
       </c>
       <c r="F3" s="3">
         <v>9599321</v>
       </c>
       <c r="G3" s="3">
         <v>13602480</v>
       </c>
       <c r="H3" s="3">
         <v>8482292</v>
       </c>
       <c r="I3" s="3">
         <v>13770118</v>
       </c>
@@ -4106,388 +4467,424 @@
       </c>
       <c r="N3" s="3">
         <v>3771494</v>
       </c>
       <c r="O3" s="3">
         <v>6030079</v>
       </c>
       <c r="P3" s="3">
         <v>8726247</v>
       </c>
       <c r="Q3" s="3">
         <v>5894809</v>
       </c>
       <c r="R3" s="3">
         <v>9411973</v>
       </c>
       <c r="S3" s="3">
         <v>13298365</v>
       </c>
       <c r="T3" s="3">
         <v>8059356</v>
       </c>
       <c r="U3" s="3">
         <v>12007376</v>
       </c>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W3" s="3">
+        <v>6377141</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B4" s="3">
         <v>572574</v>
       </c>
       <c r="C4" s="3">
-        <v>958798</v>
+        <v>1036906</v>
       </c>
       <c r="D4" s="3">
-        <v>1484658</v>
+        <v>1461246</v>
       </c>
       <c r="E4" s="3">
         <v>702863</v>
       </c>
       <c r="F4" s="3">
         <v>1170435</v>
       </c>
       <c r="G4" s="3">
         <v>1637073</v>
       </c>
       <c r="H4" s="3">
         <v>1131950</v>
       </c>
       <c r="I4" s="3">
         <v>1791462</v>
       </c>
       <c r="J4" s="3">
         <v>1437131</v>
       </c>
       <c r="K4" s="3">
         <v>974119</v>
       </c>
       <c r="L4" s="3">
         <v>1631806</v>
       </c>
       <c r="M4" s="3">
         <v>2169530</v>
       </c>
       <c r="N4" s="3">
         <v>1029479</v>
       </c>
       <c r="O4" s="3">
         <v>2171484</v>
       </c>
       <c r="P4" s="3">
         <v>3503514</v>
       </c>
       <c r="Q4" s="3">
         <v>2017706</v>
       </c>
       <c r="R4" s="3">
         <v>3005777</v>
       </c>
       <c r="S4" s="3">
         <v>4054539</v>
       </c>
       <c r="T4" s="3">
-        <v>1640102</v>
+        <v>1580392</v>
       </c>
       <c r="U4" s="3">
         <v>2512957</v>
       </c>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W4" s="3">
+        <v>1519447</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" s="3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B5" s="3">
         <v>277834</v>
       </c>
       <c r="C5" s="3">
         <v>650166</v>
       </c>
       <c r="D5" s="3">
-        <v>1059143</v>
+        <v>1000025</v>
       </c>
       <c r="E5" s="3">
         <v>420226</v>
       </c>
       <c r="F5" s="3">
         <v>768612</v>
       </c>
       <c r="G5" s="3">
         <v>1121397</v>
       </c>
       <c r="H5" s="3">
         <v>835326</v>
       </c>
       <c r="I5" s="3">
         <v>1339155</v>
       </c>
       <c r="J5" s="3">
         <v>794886</v>
       </c>
       <c r="K5" s="3">
         <v>591206</v>
       </c>
       <c r="L5" s="3">
         <v>1041042</v>
       </c>
       <c r="M5" s="3">
         <v>1345210</v>
       </c>
       <c r="N5" s="3">
         <v>850923</v>
       </c>
       <c r="O5" s="3">
         <v>1367519</v>
       </c>
       <c r="P5" s="3">
         <v>2286609</v>
       </c>
       <c r="Q5" s="3">
         <v>1202791</v>
       </c>
       <c r="R5" s="3">
         <v>1732076</v>
       </c>
       <c r="S5" s="3">
         <v>2217974</v>
       </c>
       <c r="T5" s="3">
-        <v>572404</v>
+        <v>512694</v>
       </c>
       <c r="U5" s="3">
         <v>865234</v>
       </c>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W5" s="3">
+        <v>168016</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" s="3" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B6" s="3">
         <v>433173</v>
       </c>
       <c r="C6" s="3">
-        <v>729890</v>
+        <v>600921</v>
       </c>
       <c r="D6" s="3">
-        <v>801692</v>
+        <v>733494</v>
       </c>
       <c r="E6" s="3">
         <v>77431</v>
       </c>
       <c r="F6" s="3">
         <v>216011</v>
       </c>
       <c r="G6" s="3">
         <v>535791</v>
       </c>
       <c r="H6" s="3">
         <v>455912</v>
       </c>
       <c r="I6" s="3">
         <v>623242</v>
       </c>
       <c r="J6" s="3">
         <v>1011427</v>
       </c>
       <c r="K6" s="3">
         <v>443047</v>
       </c>
       <c r="L6" s="3">
         <v>826805</v>
       </c>
       <c r="M6" s="3">
         <v>1150489</v>
       </c>
       <c r="N6" s="3">
         <v>574002</v>
       </c>
       <c r="O6" s="3">
         <v>2715323</v>
       </c>
       <c r="P6" s="3">
         <v>3959649</v>
       </c>
       <c r="Q6" s="3">
         <v>1050272</v>
       </c>
       <c r="R6" s="3">
         <v>1380257</v>
       </c>
       <c r="S6" s="3">
         <v>2078471</v>
       </c>
       <c r="T6" s="3">
-        <v>55667</v>
+        <v>113780</v>
       </c>
       <c r="U6" s="3">
         <v>36357</v>
       </c>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W6" s="3">
+        <v>721296</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" s="3" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B7" s="3">
         <v>329987</v>
       </c>
       <c r="C7" s="3">
-        <v>576035</v>
+        <v>472860</v>
       </c>
       <c r="D7" s="3">
-        <v>647672</v>
+        <v>593113</v>
       </c>
       <c r="E7" s="3">
         <v>60981</v>
       </c>
       <c r="F7" s="3">
         <v>171589</v>
       </c>
       <c r="G7" s="3">
         <v>426457</v>
       </c>
       <c r="H7" s="3">
         <v>364291</v>
       </c>
       <c r="I7" s="3">
         <v>497640</v>
       </c>
       <c r="J7" s="3">
         <v>802587</v>
       </c>
       <c r="K7" s="3">
         <v>354072</v>
       </c>
       <c r="L7" s="3">
         <v>659900</v>
       </c>
       <c r="M7" s="3">
         <v>915613</v>
       </c>
       <c r="N7" s="3">
         <v>470510</v>
       </c>
       <c r="O7" s="3">
         <v>2520173</v>
       </c>
       <c r="P7" s="3">
         <v>3462416</v>
       </c>
       <c r="Q7" s="3">
         <v>839025</v>
       </c>
       <c r="R7" s="3">
         <v>1101268</v>
       </c>
       <c r="S7" s="3">
         <v>2054964</v>
       </c>
       <c r="T7" s="3">
-        <v>98951</v>
+        <v>142536</v>
       </c>
       <c r="U7" s="3">
         <v>138239</v>
       </c>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W7" s="3">
+        <v>1004519</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B8" s="4">
         <v>-2692908</v>
       </c>
       <c r="C8" s="4">
-        <v>-5775091</v>
+        <v>-5696983</v>
       </c>
       <c r="D8" s="4">
-        <v>-8614840</v>
+        <v>-8638252</v>
       </c>
       <c r="E8" s="4">
         <v>-5209190</v>
       </c>
       <c r="F8" s="4">
         <v>-8428886</v>
       </c>
       <c r="G8" s="4">
         <v>-11965407</v>
       </c>
       <c r="H8" s="4">
         <v>-7350342</v>
       </c>
       <c r="I8" s="4">
         <v>-11978656</v>
       </c>
       <c r="J8" s="4">
         <v>-1824438</v>
       </c>
       <c r="K8" s="4">
         <v>-1575444</v>
       </c>
       <c r="L8" s="4">
         <v>-2416763</v>
       </c>
       <c r="M8" s="4">
         <v>-3247725</v>
       </c>
       <c r="N8" s="4">
         <v>-2742015</v>
       </c>
       <c r="O8" s="4">
         <v>-3858595</v>
       </c>
       <c r="P8" s="4">
         <v>-5222733</v>
       </c>
       <c r="Q8" s="4">
         <v>-3877103</v>
       </c>
       <c r="R8" s="4">
         <v>-6406196</v>
       </c>
       <c r="S8" s="4">
         <v>-9243826</v>
       </c>
       <c r="T8" s="4">
-        <v>-6419254</v>
+        <v>-6478964</v>
       </c>
       <c r="U8" s="4">
         <v>-9494419</v>
       </c>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="4">
+        <v>-4857694</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B9" s="4">
         <v>-294740</v>
       </c>
       <c r="C9" s="4">
-        <v>-308632</v>
+        <v>-386740</v>
       </c>
       <c r="D9" s="4">
-        <v>-425515</v>
+        <v>-461221</v>
       </c>
       <c r="E9" s="4">
         <v>-282637</v>
       </c>
       <c r="F9" s="4">
         <v>-401823</v>
       </c>
       <c r="G9" s="4">
         <v>-515676</v>
       </c>
       <c r="H9" s="4">
         <v>-296624</v>
       </c>
       <c r="I9" s="4">
         <v>-452307</v>
       </c>
       <c r="J9" s="4">
         <v>-642245</v>
       </c>
       <c r="K9" s="4">
         <v>-382913</v>
       </c>
       <c r="L9" s="4">
         <v>-590764</v>
       </c>
@@ -4496,54 +4893,60 @@
       </c>
       <c r="N9" s="4">
         <v>-178556</v>
       </c>
       <c r="O9" s="4">
         <v>-803965</v>
       </c>
       <c r="P9" s="4">
         <v>-1216905</v>
       </c>
       <c r="Q9" s="4">
         <v>-814915</v>
       </c>
       <c r="R9" s="4">
         <v>-1273701</v>
       </c>
       <c r="S9" s="4">
         <v>-1836565</v>
       </c>
       <c r="T9" s="4">
         <v>-1067698</v>
       </c>
       <c r="U9" s="4">
         <v>-1647723</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W9" s="4">
+        <v>-1351431</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B10" s="4">
         <v>-293619</v>
       </c>
       <c r="C10" s="4">
         <v>-518885</v>
       </c>
       <c r="D10" s="4">
         <v>-760099</v>
       </c>
       <c r="E10" s="4">
         <v>-481719</v>
       </c>
       <c r="F10" s="4">
         <v>-755420</v>
       </c>
       <c r="G10" s="4">
         <v>-1025171</v>
       </c>
       <c r="H10" s="4">
         <v>-546200</v>
       </c>
       <c r="I10" s="4">
         <v>-890258</v>
       </c>
@@ -4556,1866 +4959,2038 @@
       <c r="L10" s="4">
         <v>20125</v>
       </c>
       <c r="M10" s="4">
         <v>26368</v>
       </c>
       <c r="N10" s="4">
         <v>-3109</v>
       </c>
       <c r="O10" s="4">
         <v>1883</v>
       </c>
       <c r="P10" s="4">
         <v>90592</v>
       </c>
       <c r="Q10" s="4">
         <v>63823</v>
       </c>
       <c r="R10" s="4">
         <v>142278</v>
       </c>
       <c r="S10" s="4">
         <v>237840</v>
       </c>
       <c r="T10" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U10" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W10" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" s="4">
         <v>49397</v>
       </c>
       <c r="C11" s="4">
         <v>95571</v>
       </c>
       <c r="D11" s="4">
         <v>63260</v>
       </c>
       <c r="E11" s="4">
         <v>19015</v>
       </c>
       <c r="F11" s="4">
         <v>35497</v>
       </c>
       <c r="G11" s="4">
         <v>47176</v>
       </c>
       <c r="H11" s="4">
         <v>15515</v>
       </c>
       <c r="I11" s="4">
         <v>19043</v>
       </c>
       <c r="J11" s="4">
         <v>23687</v>
       </c>
       <c r="K11" s="4">
         <v>20393</v>
       </c>
       <c r="L11" s="4">
         <v>23522</v>
       </c>
       <c r="M11" s="4">
         <v>26368</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O11" s="4">
         <v>8419</v>
       </c>
       <c r="P11" s="4">
         <v>90592</v>
       </c>
       <c r="Q11" s="4">
         <v>63823</v>
       </c>
       <c r="R11" s="4">
         <v>142278</v>
       </c>
       <c r="S11" s="4">
         <v>237840</v>
       </c>
       <c r="T11" s="4">
         <v>244742</v>
       </c>
       <c r="U11" s="4">
         <v>346981</v>
       </c>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W11" s="4">
+        <v>146480</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B12" s="4">
         <v>-343016</v>
       </c>
       <c r="C12" s="4">
         <v>-614456</v>
       </c>
       <c r="D12" s="4">
         <v>-823359</v>
       </c>
       <c r="E12" s="4">
         <v>-500734</v>
       </c>
       <c r="F12" s="4">
         <v>-790917</v>
       </c>
       <c r="G12" s="4">
         <v>-1072347</v>
       </c>
       <c r="H12" s="4">
         <v>-561715</v>
       </c>
       <c r="I12" s="4">
         <v>-909301</v>
       </c>
       <c r="J12" s="4">
         <v>-4664</v>
       </c>
       <c r="K12" s="4">
         <v>-2630</v>
       </c>
       <c r="L12" s="4">
         <v>-3397</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N12" s="4">
         <v>-3109</v>
       </c>
       <c r="O12" s="4">
         <v>-6536</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="S12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="T12" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U12" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W12" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13" s="2"/>
+      <c r="W13" s="2"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3">
         <v>1217774</v>
       </c>
       <c r="D14" s="3">
         <v>1865446</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G14" s="3">
         <v>2124566</v>
       </c>
       <c r="H14" s="3">
         <v>2488857</v>
       </c>
       <c r="I14" s="3">
         <v>2622206</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K14" s="3">
         <v>3014698</v>
       </c>
       <c r="L14" s="3">
         <v>3320526</v>
       </c>
       <c r="M14" s="3">
         <v>3683139</v>
       </c>
       <c r="N14" s="3">
         <v>5153649</v>
       </c>
       <c r="O14" s="3">
         <v>7203313</v>
       </c>
       <c r="P14" s="3">
         <v>8645555</v>
       </c>
       <c r="Q14" s="3">
         <v>9484579</v>
       </c>
       <c r="R14" s="3">
         <v>9746823</v>
       </c>
       <c r="S14" s="3">
         <v>14540434</v>
       </c>
       <c r="T14" s="3">
         <v>14689470</v>
       </c>
       <c r="U14" s="3">
         <v>14728758</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W14" s="3">
+        <v>17034120</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C15" s="3">
         <v>14569342</v>
       </c>
       <c r="D15" s="3">
         <v>17815424</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G15" s="3">
         <v>23404297</v>
       </c>
       <c r="H15" s="3">
         <v>29505667</v>
       </c>
       <c r="I15" s="3">
         <v>33039196</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K15" s="3">
         <v>27996539</v>
       </c>
       <c r="L15" s="3">
         <v>31016859</v>
       </c>
       <c r="M15" s="3">
         <v>36874904</v>
       </c>
       <c r="N15" s="3">
         <v>46089688</v>
       </c>
       <c r="O15" s="3">
         <v>53708999</v>
       </c>
       <c r="P15" s="3">
         <v>60332368</v>
       </c>
       <c r="Q15" s="3">
         <v>67536826</v>
       </c>
       <c r="R15" s="3">
         <v>75641799</v>
       </c>
       <c r="S15" s="3">
         <v>82565308</v>
       </c>
       <c r="T15" s="3">
         <v>77780051</v>
       </c>
       <c r="U15" s="3">
         <v>72868734</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W15" s="3">
+        <v>63834417</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C16" s="4">
         <v>103887</v>
       </c>
       <c r="D16" s="4">
         <v>150095</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G16" s="4">
         <v>272936</v>
       </c>
       <c r="H16" s="4">
         <v>322833</v>
       </c>
       <c r="I16" s="4">
         <v>364865</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4">
         <v>852797</v>
       </c>
       <c r="L16" s="4">
         <v>1044328</v>
       </c>
       <c r="M16" s="4">
         <v>1149204</v>
       </c>
       <c r="N16" s="4">
         <v>1263865</v>
       </c>
       <c r="O16" s="4">
         <v>1256689</v>
       </c>
       <c r="P16" s="4">
         <v>1264664</v>
       </c>
       <c r="Q16" s="4">
         <v>1172061</v>
       </c>
       <c r="R16" s="4">
         <v>1158319</v>
       </c>
       <c r="S16" s="4">
         <v>1459329</v>
       </c>
       <c r="T16" s="4">
         <v>1426347</v>
       </c>
       <c r="U16" s="4">
         <v>1484944</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W16" s="4">
+        <v>1980901</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C17" s="4">
         <v>180419</v>
       </c>
       <c r="D17" s="4">
         <v>171517</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G17" s="4">
         <v>103340</v>
       </c>
       <c r="H17" s="4">
         <v>87543</v>
       </c>
       <c r="I17" s="4">
         <v>75696</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K17" s="4">
         <v>82699</v>
       </c>
       <c r="L17" s="4">
         <v>151881</v>
       </c>
       <c r="M17" s="4">
         <v>27561</v>
       </c>
       <c r="N17" s="4">
         <v>101120</v>
       </c>
       <c r="O17" s="4">
         <v>81728</v>
       </c>
       <c r="P17" s="4">
         <v>62827</v>
       </c>
       <c r="Q17" s="4">
         <v>40301</v>
       </c>
       <c r="R17" s="4">
         <v>65066</v>
       </c>
       <c r="S17" s="4">
         <v>76267</v>
       </c>
       <c r="T17" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U17" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W17" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="3">
         <v>3573119</v>
       </c>
       <c r="C18" s="3">
         <v>6712573</v>
       </c>
       <c r="D18" s="3">
         <v>9622870</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G18" s="3">
         <v>12640033</v>
       </c>
       <c r="H18" s="3">
         <v>16171479</v>
       </c>
       <c r="I18" s="3">
         <v>18123222</v>
       </c>
       <c r="J18" s="3">
         <v>20785595</v>
       </c>
       <c r="K18" s="3">
         <v>22172092</v>
       </c>
       <c r="L18" s="3">
         <v>24587797</v>
       </c>
       <c r="M18" s="3">
         <v>29175369</v>
       </c>
       <c r="N18" s="3">
         <v>36662164</v>
       </c>
       <c r="O18" s="3">
         <v>41205199</v>
       </c>
       <c r="P18" s="3">
         <v>44596630</v>
       </c>
       <c r="Q18" s="3">
         <v>52583477</v>
       </c>
       <c r="R18" s="3">
         <v>56950058</v>
       </c>
       <c r="S18" s="3">
         <v>59428599</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W18" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C19" s="3">
         <v>247521</v>
       </c>
       <c r="D19" s="3">
         <v>427203</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G19" s="3">
         <v>66892</v>
       </c>
       <c r="H19" s="3">
         <v>465952</v>
       </c>
       <c r="I19" s="3">
         <v>245320</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K19" s="3">
         <v>653755</v>
       </c>
       <c r="L19" s="3">
         <v>292936</v>
       </c>
       <c r="M19" s="3">
         <v>407683</v>
       </c>
       <c r="N19" s="3">
         <v>562153</v>
       </c>
       <c r="O19" s="3">
         <v>939742</v>
       </c>
       <c r="P19" s="3">
         <v>1928972</v>
       </c>
       <c r="Q19" s="3">
         <v>203231</v>
       </c>
       <c r="R19" s="3">
         <v>3082716</v>
       </c>
       <c r="S19" s="3">
         <v>2303549</v>
       </c>
       <c r="T19" s="3">
         <v>2040271</v>
       </c>
       <c r="U19" s="3">
         <v>1218457</v>
       </c>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W19" s="3">
+        <v>1521847</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C20" s="4">
         <v>1225582</v>
       </c>
       <c r="D20" s="4">
         <v>33507</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G20" s="4">
         <v>325</v>
       </c>
       <c r="H20" s="4">
         <v>334</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O20" s="4">
         <v>50</v>
       </c>
       <c r="P20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R20" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="S20" s="4">
         <v>307000</v>
       </c>
       <c r="T20" s="4">
         <v>207000</v>
       </c>
       <c r="U20" s="4">
         <v>194000</v>
       </c>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W20" s="4">
+        <v>31100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C21" s="4">
         <v>8185676</v>
       </c>
       <c r="D21" s="4">
         <v>10083580</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G21" s="4">
         <v>12707250</v>
       </c>
       <c r="H21" s="4">
         <v>16637765</v>
       </c>
       <c r="I21" s="4">
         <v>18368542</v>
       </c>
       <c r="J21" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K21" s="4">
         <v>22825847</v>
       </c>
       <c r="L21" s="4">
         <v>24880733</v>
       </c>
       <c r="M21" s="4">
         <v>29583052</v>
       </c>
       <c r="N21" s="4">
         <v>37224317</v>
       </c>
       <c r="O21" s="4">
         <v>42144991</v>
       </c>
       <c r="P21" s="4">
         <v>46525602</v>
       </c>
       <c r="Q21" s="4">
         <v>52786708</v>
       </c>
       <c r="R21" s="4">
         <v>60032774</v>
       </c>
       <c r="S21" s="4">
         <v>62039148</v>
       </c>
       <c r="T21" s="4">
         <v>56659845</v>
       </c>
       <c r="U21" s="4">
         <v>51538722</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W21" s="4">
+        <v>39607968</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C22" s="4">
         <v>7141396</v>
       </c>
       <c r="D22" s="4">
         <v>11601831</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G22" s="4">
         <v>9427549</v>
       </c>
       <c r="H22" s="4">
         <v>12030962</v>
       </c>
       <c r="I22" s="4">
         <v>13558964</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K22" s="4">
         <v>11465218</v>
       </c>
       <c r="L22" s="4">
         <v>12298945</v>
       </c>
       <c r="M22" s="4">
         <v>13894648</v>
       </c>
       <c r="N22" s="4">
         <v>17325328</v>
       </c>
       <c r="O22" s="4">
         <v>20646362</v>
       </c>
       <c r="P22" s="4">
         <v>22724187</v>
       </c>
       <c r="Q22" s="4">
         <v>27342570</v>
       </c>
       <c r="R22" s="4">
         <v>30169844</v>
       </c>
       <c r="S22" s="4">
         <v>31495400</v>
       </c>
       <c r="T22" s="4">
         <v>32950560</v>
       </c>
       <c r="U22" s="4">
         <v>31681523</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W22" s="4">
+        <v>27541320</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C23" s="4">
         <v>1524</v>
       </c>
       <c r="D23" s="4">
         <v>1502</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G23" s="4">
         <v>4141</v>
       </c>
       <c r="H23" s="4">
         <v>2952</v>
       </c>
       <c r="I23" s="4">
         <v>3906</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K23" s="4">
         <v>219285</v>
       </c>
       <c r="L23" s="4">
         <v>409626</v>
       </c>
       <c r="M23" s="4">
         <v>504517</v>
       </c>
       <c r="N23" s="4">
         <v>956732</v>
       </c>
       <c r="O23" s="4">
         <v>788499</v>
       </c>
       <c r="P23" s="4">
         <v>1020725</v>
       </c>
       <c r="Q23" s="4">
         <v>1038078</v>
       </c>
       <c r="R23" s="4">
         <v>1428031</v>
       </c>
       <c r="S23" s="4">
         <v>1300479</v>
       </c>
       <c r="T23" s="4">
         <v>1528356</v>
       </c>
       <c r="U23" s="4">
         <v>1635142</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W23" s="4">
+        <v>15759</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C24" s="4">
         <v>234438</v>
       </c>
       <c r="D24" s="4">
         <v>299008</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G24" s="4">
         <v>177345</v>
       </c>
       <c r="H24" s="4">
         <v>162752</v>
       </c>
       <c r="I24" s="4">
         <v>155549</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K24" s="4">
         <v>14540</v>
       </c>
       <c r="L24" s="4">
         <v>11982</v>
       </c>
       <c r="M24" s="4">
         <v>56896</v>
       </c>
       <c r="N24" s="4">
         <v>158150</v>
       </c>
       <c r="O24" s="4">
         <v>139006</v>
       </c>
       <c r="P24" s="4">
         <v>143269</v>
       </c>
       <c r="Q24" s="4">
         <v>227631</v>
       </c>
       <c r="R24" s="4">
         <v>227339</v>
       </c>
       <c r="S24" s="4">
         <v>212710</v>
       </c>
       <c r="T24" s="4">
         <v>341247</v>
       </c>
       <c r="U24" s="4">
         <v>337185</v>
       </c>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W24" s="4">
+        <v>411685</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C25" s="4">
         <v>92412</v>
       </c>
       <c r="D25" s="4">
         <v>151996</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G25" s="4">
         <v>2049</v>
       </c>
       <c r="H25" s="4">
         <v>49</v>
       </c>
       <c r="I25" s="4">
         <v>30</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K25" s="4">
         <v>30</v>
       </c>
       <c r="L25" s="4">
         <v>20</v>
       </c>
       <c r="M25" s="4">
         <v>20</v>
       </c>
       <c r="N25" s="4">
         <v>20</v>
       </c>
       <c r="O25" s="4">
         <v>20</v>
       </c>
       <c r="P25" s="4">
         <v>20</v>
       </c>
       <c r="Q25" s="4">
         <v>10</v>
       </c>
       <c r="R25" s="4">
         <v>10</v>
       </c>
       <c r="S25" s="4">
         <v>5510010</v>
       </c>
       <c r="T25" s="4">
         <v>5509999</v>
       </c>
       <c r="U25" s="4">
         <v>5509999</v>
       </c>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W25" s="4">
+        <v>5510022</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C26" s="4">
         <v>553688</v>
       </c>
       <c r="D26" s="4">
         <v>923930</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G26" s="4">
         <v>9899186</v>
       </c>
       <c r="H26" s="4">
         <v>12727167</v>
       </c>
       <c r="I26" s="4">
         <v>14902133</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K26" s="4">
         <v>13893136</v>
       </c>
       <c r="L26" s="4">
         <v>15808890</v>
       </c>
       <c r="M26" s="4">
         <v>19831016</v>
       </c>
       <c r="N26" s="4">
         <v>24391977</v>
       </c>
       <c r="O26" s="4">
         <v>28776954</v>
       </c>
       <c r="P26" s="4">
         <v>31593002</v>
       </c>
       <c r="Q26" s="4">
         <v>36165269</v>
       </c>
       <c r="R26" s="4">
         <v>37993349</v>
       </c>
       <c r="S26" s="4">
         <v>38520669</v>
       </c>
       <c r="T26" s="4">
         <v>32274831</v>
       </c>
       <c r="U26" s="4">
         <v>29167328</v>
       </c>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W26" s="4">
+        <v>22753092</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C27" s="4">
         <v>2251764</v>
       </c>
       <c r="D27" s="4">
         <v>1798773</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G27" s="4">
         <v>2471881</v>
       </c>
       <c r="H27" s="4">
         <v>2595706</v>
       </c>
       <c r="I27" s="4">
         <v>2546896</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K27" s="4">
         <v>1721893</v>
       </c>
       <c r="L27" s="4">
         <v>2313392</v>
       </c>
       <c r="M27" s="4">
         <v>2767558</v>
       </c>
       <c r="N27" s="4">
         <v>3004176</v>
       </c>
       <c r="O27" s="4">
         <v>3470361</v>
       </c>
       <c r="P27" s="4">
         <v>3983455</v>
       </c>
       <c r="Q27" s="4">
         <v>4092824</v>
       </c>
       <c r="R27" s="4">
         <v>4533019</v>
       </c>
       <c r="S27" s="4">
         <v>4660380</v>
       </c>
       <c r="T27" s="4">
         <v>5125479</v>
       </c>
       <c r="U27" s="4">
         <v>5255664</v>
       </c>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W27" s="4">
+        <v>5901342</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4">
         <v>6312424</v>
       </c>
       <c r="D28" s="4">
         <v>6567378</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G28" s="4">
         <v>8532403</v>
       </c>
       <c r="H28" s="4">
         <v>10314844</v>
       </c>
       <c r="I28" s="4">
         <v>11746533</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K28" s="4">
         <v>12393033</v>
       </c>
       <c r="L28" s="4">
         <v>13583590</v>
       </c>
       <c r="M28" s="4">
         <v>14409709</v>
       </c>
       <c r="N28" s="4">
         <v>20089238</v>
       </c>
       <c r="O28" s="4">
         <v>20122327</v>
       </c>
       <c r="P28" s="4">
         <v>19646123</v>
       </c>
       <c r="Q28" s="4">
         <v>21235677</v>
       </c>
       <c r="R28" s="4">
         <v>29301025</v>
       </c>
       <c r="S28" s="4">
         <v>31724431</v>
       </c>
       <c r="T28" s="4">
         <v>30472122</v>
       </c>
       <c r="U28" s="4">
         <v>30530886</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W28" s="4">
+        <v>26481847</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C29" s="4">
         <v>1873252</v>
       </c>
       <c r="D29" s="4">
         <v>3516202</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G29" s="4">
         <v>4174847</v>
       </c>
       <c r="H29" s="4">
         <v>6322921</v>
       </c>
       <c r="I29" s="4">
         <v>6622009</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K29" s="4">
         <v>10432814</v>
       </c>
       <c r="L29" s="4">
         <v>11297143</v>
       </c>
       <c r="M29" s="4">
         <v>15173343</v>
       </c>
       <c r="N29" s="4">
         <v>17135079</v>
       </c>
       <c r="O29" s="4">
         <v>22022664</v>
       </c>
       <c r="P29" s="4">
         <v>26879479</v>
       </c>
       <c r="Q29" s="4">
         <v>31551031</v>
       </c>
       <c r="R29" s="4">
         <v>30731749</v>
       </c>
       <c r="S29" s="4">
         <v>30314717</v>
       </c>
       <c r="T29" s="4">
         <v>26187723</v>
       </c>
       <c r="U29" s="4">
         <v>21007836</v>
       </c>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W29" s="4">
+        <v>13126121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C30" s="4">
         <v>942469</v>
       </c>
       <c r="D30" s="4">
         <v>1917457</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G30" s="4">
         <v>2919909</v>
       </c>
       <c r="H30" s="4">
         <v>3815387</v>
       </c>
       <c r="I30" s="4">
         <v>4845736</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K30" s="4">
         <v>57541</v>
       </c>
       <c r="L30" s="4">
         <v>1934</v>
       </c>
       <c r="M30" s="4">
         <v>14143</v>
       </c>
       <c r="N30" s="4">
         <v>29635</v>
       </c>
       <c r="O30" s="4">
         <v>43761</v>
       </c>
       <c r="P30" s="4">
         <v>66587</v>
       </c>
       <c r="Q30" s="4">
         <v>31900</v>
       </c>
       <c r="R30" s="4">
         <v>42535</v>
       </c>
       <c r="S30" s="4">
         <v>56564</v>
       </c>
       <c r="T30" s="4">
         <v>115376</v>
       </c>
       <c r="U30" s="4">
         <v>77367</v>
       </c>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W30" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C31" s="4">
         <v>10000</v>
       </c>
       <c r="D31" s="4">
         <v>10000</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G31" s="4">
         <v>10000</v>
       </c>
       <c r="H31" s="4">
         <v>10000</v>
       </c>
       <c r="I31" s="4">
         <v>10000</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K31" s="4">
         <v>510000</v>
       </c>
       <c r="L31" s="4">
         <v>510000</v>
       </c>
       <c r="M31" s="4">
         <v>510000</v>
       </c>
       <c r="N31" s="4">
         <v>1510000</v>
       </c>
       <c r="O31" s="4">
         <v>1510000</v>
       </c>
       <c r="P31" s="4">
         <v>2010000</v>
       </c>
       <c r="Q31" s="4">
         <v>2010000</v>
       </c>
       <c r="R31" s="4">
         <v>2010000</v>
       </c>
       <c r="S31" s="4">
         <v>5849915</v>
       </c>
       <c r="T31" s="4">
         <v>5900000</v>
       </c>
       <c r="U31" s="4">
         <v>5900000</v>
       </c>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W31" s="4">
+        <v>5900000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K32" s="4">
         <v>0</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O32" s="4">
         <v>0</v>
       </c>
       <c r="P32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Q32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="S32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="T32" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U32" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W32" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C33" s="4">
         <v>1207774</v>
       </c>
       <c r="D33" s="4">
         <v>1855446</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G33" s="4">
         <v>2114566</v>
       </c>
       <c r="H33" s="4">
         <v>2478857</v>
       </c>
       <c r="I33" s="4">
         <v>2612206</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K33" s="4">
         <v>2504698</v>
       </c>
       <c r="L33" s="4">
         <v>2810526</v>
       </c>
       <c r="M33" s="4">
         <v>3173139</v>
       </c>
       <c r="N33" s="4">
         <v>3643649</v>
       </c>
       <c r="O33" s="4">
         <v>5693313</v>
       </c>
       <c r="P33" s="4">
         <v>6635555</v>
       </c>
       <c r="Q33" s="4">
         <v>7474579</v>
       </c>
       <c r="R33" s="4">
         <v>7736823</v>
       </c>
       <c r="S33" s="4">
         <v>8690519</v>
       </c>
       <c r="T33" s="4">
         <v>8789470</v>
       </c>
       <c r="U33" s="4">
         <v>8828758</v>
       </c>
-    </row>
-    <row r="34" spans="1:21">
+      <c r="V33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W33" s="4">
+        <v>11134120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="P34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="Q34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="S34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="T34" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="U34" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W34" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
-    </row>
-    <row r="36" spans="1:21">
+      <c r="V35" s="2"/>
+      <c r="W35" s="2"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C36" s="4">
         <v>4104</v>
       </c>
       <c r="D36" s="4">
         <v>179682</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G36" s="4">
         <v>-360311</v>
       </c>
       <c r="H36" s="4">
         <v>399060</v>
       </c>
       <c r="I36" s="4">
         <v>178428</v>
       </c>
       <c r="J36" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K36" s="4">
         <v>421024</v>
       </c>
       <c r="L36" s="4">
         <v>60205</v>
       </c>
       <c r="M36" s="4">
         <v>174952</v>
       </c>
       <c r="N36" s="4">
         <v>154470</v>
       </c>
       <c r="O36" s="4">
         <v>532059</v>
       </c>
       <c r="P36" s="4">
         <v>1521289</v>
       </c>
       <c r="Q36" s="4">
         <v>-1725741</v>
       </c>
       <c r="R36" s="4">
         <v>1153744</v>
       </c>
       <c r="S36" s="4">
         <v>374577</v>
       </c>
       <c r="T36" s="4">
         <v>-263278</v>
       </c>
       <c r="U36" s="4">
         <v>-1085092</v>
       </c>
-    </row>
-    <row r="37" spans="1:21">
+      <c r="V36" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W36" s="4">
+        <v>-1889384</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C37" s="4">
         <v>5290131</v>
       </c>
       <c r="D37" s="4">
         <v>4460435</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G37" s="4">
         <v>3027225</v>
       </c>
       <c r="H37" s="4">
         <v>2603413</v>
       </c>
       <c r="I37" s="4">
         <v>4131415</v>
       </c>
       <c r="J37" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K37" s="4">
         <v>868178</v>
       </c>
       <c r="L37" s="4">
         <v>1701905</v>
       </c>
       <c r="M37" s="4">
         <v>3302547</v>
       </c>
       <c r="N37" s="4">
         <v>3430680</v>
       </c>
       <c r="O37" s="4">
         <v>6751714</v>
       </c>
       <c r="P37" s="4">
         <v>8829539</v>
       </c>
       <c r="Q37" s="4">
         <v>4618383</v>
       </c>
       <c r="R37" s="4">
         <v>7445657</v>
       </c>
       <c r="S37" s="4">
         <v>8771213</v>
       </c>
       <c r="T37" s="4">
         <v>1455160</v>
       </c>
       <c r="U37" s="4">
         <v>186123</v>
       </c>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W37" s="4">
+        <v>-1908739</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C38" s="4">
         <v>-3497</v>
       </c>
       <c r="D38" s="4">
         <v>-22</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G38" s="4">
         <v>2639</v>
       </c>
       <c r="H38" s="4">
         <v>-1189</v>
       </c>
       <c r="I38" s="4">
         <v>-235</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K38" s="4">
         <v>83219</v>
       </c>
       <c r="L38" s="4">
         <v>273560</v>
       </c>
       <c r="M38" s="4">
         <v>368451</v>
       </c>
       <c r="N38" s="4">
         <v>452215</v>
       </c>
       <c r="O38" s="4">
         <v>283982</v>
       </c>
       <c r="P38" s="4">
         <v>516208</v>
       </c>
       <c r="Q38" s="4">
         <v>17353</v>
       </c>
       <c r="R38" s="4">
         <v>407306</v>
       </c>
       <c r="S38" s="4">
         <v>279754</v>
       </c>
       <c r="T38" s="4">
         <v>227877</v>
       </c>
       <c r="U38" s="4">
         <v>334663</v>
       </c>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W38" s="4">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C39" s="4">
         <v>408755</v>
       </c>
       <c r="D39" s="4">
         <v>-452991</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G39" s="4">
         <v>673108</v>
       </c>
       <c r="H39" s="4">
         <v>123825</v>
       </c>
       <c r="I39" s="4">
         <v>75015</v>
       </c>
       <c r="J39" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K39" s="4">
         <v>-321389</v>
       </c>
       <c r="L39" s="4">
         <v>270110</v>
       </c>
       <c r="M39" s="4">
         <v>679937</v>
       </c>
       <c r="N39" s="4">
         <v>236618</v>
       </c>
       <c r="O39" s="4">
         <v>702803</v>
       </c>
       <c r="P39" s="4">
         <v>1215897</v>
       </c>
       <c r="Q39" s="4">
         <v>109369</v>
       </c>
       <c r="R39" s="4">
         <v>549564</v>
       </c>
       <c r="S39" s="4">
         <v>676925</v>
       </c>
       <c r="T39" s="4">
         <v>465099</v>
       </c>
       <c r="U39" s="4">
         <v>595284</v>
       </c>
+      <c r="V39" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W39" s="4">
+        <v>-177493</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:U2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A35:U35"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A13:W13"/>
+    <mergeCell ref="A35:W35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>