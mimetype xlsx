--- v0 (2026-02-14)
+++ v1 (2026-10-07)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>Балтийский лизинг [7826705374]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN7826705374</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>RSBU</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
@@ -117,50 +117,59 @@
   <si>
     <t>2023 q4</t>
   </si>
   <si>
     <t>2024 q1</t>
   </si>
   <si>
     <t>2024 q2</t>
   </si>
   <si>
     <t>2024 q3</t>
   </si>
   <si>
     <t>2024 q4</t>
   </si>
   <si>
     <t>2025 q1</t>
   </si>
   <si>
     <t>2025 q2</t>
   </si>
   <si>
     <t>2025 q3</t>
   </si>
   <si>
+    <t>2025 q4</t>
+  </si>
+  <si>
+    <t>2026 q1</t>
+  </si>
+  <si>
+    <t>2026 q2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>GrossProfit</t>
   </si>
   <si>
     <t>OperatingIncome</t>
   </si>
   <si>
     <t>BeforeTaxIncome</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>costOfSales</t>
   </si>
   <si>
     <t>commercialGeneralAdminCosts</t>
@@ -274,50 +283,56 @@
     <t>2022 q1-4</t>
   </si>
   <si>
     <t>2023 q1-2</t>
   </si>
   <si>
     <t>2023 q1-3</t>
   </si>
   <si>
     <t>2023 q1-4</t>
   </si>
   <si>
     <t>2024 q1-2</t>
   </si>
   <si>
     <t>2024 q1-3</t>
   </si>
   <si>
     <t>2024 q1-4</t>
   </si>
   <si>
     <t>2025 q1-2</t>
   </si>
   <si>
     <t>2025 q1-3</t>
+  </si>
+  <si>
+    <t>2025 q1-4</t>
+  </si>
+  <si>
+    <t>2026 q1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -760,87 +775,90 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y34"/>
+  <dimension ref="A1:AB34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="Z1" sqref="Z1"/>
+      <selection pane="bottomRight" activeCell="AC1" sqref="AC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -872,4495 +890,4977 @@
       </c>
       <c r="R1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" s="2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B3" s="3">
         <v>11131189</v>
       </c>
       <c r="C3" s="3">
         <v>12478155</v>
       </c>
       <c r="D3" s="3">
         <v>13203534</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F3" s="3">
         <v>15831287</v>
       </c>
       <c r="G3" s="3">
         <v>2363075</v>
       </c>
       <c r="H3" s="3">
         <v>2517064</v>
       </c>
       <c r="I3" s="3">
         <v>50450538</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K3" s="3">
         <v>3157101</v>
       </c>
       <c r="L3" s="3">
         <v>3464793</v>
       </c>
       <c r="M3" s="3">
         <v>3904145</v>
       </c>
       <c r="N3" s="3">
         <v>4349668</v>
       </c>
       <c r="O3" s="3">
         <v>4673898</v>
       </c>
       <c r="P3" s="3">
         <v>5375045</v>
       </c>
       <c r="Q3" s="3">
         <v>6180165</v>
       </c>
       <c r="R3" s="3">
         <v>7020597</v>
       </c>
       <c r="S3" s="3">
         <v>7597961</v>
       </c>
       <c r="T3" s="3">
         <v>8258312</v>
       </c>
       <c r="U3" s="3">
         <v>9378689</v>
       </c>
       <c r="V3" s="3">
         <v>11048526</v>
       </c>
       <c r="W3" s="3">
         <v>11651704</v>
       </c>
       <c r="X3" s="3">
         <v>10939323</v>
       </c>
       <c r="Y3" s="3">
         <v>11119838</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3" s="3">
+        <v>11393264</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>10668090</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>9804978</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" s="3">
         <v>844861</v>
       </c>
       <c r="C4" s="3">
         <v>984285</v>
       </c>
       <c r="D4" s="3">
         <v>1069860</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F4" s="3">
         <v>1291289</v>
       </c>
       <c r="G4" s="3">
         <v>1295545</v>
       </c>
       <c r="H4" s="3">
         <v>1315734</v>
       </c>
       <c r="I4" s="3">
         <v>1074668</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K4" s="3">
         <v>1336210</v>
       </c>
       <c r="L4" s="3">
         <v>1441021</v>
       </c>
       <c r="M4" s="3">
         <v>1717774</v>
       </c>
       <c r="N4" s="3">
         <v>1864193</v>
       </c>
       <c r="O4" s="3">
         <v>1874439</v>
       </c>
       <c r="P4" s="3">
         <v>2234071</v>
       </c>
       <c r="Q4" s="3">
         <v>2242148</v>
       </c>
       <c r="R4" s="3">
         <v>2289420</v>
       </c>
       <c r="S4" s="3">
         <v>2506569</v>
       </c>
       <c r="T4" s="3">
         <v>2655491</v>
       </c>
       <c r="U4" s="3">
         <v>2740630</v>
       </c>
       <c r="V4" s="3">
         <v>2939309</v>
       </c>
       <c r="W4" s="3">
         <v>3523988</v>
       </c>
       <c r="X4" s="3">
         <v>2168678</v>
       </c>
       <c r="Y4" s="3">
         <v>2386886</v>
       </c>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4" s="3">
+        <v>2933705</v>
+      </c>
+      <c r="AA4" s="3">
+        <v>2476914</v>
+      </c>
+      <c r="AB4" s="3">
+        <v>1868733</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B5" s="3">
         <v>206859</v>
       </c>
       <c r="C5" s="3">
         <v>422179</v>
       </c>
       <c r="D5" s="3">
         <v>389063</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F5" s="3">
         <v>713926</v>
       </c>
       <c r="G5" s="3">
         <v>610132</v>
       </c>
       <c r="H5" s="3">
         <v>538558</v>
       </c>
       <c r="I5" s="3">
         <v>372684</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K5" s="3">
         <v>524156</v>
       </c>
       <c r="L5" s="3">
         <v>858690</v>
       </c>
       <c r="M5" s="3">
         <v>992606</v>
       </c>
       <c r="N5" s="3">
         <v>887842</v>
       </c>
       <c r="O5" s="3">
         <v>1046523</v>
       </c>
       <c r="P5" s="3">
         <v>1317605</v>
       </c>
       <c r="Q5" s="3">
         <v>1349703</v>
       </c>
       <c r="R5" s="3">
         <v>1363215</v>
       </c>
       <c r="S5" s="3">
         <v>1498566</v>
       </c>
       <c r="T5" s="3">
         <v>1587957</v>
       </c>
       <c r="U5" s="3">
         <v>1470017</v>
       </c>
       <c r="V5" s="3">
         <v>1462983</v>
       </c>
       <c r="W5" s="3">
         <v>2198287</v>
       </c>
       <c r="X5" s="3">
         <v>787187</v>
       </c>
       <c r="Y5" s="3">
         <v>1037995</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5" s="3">
+        <v>1484903</v>
+      </c>
+      <c r="AA5" s="3">
+        <v>1027840</v>
+      </c>
+      <c r="AB5" s="3">
+        <v>375029</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B6" s="3">
         <v>247259</v>
       </c>
       <c r="C6" s="3">
         <v>452598</v>
       </c>
       <c r="D6" s="3">
         <v>444757</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F6" s="3">
         <v>789259</v>
       </c>
       <c r="G6" s="3">
         <v>682287</v>
       </c>
       <c r="H6" s="3">
         <v>608772</v>
       </c>
       <c r="I6" s="3">
         <v>444031</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K6" s="3">
         <v>607013</v>
       </c>
       <c r="L6" s="3">
         <v>1007689</v>
       </c>
       <c r="M6" s="3">
         <v>1102959</v>
       </c>
       <c r="N6" s="3">
         <v>1026431</v>
       </c>
       <c r="O6" s="3">
         <v>1285019</v>
       </c>
       <c r="P6" s="3">
         <v>1355681</v>
       </c>
       <c r="Q6" s="3">
         <v>1422816</v>
       </c>
       <c r="R6" s="3">
         <v>1238257</v>
       </c>
       <c r="S6" s="3">
         <v>1458092</v>
       </c>
       <c r="T6" s="3">
         <v>1498497</v>
       </c>
       <c r="U6" s="3">
         <v>1566144</v>
       </c>
       <c r="V6" s="3">
         <v>1560955</v>
       </c>
       <c r="W6" s="3">
         <v>1794402</v>
       </c>
       <c r="X6" s="3">
         <v>1010939</v>
       </c>
       <c r="Y6" s="3">
         <v>317037</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6" s="3">
+        <v>188329</v>
+      </c>
+      <c r="AA6" s="3">
+        <v>64791</v>
+      </c>
+      <c r="AB6" s="3">
+        <v>-42628</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" s="3">
         <v>197700</v>
       </c>
       <c r="C7" s="3">
         <v>361975</v>
       </c>
       <c r="D7" s="3">
         <v>355699</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F7" s="3">
         <v>631278</v>
       </c>
       <c r="G7" s="3">
         <v>545712</v>
       </c>
       <c r="H7" s="3">
         <v>486908</v>
       </c>
       <c r="I7" s="3">
         <v>355086</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K7" s="3">
         <v>485507</v>
       </c>
       <c r="L7" s="3">
         <v>806012</v>
       </c>
       <c r="M7" s="3">
         <v>882244</v>
       </c>
       <c r="N7" s="3">
         <v>820046</v>
       </c>
       <c r="O7" s="3">
         <v>1027483</v>
       </c>
       <c r="P7" s="3">
         <v>1084062</v>
       </c>
       <c r="Q7" s="3">
         <v>1137790</v>
       </c>
       <c r="R7" s="3">
         <v>990130</v>
       </c>
       <c r="S7" s="3">
         <v>1165956</v>
       </c>
       <c r="T7" s="3">
         <v>1197656</v>
       </c>
       <c r="U7" s="3">
         <v>1251672</v>
       </c>
       <c r="V7" s="3">
         <v>1024179</v>
       </c>
       <c r="W7" s="3">
         <v>1343903</v>
       </c>
       <c r="X7" s="3">
         <v>759055</v>
       </c>
       <c r="Y7" s="3">
         <v>239946</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7" s="3">
+        <v>123297</v>
+      </c>
+      <c r="AA7" s="3">
+        <v>69610</v>
+      </c>
+      <c r="AB7" s="3">
+        <v>-29663</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B8" s="4">
         <v>-10286328</v>
       </c>
       <c r="C8" s="4">
         <v>-11493870</v>
       </c>
       <c r="D8" s="4">
         <v>-12133674</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F8" s="4">
         <v>-14539998</v>
       </c>
       <c r="G8" s="4">
         <v>-1067530</v>
       </c>
       <c r="H8" s="4">
         <v>-1201330</v>
       </c>
       <c r="I8" s="4">
         <v>-49375870</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K8" s="4">
         <v>-1820891</v>
       </c>
       <c r="L8" s="4">
         <v>-2023772</v>
       </c>
       <c r="M8" s="4">
         <v>-2186371</v>
       </c>
       <c r="N8" s="4">
         <v>-2485475</v>
       </c>
       <c r="O8" s="4">
         <v>-2799459</v>
       </c>
       <c r="P8" s="4">
         <v>-3140974</v>
       </c>
       <c r="Q8" s="4">
         <v>-3938017</v>
       </c>
       <c r="R8" s="4">
         <v>-4731177</v>
       </c>
       <c r="S8" s="4">
         <v>-5091392</v>
       </c>
       <c r="T8" s="4">
         <v>-5602821</v>
       </c>
       <c r="U8" s="4">
         <v>-6638059</v>
       </c>
       <c r="V8" s="4">
         <v>-8109217</v>
       </c>
       <c r="W8" s="4">
         <v>-8127716</v>
       </c>
       <c r="X8" s="4">
         <v>-8770645</v>
       </c>
       <c r="Y8" s="4">
         <v>-8732952</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8" s="4">
+        <v>-8459559</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>-8191176</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>-7936245</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B9" s="4">
         <v>-638001</v>
       </c>
       <c r="C9" s="4">
         <v>-562105</v>
       </c>
       <c r="D9" s="4">
         <v>-680797</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F9" s="4">
         <v>-577362</v>
       </c>
       <c r="G9" s="4">
         <v>-685413</v>
       </c>
       <c r="H9" s="4">
         <v>-777176</v>
       </c>
       <c r="I9" s="4">
         <v>-701984</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K9" s="4">
         <v>-812054</v>
       </c>
       <c r="L9" s="4">
         <v>-582331</v>
       </c>
       <c r="M9" s="4">
         <v>-725168</v>
       </c>
       <c r="N9" s="4">
         <v>-976351</v>
       </c>
       <c r="O9" s="4">
         <v>-827916</v>
       </c>
       <c r="P9" s="4">
         <v>-916466</v>
       </c>
       <c r="Q9" s="4">
         <v>-892445</v>
       </c>
       <c r="R9" s="4">
         <v>-926205</v>
       </c>
       <c r="S9" s="4">
         <v>-1008003</v>
       </c>
       <c r="T9" s="4">
         <v>-1067534</v>
       </c>
       <c r="U9" s="4">
         <v>-1270613</v>
       </c>
       <c r="V9" s="4">
         <v>-1476326</v>
       </c>
       <c r="W9" s="4">
         <v>-1325701</v>
       </c>
       <c r="X9" s="4">
         <v>-1381491</v>
       </c>
       <c r="Y9" s="4">
         <v>-1348891</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9" s="4">
+        <v>-1448802</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>-1449074</v>
+      </c>
+      <c r="AB9" s="4">
+        <v>-1493704</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B10" s="4">
         <v>18145</v>
       </c>
       <c r="C10" s="4">
         <v>15229</v>
       </c>
       <c r="D10" s="4">
         <v>23357</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F10" s="4">
         <v>14355</v>
       </c>
       <c r="G10" s="4">
         <v>8758</v>
       </c>
       <c r="H10" s="4">
         <v>11100</v>
       </c>
       <c r="I10" s="4">
         <v>17668</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K10" s="4">
         <v>73028</v>
       </c>
       <c r="L10" s="4">
         <v>51651</v>
       </c>
       <c r="M10" s="4">
         <v>26902</v>
       </c>
       <c r="N10" s="4">
         <v>63141</v>
       </c>
       <c r="O10" s="4">
         <v>259728</v>
       </c>
       <c r="P10" s="4">
         <v>-157785</v>
       </c>
       <c r="Q10" s="4">
         <v>95208</v>
       </c>
       <c r="R10" s="4">
         <v>188921</v>
       </c>
       <c r="S10" s="4">
-        <v>290183</v>
+        <v>290290</v>
       </c>
       <c r="T10" s="4">
-        <v>232115</v>
+        <v>232008</v>
       </c>
       <c r="U10" s="4">
-        <v>434502</v>
+        <v>434288</v>
       </c>
       <c r="V10" s="4">
-        <v>798394</v>
+        <v>798286</v>
       </c>
       <c r="W10" s="4">
         <v>827412</v>
       </c>
       <c r="X10" s="4">
         <v>1066969</v>
       </c>
       <c r="Y10" s="4">
         <v>680428</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10" s="4">
+        <v>171943</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>141436</v>
+      </c>
+      <c r="AB10" s="4">
+        <v>45615</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11" s="2"/>
+      <c r="AA11" s="2"/>
+      <c r="AB11" s="2"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D12" s="3">
         <v>7133341</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3">
         <v>8671478</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I12" s="3">
         <v>10059184</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K12" s="3">
         <v>9409413</v>
       </c>
       <c r="L12" s="3">
         <v>10360923</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N12" s="3">
         <v>11929698</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P12" s="3">
         <v>14041243</v>
       </c>
       <c r="Q12" s="3">
         <v>15179033</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S12" s="3">
         <v>17335119</v>
       </c>
       <c r="T12" s="3">
         <v>18532775</v>
       </c>
       <c r="U12" s="3">
         <v>19784447</v>
       </c>
       <c r="V12" s="3">
         <v>20808626</v>
       </c>
       <c r="W12" s="3">
         <v>22152529</v>
       </c>
       <c r="X12" s="3">
         <v>22911584</v>
       </c>
       <c r="Y12" s="3">
         <v>23151530</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12" s="3">
+        <v>23274827</v>
+      </c>
+      <c r="AA12" s="3">
+        <v>23344437</v>
+      </c>
+      <c r="AB12" s="3">
+        <v>23314774</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D13" s="3">
         <v>57978255</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
         <v>68539403</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I13" s="3">
         <v>87307918</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K13" s="3">
         <v>81335769</v>
       </c>
       <c r="L13" s="3">
         <v>84015889</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N13" s="3">
         <v>110334264</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P13" s="3">
         <v>140718603</v>
       </c>
       <c r="Q13" s="3">
         <v>155154100</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S13" s="3">
         <v>164811010</v>
       </c>
       <c r="T13" s="3">
         <v>173128752</v>
       </c>
       <c r="U13" s="3">
         <v>191325564</v>
       </c>
       <c r="V13" s="3">
         <v>198100603</v>
       </c>
       <c r="W13" s="3">
         <v>198846225</v>
       </c>
       <c r="X13" s="3">
         <v>195424601</v>
       </c>
       <c r="Y13" s="3">
         <v>199179951</v>
       </c>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13" s="3">
+        <v>201126303</v>
+      </c>
+      <c r="AA13" s="3">
+        <v>194175265</v>
+      </c>
+      <c r="AB13" s="3">
+        <v>194270487</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" s="4">
         <v>131604</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" s="4">
         <v>142193</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I14" s="4">
         <v>192477</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K14" s="4">
         <v>442610</v>
       </c>
       <c r="L14" s="4">
         <v>208382</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N14" s="4">
         <v>58914</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="R14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="T14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="U14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="V14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="W14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y14" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB14" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P15" s="4">
         <v>324105</v>
       </c>
       <c r="Q15" s="4">
         <v>448059</v>
       </c>
       <c r="R15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S15" s="4">
         <v>185122</v>
       </c>
       <c r="T15" s="4">
         <v>456292</v>
       </c>
       <c r="U15" s="4">
         <v>654179</v>
       </c>
       <c r="V15" s="4">
         <v>1113034</v>
       </c>
       <c r="W15" s="4">
         <v>1534720</v>
       </c>
       <c r="X15" s="4">
         <v>1260028</v>
       </c>
       <c r="Y15" s="4">
         <v>1277167</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15" s="4">
+        <v>1310945</v>
+      </c>
+      <c r="AA15" s="4">
+        <v>1316809</v>
+      </c>
+      <c r="AB15" s="4">
+        <v>1298687</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" s="3">
         <v>1122091</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
         <v>1261481</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I16" s="3">
         <v>1437492</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K16" s="3">
         <v>1630877</v>
       </c>
       <c r="L16" s="3">
         <v>1582150</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N16" s="3">
         <v>956318</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P16" s="3">
         <v>1470728</v>
       </c>
       <c r="Q16" s="3">
         <v>2248344</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S16" s="3">
         <v>4380960</v>
       </c>
       <c r="T16" s="3">
         <v>3830969</v>
       </c>
       <c r="U16" s="3">
         <v>9505660</v>
       </c>
       <c r="V16" s="3">
         <v>10444549</v>
       </c>
       <c r="W16" s="3">
         <v>12832055</v>
       </c>
       <c r="X16" s="3">
         <v>9719854</v>
       </c>
       <c r="Y16" s="3">
         <v>6678887</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="3">
+        <v>6963921</v>
+      </c>
+      <c r="AA16" s="3">
+        <v>729570</v>
+      </c>
+      <c r="AB16" s="3">
+        <v>946333</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="R17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S17" s="4">
         <v>499000</v>
       </c>
       <c r="T17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="U17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="V17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="W17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="X17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Y17" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:25">
+        <v>38</v>
+      </c>
+      <c r="Z17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB17" s="4">
+        <v>453820</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D18" s="4">
         <v>39752221</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F18" s="4">
         <v>45954872</v>
       </c>
       <c r="G18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I18" s="4">
         <v>60407138</v>
       </c>
       <c r="J18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K18" s="4">
         <v>66153596</v>
       </c>
       <c r="L18" s="4">
         <v>67983354</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N18" s="4">
         <v>88283299</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P18" s="4">
         <v>117321512</v>
       </c>
       <c r="Q18" s="4">
         <v>130227492</v>
       </c>
       <c r="R18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S18" s="4">
         <v>136971978</v>
       </c>
       <c r="T18" s="4">
         <v>144364772</v>
       </c>
       <c r="U18" s="4">
         <v>160395124</v>
       </c>
       <c r="V18" s="4">
         <v>163277628</v>
       </c>
       <c r="W18" s="4">
         <v>163229636</v>
       </c>
       <c r="X18" s="4">
         <v>159182765</v>
       </c>
       <c r="Y18" s="4">
         <v>164203030</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="4">
+        <v>165574135</v>
+      </c>
+      <c r="AA18" s="4">
+        <v>158920018</v>
+      </c>
+      <c r="AB18" s="4">
+        <v>160897781</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D19" s="4">
         <v>29318380</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F19" s="4">
         <v>34125620</v>
       </c>
       <c r="G19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I19" s="4">
         <v>44171359</v>
       </c>
       <c r="J19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K19" s="4">
         <v>4803466</v>
       </c>
       <c r="L19" s="4">
         <v>43268911</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N19" s="4">
         <v>56383124</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P19" s="4">
         <v>68257028</v>
       </c>
       <c r="Q19" s="4">
         <v>74455107</v>
       </c>
       <c r="R19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S19" s="4">
         <v>78440829</v>
       </c>
       <c r="T19" s="4">
         <v>82639160</v>
       </c>
       <c r="U19" s="4">
         <v>89696138</v>
       </c>
       <c r="V19" s="4">
         <v>87509347</v>
       </c>
       <c r="W19" s="4">
         <v>88277738</v>
       </c>
       <c r="X19" s="4">
         <v>81950559</v>
       </c>
       <c r="Y19" s="4">
         <v>81357679</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="4">
+        <v>74424302</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>85246830</v>
+      </c>
+      <c r="AB19" s="4">
+        <v>85776774</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20" s="4">
         <v>384588</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F20" s="4">
         <v>249991</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I20" s="4">
         <v>217753</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K20" s="4">
         <v>146287</v>
       </c>
       <c r="L20" s="4">
         <v>145877</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N20" s="4">
         <v>113710</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P20" s="4">
         <v>146549</v>
       </c>
       <c r="Q20" s="4">
         <v>151778</v>
       </c>
       <c r="R20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S20" s="4">
         <v>168719</v>
       </c>
       <c r="T20" s="4">
         <v>179232</v>
       </c>
       <c r="U20" s="4">
         <v>175075</v>
       </c>
       <c r="V20" s="4">
         <v>1828907</v>
       </c>
       <c r="W20" s="4">
         <v>2621189</v>
       </c>
       <c r="X20" s="4">
         <v>1870221</v>
       </c>
       <c r="Y20" s="4">
         <v>857625</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="4">
+        <v>867729</v>
+      </c>
+      <c r="AA20" s="4">
+        <v>1799936</v>
+      </c>
+      <c r="AB20" s="4">
+        <v>1414214</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" s="4">
         <v>46029</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F21" s="4">
         <v>65434</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I21" s="4">
         <v>64353</v>
       </c>
       <c r="J21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K21" s="4">
         <v>58653</v>
       </c>
       <c r="L21" s="4">
         <v>667508</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N21" s="4">
         <v>929188</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P21" s="4">
         <v>980912</v>
       </c>
       <c r="Q21" s="4">
         <v>1015669</v>
       </c>
       <c r="R21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S21" s="4">
         <v>1051875</v>
       </c>
       <c r="T21" s="4">
         <v>1092327</v>
       </c>
       <c r="U21" s="4">
         <v>2085361</v>
       </c>
       <c r="V21" s="4">
         <v>2458562</v>
       </c>
       <c r="W21" s="4">
         <v>2780605</v>
       </c>
       <c r="X21" s="4">
         <v>2376520</v>
       </c>
       <c r="Y21" s="4">
         <v>4468695</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21" s="4">
+        <v>11944804</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>12156186</v>
+      </c>
+      <c r="AB21" s="4">
+        <v>10592465</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P22" s="4">
         <v>99</v>
       </c>
       <c r="Q22" s="4">
         <v>99</v>
       </c>
       <c r="R22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S22" s="4">
         <v>99</v>
       </c>
       <c r="T22" s="4">
         <v>99</v>
       </c>
       <c r="U22" s="4">
         <v>99</v>
       </c>
       <c r="V22" s="4">
         <v>99</v>
       </c>
       <c r="W22" s="4">
         <v>99</v>
       </c>
       <c r="X22" s="4">
         <v>99</v>
       </c>
       <c r="Y22" s="4">
         <v>99</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22" s="4">
+        <v>99</v>
+      </c>
+      <c r="AA22" s="4">
+        <v>99</v>
+      </c>
+      <c r="AB22" s="4">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D23" s="4">
         <v>20335612</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F23" s="4">
         <v>24214375</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I23" s="4">
         <v>33931905</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K23" s="4">
         <v>73296508</v>
       </c>
       <c r="L23" s="4">
         <v>37061092</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N23" s="4">
         <v>50236154</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P23" s="4">
         <v>68159942</v>
       </c>
       <c r="Q23" s="4">
         <v>75560125</v>
       </c>
       <c r="R23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S23" s="4">
         <v>77842271</v>
       </c>
       <c r="T23" s="4">
         <v>82501182</v>
       </c>
       <c r="U23" s="4">
         <v>85877008</v>
       </c>
       <c r="V23" s="4">
         <v>90686738</v>
       </c>
       <c r="W23" s="4">
         <v>86181798</v>
       </c>
       <c r="X23" s="4">
         <v>91700028</v>
       </c>
       <c r="Y23" s="4">
         <v>99562418</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23" s="4">
+        <v>101752509</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>88034617</v>
+      </c>
+      <c r="AB23" s="4">
+        <v>85210755</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24" s="4">
         <v>2548986</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F24" s="4">
         <v>4351336</v>
       </c>
       <c r="G24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I24" s="4">
         <v>4296278</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K24" s="4">
         <v>4270557</v>
       </c>
       <c r="L24" s="4">
         <v>4335498</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N24" s="4">
         <v>8315418</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P24" s="4">
         <v>7641234</v>
       </c>
       <c r="Q24" s="4">
         <v>7757807</v>
       </c>
       <c r="R24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S24" s="4">
         <v>8390853</v>
       </c>
       <c r="T24" s="4">
         <v>8154091</v>
       </c>
       <c r="U24" s="4">
         <v>8215624</v>
       </c>
       <c r="V24" s="4">
         <v>10390880</v>
       </c>
       <c r="W24" s="4">
         <v>9787371</v>
       </c>
       <c r="X24" s="4">
         <v>10805076</v>
       </c>
       <c r="Y24" s="4">
         <v>9199459</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24" s="4">
+        <v>9460940</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>9221216</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>7893224</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D25" s="4">
         <v>17620864</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F25" s="4">
         <v>21483976</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I25" s="4">
         <v>23480046</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K25" s="4">
         <v>28701293</v>
       </c>
       <c r="L25" s="4">
         <v>31851915</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N25" s="4">
         <v>38512370</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P25" s="4">
         <v>49615179</v>
       </c>
       <c r="Q25" s="4">
         <v>57023260</v>
       </c>
       <c r="R25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S25" s="4">
         <v>62894725</v>
       </c>
       <c r="T25" s="4">
         <v>70458906</v>
       </c>
       <c r="U25" s="4">
         <v>77962893</v>
       </c>
       <c r="V25" s="4">
         <v>78185172</v>
       </c>
       <c r="W25" s="4">
         <v>77369000</v>
       </c>
       <c r="X25" s="4">
         <v>74988409</v>
       </c>
       <c r="Y25" s="4">
         <v>80002074</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="4">
+        <v>93653647</v>
+      </c>
+      <c r="AA25" s="4">
+        <v>95722386</v>
+      </c>
+      <c r="AB25" s="4">
+        <v>95578408</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D26" s="4">
         <v>22131357</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F26" s="4">
         <v>24470896</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I26" s="4">
         <v>36927092</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K26" s="4">
         <v>37452303</v>
       </c>
       <c r="L26" s="4">
         <v>36131439</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N26" s="4">
         <v>49770929</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P26" s="4">
         <v>67706333</v>
       </c>
       <c r="Q26" s="4">
         <v>73204232</v>
       </c>
       <c r="R26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S26" s="4">
         <v>74077253</v>
       </c>
       <c r="T26" s="4">
         <v>73905866</v>
       </c>
       <c r="U26" s="4">
         <v>82432231</v>
       </c>
       <c r="V26" s="4">
         <v>85092456</v>
       </c>
       <c r="W26" s="4">
         <v>85860636</v>
       </c>
       <c r="X26" s="4">
         <v>84194356</v>
       </c>
       <c r="Y26" s="4">
         <v>84200956</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="4">
+        <v>71920488</v>
+      </c>
+      <c r="AA26" s="4">
+        <v>63197632</v>
+      </c>
+      <c r="AB26" s="4">
+        <v>65319373</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K27" s="4">
         <v>675611</v>
       </c>
       <c r="L27" s="4">
         <v>627830</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N27" s="4">
         <v>593965</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P27" s="4">
         <v>571686</v>
       </c>
       <c r="Q27" s="4">
         <v>556673</v>
       </c>
       <c r="R27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S27" s="4">
         <v>548996</v>
       </c>
       <c r="T27" s="4">
         <v>605253</v>
       </c>
       <c r="U27" s="4">
         <v>654151</v>
       </c>
       <c r="V27" s="4">
         <v>697764</v>
       </c>
       <c r="W27" s="4">
         <v>584778</v>
       </c>
       <c r="X27" s="4">
         <v>539017</v>
       </c>
       <c r="Y27" s="4">
         <v>579564</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27" s="4">
+        <v>639958</v>
+      </c>
+      <c r="AA27" s="4">
+        <v>575914</v>
+      </c>
+      <c r="AB27" s="4">
+        <v>512452</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D28" s="4">
         <v>150000</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F28" s="4">
         <v>150000</v>
       </c>
       <c r="G28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I28" s="4">
         <v>150000</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K28" s="4">
         <v>150000</v>
       </c>
       <c r="L28" s="4">
         <v>150000</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N28" s="4">
         <v>150000</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P28" s="4">
         <v>150000</v>
       </c>
       <c r="Q28" s="4">
         <v>150000</v>
       </c>
       <c r="R28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S28" s="4">
         <v>150000</v>
       </c>
       <c r="T28" s="4">
         <v>150000</v>
       </c>
       <c r="U28" s="4">
         <v>150000</v>
       </c>
       <c r="V28" s="4">
         <v>150000</v>
       </c>
       <c r="W28" s="4">
         <v>150000</v>
       </c>
       <c r="X28" s="4">
         <v>150000</v>
       </c>
       <c r="Y28" s="4">
         <v>150000</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28" s="4">
+        <v>150000</v>
+      </c>
+      <c r="AA28" s="4">
+        <v>150000</v>
+      </c>
+      <c r="AB28" s="4">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29" s="4">
         <v>6983339</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F29" s="4">
         <v>8521476</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I29" s="4">
         <v>9909182</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K29" s="4">
         <v>9259411</v>
       </c>
       <c r="L29" s="4">
         <v>10210921</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N29" s="4">
         <v>11779696</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P29" s="4">
         <v>13891241</v>
       </c>
       <c r="Q29" s="4">
         <v>15029031</v>
       </c>
       <c r="R29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S29" s="4">
         <v>17185117</v>
       </c>
       <c r="T29" s="4">
         <v>18382773</v>
       </c>
       <c r="U29" s="4">
         <v>19634445</v>
       </c>
       <c r="V29" s="4">
         <v>20658624</v>
       </c>
       <c r="W29" s="4">
         <v>22002527</v>
       </c>
       <c r="X29" s="4">
         <v>22761582</v>
       </c>
       <c r="Y29" s="4">
         <v>23001528</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29" s="4">
+        <v>23124825</v>
+      </c>
+      <c r="AA29" s="4">
+        <v>23194435</v>
+      </c>
+      <c r="AB29" s="4">
+        <v>23164772</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="2"/>
+      <c r="AA30" s="2"/>
+      <c r="AB30" s="2"/>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D31" s="4">
         <v>-695876</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F31" s="4">
         <v>-556486</v>
       </c>
       <c r="G31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I31" s="4">
         <v>176011</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K31" s="4">
         <v>-859310</v>
       </c>
       <c r="L31" s="4">
         <v>-908037</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N31" s="4">
         <v>-1533869</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P31" s="4">
         <v>514410</v>
       </c>
       <c r="Q31" s="4">
         <v>1292026</v>
       </c>
       <c r="R31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S31" s="4">
         <v>-8674069</v>
       </c>
       <c r="T31" s="4">
         <v>-9224060</v>
       </c>
       <c r="U31" s="4">
         <v>-3549369</v>
       </c>
       <c r="V31" s="4">
         <v>-2610480</v>
       </c>
       <c r="W31" s="4">
         <v>2387506</v>
       </c>
       <c r="X31" s="4">
         <v>-724695</v>
       </c>
       <c r="Y31" s="4">
         <v>-3765662</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31" s="4">
+        <v>-3480628</v>
+      </c>
+      <c r="AA31" s="4">
+        <v>-6234351</v>
+      </c>
+      <c r="AB31" s="4">
+        <v>-6017588</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D32" s="4">
         <v>1507343</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F32" s="4">
         <v>6314583</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I32" s="4">
         <v>10045739</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K32" s="4">
         <v>-59972</v>
       </c>
       <c r="L32" s="4">
         <v>1361605</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N32" s="4">
         <v>14881557</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P32" s="4">
         <v>11873904</v>
       </c>
       <c r="Q32" s="4">
         <v>18071983</v>
       </c>
       <c r="R32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S32" s="4">
         <v>4410279</v>
       </c>
       <c r="T32" s="4">
         <v>8608610</v>
       </c>
       <c r="U32" s="4">
         <v>15665588</v>
       </c>
       <c r="V32" s="4">
         <v>13478797</v>
       </c>
       <c r="W32" s="4">
         <v>768391</v>
       </c>
       <c r="X32" s="4">
         <v>5075586</v>
       </c>
       <c r="Y32" s="4">
         <v>4482706</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32" s="4">
+        <v>-2450671</v>
+      </c>
+      <c r="AA32" s="4">
+        <v>10822528</v>
+      </c>
+      <c r="AB32" s="4">
+        <v>11352472</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D33" s="4">
         <v>83027</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F33" s="4">
         <v>-51570</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I33" s="4">
         <v>-32238</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K33" s="4">
         <v>29140</v>
       </c>
       <c r="L33" s="4">
         <v>28730</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N33" s="4">
         <v>-3437</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P33" s="4">
         <v>32839</v>
       </c>
       <c r="Q33" s="4">
         <v>38068</v>
       </c>
       <c r="R33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S33" s="4">
         <v>14203</v>
       </c>
       <c r="T33" s="4">
         <v>24716</v>
       </c>
       <c r="U33" s="4">
         <v>20559</v>
       </c>
       <c r="V33" s="4">
         <v>1674391</v>
       </c>
       <c r="W33" s="4">
         <v>792282</v>
       </c>
       <c r="X33" s="4">
         <v>41314</v>
       </c>
       <c r="Y33" s="4">
         <v>-971282</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33" s="4">
+        <v>-961178</v>
+      </c>
+      <c r="AA33" s="4">
+        <v>932207</v>
+      </c>
+      <c r="AB33" s="4">
+        <v>546485</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D34" s="4">
         <v>-135925</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F34" s="4">
         <v>1666425</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I34" s="4">
         <v>-55058</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K34" s="4">
         <v>-1629423</v>
       </c>
       <c r="L34" s="4">
         <v>-1564482</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N34" s="4">
         <v>2415438</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P34" s="4">
         <v>-674184</v>
       </c>
       <c r="Q34" s="4">
         <v>-557611</v>
       </c>
       <c r="R34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S34" s="4">
         <v>-1634879</v>
       </c>
       <c r="T34" s="4">
         <v>-1871641</v>
       </c>
       <c r="U34" s="4">
         <v>-1810108</v>
       </c>
       <c r="V34" s="4">
         <v>365148</v>
       </c>
       <c r="W34" s="4">
         <v>-603509</v>
       </c>
       <c r="X34" s="4">
         <v>414196</v>
       </c>
       <c r="Y34" s="4">
         <v>-1191421</v>
       </c>
+      <c r="Z34" s="4">
+        <v>-929940</v>
+      </c>
+      <c r="AA34" s="4">
+        <v>-239724</v>
+      </c>
+      <c r="AB34" s="4">
+        <v>-1567716</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:Y2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A30:Y30"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A11:AB11"/>
+    <mergeCell ref="A30:AB30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T34"/>
+  <dimension ref="A1:V34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="U1" sqref="U1"/>
+      <selection pane="bottomRight" activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>88</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" s="2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
-    </row>
-    <row r="3" spans="1:20">
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B3" s="3">
         <v>22262378</v>
       </c>
       <c r="C3" s="3">
         <v>49912623</v>
       </c>
       <c r="D3" s="3">
         <v>26407069</v>
       </c>
       <c r="E3" s="3">
         <v>42490276</v>
       </c>
       <c r="F3" s="3">
         <v>60697397</v>
       </c>
       <c r="G3" s="3">
         <v>4880139</v>
       </c>
       <c r="H3" s="3">
         <v>55330677</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J3" s="3">
         <v>6621894</v>
       </c>
       <c r="K3" s="3">
         <v>10526039</v>
       </c>
       <c r="L3" s="3">
         <v>14875707</v>
       </c>
       <c r="M3" s="3">
         <v>10048943</v>
       </c>
       <c r="N3" s="3">
         <v>16229108</v>
       </c>
       <c r="O3" s="3">
         <v>23249705</v>
       </c>
       <c r="P3" s="3">
         <v>15856273</v>
       </c>
       <c r="Q3" s="3">
         <v>25234962</v>
       </c>
       <c r="R3" s="3">
         <v>36283488</v>
       </c>
       <c r="S3" s="3">
         <v>22591027</v>
       </c>
       <c r="T3" s="3">
         <v>33710865</v>
       </c>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3" s="3">
+        <v>45104129</v>
+      </c>
+      <c r="V3" s="3">
+        <v>20473068</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" s="3">
         <v>1689722</v>
       </c>
       <c r="C4" s="3">
         <v>3937140</v>
       </c>
       <c r="D4" s="3">
         <v>2139720</v>
       </c>
       <c r="E4" s="3">
         <v>3440210</v>
       </c>
       <c r="F4" s="3">
         <v>4943728</v>
       </c>
       <c r="G4" s="3">
         <v>2611279</v>
       </c>
       <c r="H4" s="3">
         <v>3685947</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J4" s="3">
         <v>2777231</v>
       </c>
       <c r="K4" s="3">
         <v>4495005</v>
       </c>
       <c r="L4" s="3">
         <v>6359198</v>
       </c>
       <c r="M4" s="3">
         <v>4108510</v>
       </c>
       <c r="N4" s="3">
         <v>6350658</v>
       </c>
       <c r="O4" s="3">
         <v>8640078</v>
       </c>
       <c r="P4" s="3">
         <v>5162060</v>
       </c>
       <c r="Q4" s="3">
         <v>7902690</v>
       </c>
       <c r="R4" s="3">
         <v>10841999</v>
       </c>
       <c r="S4" s="3">
         <v>5692666</v>
       </c>
       <c r="T4" s="3">
         <v>8079552</v>
       </c>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4" s="3">
+        <v>11013257</v>
+      </c>
+      <c r="V4" s="3">
+        <v>4345647</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B5" s="3">
         <v>413719</v>
       </c>
       <c r="C5" s="3">
         <v>1688719</v>
       </c>
       <c r="D5" s="3">
         <v>778126</v>
       </c>
       <c r="E5" s="3">
         <v>1595995</v>
       </c>
       <c r="F5" s="3">
         <v>2530843</v>
       </c>
       <c r="G5" s="3">
         <v>1148690</v>
       </c>
       <c r="H5" s="3">
         <v>1521374</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J5" s="3">
         <v>1382846</v>
       </c>
       <c r="K5" s="3">
         <v>2375452</v>
       </c>
       <c r="L5" s="3">
         <v>3263294</v>
       </c>
       <c r="M5" s="3">
         <v>2364128</v>
       </c>
       <c r="N5" s="3">
         <v>3713831</v>
       </c>
       <c r="O5" s="3">
         <v>5077046</v>
       </c>
       <c r="P5" s="3">
         <v>3086523</v>
       </c>
       <c r="Q5" s="3">
         <v>4556540</v>
       </c>
       <c r="R5" s="3">
         <v>6019523</v>
       </c>
       <c r="S5" s="3">
         <v>2985474</v>
       </c>
       <c r="T5" s="3">
         <v>4023469</v>
       </c>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5" s="3">
+        <v>5508372</v>
+      </c>
+      <c r="V5" s="3">
+        <v>1402869</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B6" s="3">
         <v>494518</v>
       </c>
       <c r="C6" s="3">
         <v>1810393</v>
       </c>
       <c r="D6" s="3">
         <v>889515</v>
       </c>
       <c r="E6" s="3">
         <v>1821858</v>
       </c>
       <c r="F6" s="3">
         <v>2812536</v>
       </c>
       <c r="G6" s="3">
         <v>1291059</v>
       </c>
       <c r="H6" s="3">
         <v>1735090</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J6" s="3">
         <v>1614702</v>
       </c>
       <c r="K6" s="3">
         <v>2717661</v>
       </c>
       <c r="L6" s="3">
         <v>3744092</v>
       </c>
       <c r="M6" s="3">
         <v>2640700</v>
       </c>
       <c r="N6" s="3">
         <v>4063516</v>
       </c>
       <c r="O6" s="3">
         <v>5301773</v>
       </c>
       <c r="P6" s="3">
         <v>2956589</v>
       </c>
       <c r="Q6" s="3">
         <v>4522733</v>
       </c>
       <c r="R6" s="3">
         <v>6083688</v>
       </c>
       <c r="S6" s="3">
         <v>2805341</v>
       </c>
       <c r="T6" s="3">
         <v>3122378</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="3">
+        <v>3310707</v>
+      </c>
+      <c r="V6" s="3">
+        <v>22163</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" s="3">
         <v>395400</v>
       </c>
       <c r="C7" s="3">
         <v>1447903</v>
       </c>
       <c r="D7" s="3">
         <v>711398</v>
       </c>
       <c r="E7" s="3">
         <v>1457200</v>
       </c>
       <c r="F7" s="3">
         <v>2249535</v>
       </c>
       <c r="G7" s="3">
         <v>1032620</v>
       </c>
       <c r="H7" s="3">
         <v>1387706</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J7" s="3">
         <v>1291519</v>
       </c>
       <c r="K7" s="3">
         <v>2173763</v>
       </c>
       <c r="L7" s="3">
         <v>2993809</v>
       </c>
       <c r="M7" s="3">
         <v>2111545</v>
       </c>
       <c r="N7" s="3">
         <v>3249335</v>
       </c>
       <c r="O7" s="3">
         <v>4239465</v>
       </c>
       <c r="P7" s="3">
         <v>2363612</v>
       </c>
       <c r="Q7" s="3">
         <v>3615284</v>
       </c>
       <c r="R7" s="3">
         <v>4639463</v>
       </c>
       <c r="S7" s="3">
         <v>2102958</v>
       </c>
       <c r="T7" s="3">
         <v>2342904</v>
       </c>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7" s="3">
+        <v>2466201</v>
+      </c>
+      <c r="V7" s="3">
+        <v>39947</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B8" s="4">
         <v>-20572656</v>
       </c>
       <c r="C8" s="4">
         <v>-45975483</v>
       </c>
       <c r="D8" s="4">
         <v>-24267349</v>
       </c>
       <c r="E8" s="4">
         <v>-39050066</v>
       </c>
       <c r="F8" s="4">
         <v>-55753669</v>
       </c>
       <c r="G8" s="4">
         <v>-2268860</v>
       </c>
       <c r="H8" s="4">
         <v>-51644730</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J8" s="4">
         <v>-3844663</v>
       </c>
       <c r="K8" s="4">
         <v>-6031034</v>
       </c>
       <c r="L8" s="4">
         <v>-8516509</v>
       </c>
       <c r="M8" s="4">
         <v>-5940433</v>
       </c>
       <c r="N8" s="4">
         <v>-9878450</v>
       </c>
       <c r="O8" s="4">
         <v>-14609627</v>
       </c>
       <c r="P8" s="4">
         <v>-10694213</v>
       </c>
       <c r="Q8" s="4">
         <v>-17332272</v>
       </c>
       <c r="R8" s="4">
         <v>-25441489</v>
       </c>
       <c r="S8" s="4">
         <v>-16898361</v>
       </c>
       <c r="T8" s="4">
         <v>-25631313</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="4">
+        <v>-34090872</v>
+      </c>
+      <c r="V8" s="4">
+        <v>-16127421</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B9" s="4">
         <v>-1276003</v>
       </c>
       <c r="C9" s="4">
         <v>-2248421</v>
       </c>
       <c r="D9" s="4">
         <v>-1361594</v>
       </c>
       <c r="E9" s="4">
         <v>-1844215</v>
       </c>
       <c r="F9" s="4">
         <v>-2412885</v>
       </c>
       <c r="G9" s="4">
         <v>-1462589</v>
       </c>
       <c r="H9" s="4">
         <v>-2164573</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J9" s="4">
         <v>-1394385</v>
       </c>
       <c r="K9" s="4">
         <v>-2119553</v>
       </c>
       <c r="L9" s="4">
         <v>-3095904</v>
       </c>
       <c r="M9" s="4">
         <v>-1744382</v>
       </c>
       <c r="N9" s="4">
         <v>-2636827</v>
       </c>
       <c r="O9" s="4">
         <v>-3563032</v>
       </c>
       <c r="P9" s="4">
         <v>-2075537</v>
       </c>
       <c r="Q9" s="4">
         <v>-3346150</v>
       </c>
       <c r="R9" s="4">
         <v>-4822476</v>
       </c>
       <c r="S9" s="4">
         <v>-2707192</v>
       </c>
       <c r="T9" s="4">
         <v>-4056083</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="4">
+        <v>-5504885</v>
+      </c>
+      <c r="V9" s="4">
+        <v>-2942778</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B10" s="4">
         <v>36291</v>
       </c>
       <c r="C10" s="4">
         <v>60917</v>
       </c>
       <c r="D10" s="4">
         <v>46715</v>
       </c>
       <c r="E10" s="4">
         <v>57669</v>
       </c>
       <c r="F10" s="4">
         <v>66422</v>
       </c>
       <c r="G10" s="4">
         <v>19858</v>
       </c>
       <c r="H10" s="4">
         <v>37526</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J10" s="4">
         <v>124679</v>
       </c>
       <c r="K10" s="4">
         <v>151581</v>
       </c>
       <c r="L10" s="4">
         <v>214722</v>
       </c>
       <c r="M10" s="4">
         <v>101943</v>
       </c>
       <c r="N10" s="4">
         <v>197151</v>
       </c>
       <c r="O10" s="4">
         <v>386072</v>
       </c>
       <c r="P10" s="4">
         <v>522298</v>
       </c>
       <c r="Q10" s="4">
-        <v>956908</v>
+        <v>956801</v>
       </c>
       <c r="R10" s="4">
         <v>1755195</v>
       </c>
       <c r="S10" s="4">
         <v>1894381</v>
       </c>
       <c r="T10" s="4">
         <v>2574809</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="4">
+        <v>2746752</v>
+      </c>
+      <c r="V10" s="4">
+        <v>187051</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="2"/>
+      <c r="V11" s="2"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D12" s="3">
         <v>7133341</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3">
         <v>8671478</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H12" s="3">
         <v>10059184</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J12" s="3">
         <v>10360923</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L12" s="3">
         <v>11929698</v>
       </c>
       <c r="M12" s="3">
         <v>14041243</v>
       </c>
       <c r="N12" s="3">
         <v>15179033</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P12" s="3">
         <v>18532775</v>
       </c>
       <c r="Q12" s="3">
         <v>19784447</v>
       </c>
       <c r="R12" s="3">
         <v>20808626</v>
       </c>
       <c r="S12" s="3">
         <v>22911584</v>
       </c>
       <c r="T12" s="3">
         <v>23151530</v>
       </c>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="3">
+        <v>23274827</v>
+      </c>
+      <c r="V12" s="3">
+        <v>23314774</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D13" s="3">
         <v>57978255</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
         <v>68539403</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H13" s="3">
         <v>87307918</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J13" s="3">
         <v>84015889</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L13" s="3">
         <v>110334264</v>
       </c>
       <c r="M13" s="3">
         <v>140718603</v>
       </c>
       <c r="N13" s="3">
         <v>155154100</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P13" s="3">
         <v>173128752</v>
       </c>
       <c r="Q13" s="3">
         <v>191325564</v>
       </c>
       <c r="R13" s="3">
         <v>198100603</v>
       </c>
       <c r="S13" s="3">
         <v>195424601</v>
       </c>
       <c r="T13" s="3">
         <v>199179951</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="3">
+        <v>201126303</v>
+      </c>
+      <c r="V13" s="3">
+        <v>194270487</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" s="4">
         <v>131604</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" s="4">
         <v>142193</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H14" s="4">
         <v>192477</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J14" s="4">
         <v>208382</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L14" s="4">
         <v>58914</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="R14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S14" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="T14" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:20">
+        <v>38</v>
+      </c>
+      <c r="U14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V14" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M15" s="4">
         <v>324105</v>
       </c>
       <c r="N15" s="4">
         <v>448059</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P15" s="4">
         <v>456292</v>
       </c>
       <c r="Q15" s="4">
         <v>654179</v>
       </c>
       <c r="R15" s="4">
         <v>1113034</v>
       </c>
       <c r="S15" s="4">
         <v>1260028</v>
       </c>
       <c r="T15" s="4">
         <v>1277167</v>
       </c>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15" s="4">
+        <v>1310945</v>
+      </c>
+      <c r="V15" s="4">
+        <v>1298687</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" s="3">
         <v>1122091</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
         <v>1261481</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H16" s="3">
         <v>1437492</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J16" s="3">
         <v>1582150</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L16" s="3">
         <v>956318</v>
       </c>
       <c r="M16" s="3">
         <v>1470728</v>
       </c>
       <c r="N16" s="3">
         <v>2248344</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P16" s="3">
         <v>3830969</v>
       </c>
       <c r="Q16" s="3">
         <v>9505660</v>
       </c>
       <c r="R16" s="3">
         <v>10444549</v>
       </c>
       <c r="S16" s="3">
         <v>9719854</v>
       </c>
       <c r="T16" s="3">
         <v>6678887</v>
       </c>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16" s="3">
+        <v>6963921</v>
+      </c>
+      <c r="V16" s="3">
+        <v>946333</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="R17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="S17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="T17" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:20">
+        <v>38</v>
+      </c>
+      <c r="U17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V17" s="4">
+        <v>453820</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D18" s="4">
         <v>39752221</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F18" s="4">
         <v>45954872</v>
       </c>
       <c r="G18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H18" s="4">
         <v>60407138</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J18" s="4">
         <v>67983354</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L18" s="4">
         <v>88283299</v>
       </c>
       <c r="M18" s="4">
         <v>117321512</v>
       </c>
       <c r="N18" s="4">
         <v>130227492</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P18" s="4">
         <v>144364772</v>
       </c>
       <c r="Q18" s="4">
         <v>160395124</v>
       </c>
       <c r="R18" s="4">
         <v>163277628</v>
       </c>
       <c r="S18" s="4">
         <v>159182765</v>
       </c>
       <c r="T18" s="4">
         <v>164203030</v>
       </c>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18" s="4">
+        <v>165574135</v>
+      </c>
+      <c r="V18" s="4">
+        <v>160897781</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D19" s="4">
         <v>29318380</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F19" s="4">
         <v>34125620</v>
       </c>
       <c r="G19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H19" s="4">
         <v>44171359</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J19" s="4">
         <v>43268911</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L19" s="4">
         <v>56383124</v>
       </c>
       <c r="M19" s="4">
         <v>68257028</v>
       </c>
       <c r="N19" s="4">
         <v>74455107</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P19" s="4">
         <v>82639160</v>
       </c>
       <c r="Q19" s="4">
         <v>89696138</v>
       </c>
       <c r="R19" s="4">
         <v>87509347</v>
       </c>
       <c r="S19" s="4">
         <v>81950559</v>
       </c>
       <c r="T19" s="4">
         <v>81357679</v>
       </c>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19" s="4">
+        <v>74424302</v>
+      </c>
+      <c r="V19" s="4">
+        <v>85776774</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20" s="4">
         <v>384588</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F20" s="4">
         <v>249991</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H20" s="4">
         <v>217753</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J20" s="4">
         <v>145877</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L20" s="4">
         <v>113710</v>
       </c>
       <c r="M20" s="4">
         <v>146549</v>
       </c>
       <c r="N20" s="4">
         <v>151778</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P20" s="4">
         <v>179232</v>
       </c>
       <c r="Q20" s="4">
         <v>175075</v>
       </c>
       <c r="R20" s="4">
         <v>1828907</v>
       </c>
       <c r="S20" s="4">
         <v>1870221</v>
       </c>
       <c r="T20" s="4">
         <v>857625</v>
       </c>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20" s="4">
+        <v>867729</v>
+      </c>
+      <c r="V20" s="4">
+        <v>1414214</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" s="4">
         <v>46029</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F21" s="4">
         <v>65434</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H21" s="4">
         <v>64353</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J21" s="4">
         <v>667508</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L21" s="4">
         <v>929188</v>
       </c>
       <c r="M21" s="4">
         <v>980912</v>
       </c>
       <c r="N21" s="4">
         <v>1015669</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P21" s="4">
         <v>1092327</v>
       </c>
       <c r="Q21" s="4">
         <v>2085361</v>
       </c>
       <c r="R21" s="4">
         <v>2458562</v>
       </c>
       <c r="S21" s="4">
         <v>2376520</v>
       </c>
       <c r="T21" s="4">
         <v>4468695</v>
       </c>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21" s="4">
+        <v>11944804</v>
+      </c>
+      <c r="V21" s="4">
+        <v>10592465</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M22" s="4">
         <v>99</v>
       </c>
       <c r="N22" s="4">
         <v>99</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P22" s="4">
         <v>99</v>
       </c>
       <c r="Q22" s="4">
         <v>99</v>
       </c>
       <c r="R22" s="4">
         <v>99</v>
       </c>
       <c r="S22" s="4">
         <v>99</v>
       </c>
       <c r="T22" s="4">
         <v>99</v>
       </c>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22" s="4">
+        <v>99</v>
+      </c>
+      <c r="V22" s="4">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D23" s="4">
         <v>20335612</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F23" s="4">
         <v>24214375</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H23" s="4">
         <v>33931905</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J23" s="4">
         <v>37061092</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L23" s="4">
         <v>50236154</v>
       </c>
       <c r="M23" s="4">
         <v>68159942</v>
       </c>
       <c r="N23" s="4">
         <v>75560125</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P23" s="4">
         <v>82501182</v>
       </c>
       <c r="Q23" s="4">
         <v>85877008</v>
       </c>
       <c r="R23" s="4">
         <v>90686738</v>
       </c>
       <c r="S23" s="4">
         <v>91700028</v>
       </c>
       <c r="T23" s="4">
         <v>99562418</v>
       </c>
-    </row>
-    <row r="24" spans="1:20">
+      <c r="U23" s="4">
+        <v>101752509</v>
+      </c>
+      <c r="V23" s="4">
+        <v>85210755</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24" s="4">
         <v>2548986</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F24" s="4">
         <v>4351336</v>
       </c>
       <c r="G24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H24" s="4">
         <v>4296278</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J24" s="4">
         <v>4335498</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L24" s="4">
         <v>8315418</v>
       </c>
       <c r="M24" s="4">
         <v>7641234</v>
       </c>
       <c r="N24" s="4">
         <v>7757807</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P24" s="4">
         <v>8154091</v>
       </c>
       <c r="Q24" s="4">
         <v>8215624</v>
       </c>
       <c r="R24" s="4">
         <v>10390880</v>
       </c>
       <c r="S24" s="4">
         <v>10805076</v>
       </c>
       <c r="T24" s="4">
         <v>9199459</v>
       </c>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24" s="4">
+        <v>9460940</v>
+      </c>
+      <c r="V24" s="4">
+        <v>7893224</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D25" s="4">
         <v>17620864</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F25" s="4">
         <v>21483976</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H25" s="4">
         <v>23480046</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J25" s="4">
         <v>31851915</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L25" s="4">
         <v>38512370</v>
       </c>
       <c r="M25" s="4">
         <v>49615179</v>
       </c>
       <c r="N25" s="4">
         <v>57023260</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P25" s="4">
         <v>70458906</v>
       </c>
       <c r="Q25" s="4">
         <v>77962893</v>
       </c>
       <c r="R25" s="4">
         <v>78185172</v>
       </c>
       <c r="S25" s="4">
         <v>74988409</v>
       </c>
       <c r="T25" s="4">
         <v>80002074</v>
       </c>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25" s="4">
+        <v>93653647</v>
+      </c>
+      <c r="V25" s="4">
+        <v>95578408</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D26" s="4">
         <v>22131357</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F26" s="4">
         <v>24470896</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H26" s="4">
         <v>36927092</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J26" s="4">
         <v>36131439</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L26" s="4">
         <v>49770929</v>
       </c>
       <c r="M26" s="4">
         <v>67706333</v>
       </c>
       <c r="N26" s="4">
         <v>73204232</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P26" s="4">
         <v>73905866</v>
       </c>
       <c r="Q26" s="4">
         <v>82432231</v>
       </c>
       <c r="R26" s="4">
         <v>85092456</v>
       </c>
       <c r="S26" s="4">
         <v>84194356</v>
       </c>
       <c r="T26" s="4">
         <v>84200956</v>
       </c>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26" s="4">
+        <v>71920488</v>
+      </c>
+      <c r="V26" s="4">
+        <v>65319373</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J27" s="4">
         <v>627830</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L27" s="4">
         <v>593965</v>
       </c>
       <c r="M27" s="4">
         <v>571686</v>
       </c>
       <c r="N27" s="4">
         <v>556673</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P27" s="4">
         <v>605253</v>
       </c>
       <c r="Q27" s="4">
         <v>654151</v>
       </c>
       <c r="R27" s="4">
         <v>697764</v>
       </c>
       <c r="S27" s="4">
         <v>539017</v>
       </c>
       <c r="T27" s="4">
         <v>579564</v>
       </c>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27" s="4">
+        <v>639958</v>
+      </c>
+      <c r="V27" s="4">
+        <v>512452</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D28" s="4">
         <v>150000</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F28" s="4">
         <v>150000</v>
       </c>
       <c r="G28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H28" s="4">
         <v>150000</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J28" s="4">
         <v>150000</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L28" s="4">
         <v>150000</v>
       </c>
       <c r="M28" s="4">
         <v>150000</v>
       </c>
       <c r="N28" s="4">
         <v>150000</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P28" s="4">
         <v>150000</v>
       </c>
       <c r="Q28" s="4">
         <v>150000</v>
       </c>
       <c r="R28" s="4">
         <v>150000</v>
       </c>
       <c r="S28" s="4">
         <v>150000</v>
       </c>
       <c r="T28" s="4">
         <v>150000</v>
       </c>
-    </row>
-    <row r="29" spans="1:20">
+      <c r="U28" s="4">
+        <v>150000</v>
+      </c>
+      <c r="V28" s="4">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29" s="4">
         <v>6983339</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F29" s="4">
         <v>8521476</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H29" s="4">
         <v>9909182</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J29" s="4">
         <v>10210921</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L29" s="4">
         <v>11779696</v>
       </c>
       <c r="M29" s="4">
         <v>13891241</v>
       </c>
       <c r="N29" s="4">
         <v>15029031</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P29" s="4">
         <v>18382773</v>
       </c>
       <c r="Q29" s="4">
         <v>19634445</v>
       </c>
       <c r="R29" s="4">
         <v>20658624</v>
       </c>
       <c r="S29" s="4">
         <v>22761582</v>
       </c>
       <c r="T29" s="4">
         <v>23001528</v>
       </c>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29" s="4">
+        <v>23124825</v>
+      </c>
+      <c r="V29" s="4">
+        <v>23164772</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30" s="2"/>
+      <c r="V30" s="2"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D31" s="4">
         <v>-695876</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F31" s="4">
         <v>-556486</v>
       </c>
       <c r="G31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H31" s="4">
         <v>176011</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J31" s="4">
         <v>-908037</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L31" s="4">
         <v>-1533869</v>
       </c>
       <c r="M31" s="4">
         <v>514410</v>
       </c>
       <c r="N31" s="4">
         <v>1292026</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P31" s="4">
         <v>-9224060</v>
       </c>
       <c r="Q31" s="4">
         <v>-3549369</v>
       </c>
       <c r="R31" s="4">
         <v>-2610480</v>
       </c>
       <c r="S31" s="4">
         <v>-724695</v>
       </c>
       <c r="T31" s="4">
         <v>-3765662</v>
       </c>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31" s="4">
+        <v>-3480628</v>
+      </c>
+      <c r="V31" s="4">
+        <v>-6017588</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D32" s="4">
         <v>1507343</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F32" s="4">
         <v>6314583</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H32" s="4">
         <v>10045739</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J32" s="4">
         <v>1361605</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L32" s="4">
         <v>14881557</v>
       </c>
       <c r="M32" s="4">
         <v>11873904</v>
       </c>
       <c r="N32" s="4">
         <v>18071983</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P32" s="4">
         <v>8608610</v>
       </c>
       <c r="Q32" s="4">
         <v>15665588</v>
       </c>
       <c r="R32" s="4">
         <v>13478797</v>
       </c>
       <c r="S32" s="4">
         <v>5075586</v>
       </c>
       <c r="T32" s="4">
         <v>4482706</v>
       </c>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32" s="4">
+        <v>-2450671</v>
+      </c>
+      <c r="V32" s="4">
+        <v>11352472</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D33" s="4">
         <v>83027</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F33" s="4">
         <v>-51570</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H33" s="4">
         <v>-32238</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J33" s="4">
         <v>28730</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L33" s="4">
         <v>-3437</v>
       </c>
       <c r="M33" s="4">
         <v>32839</v>
       </c>
       <c r="N33" s="4">
         <v>38068</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P33" s="4">
         <v>24716</v>
       </c>
       <c r="Q33" s="4">
         <v>20559</v>
       </c>
       <c r="R33" s="4">
         <v>1674391</v>
       </c>
       <c r="S33" s="4">
         <v>41314</v>
       </c>
       <c r="T33" s="4">
         <v>-971282</v>
       </c>
-    </row>
-    <row r="34" spans="1:20">
+      <c r="U33" s="4">
+        <v>-961178</v>
+      </c>
+      <c r="V33" s="4">
+        <v>546485</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22">
       <c r="A34" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D34" s="4">
         <v>-135925</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F34" s="4">
         <v>1666425</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H34" s="4">
         <v>-55058</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J34" s="4">
         <v>-1564482</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L34" s="4">
         <v>2415438</v>
       </c>
       <c r="M34" s="4">
         <v>-674184</v>
       </c>
       <c r="N34" s="4">
         <v>-557611</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P34" s="4">
         <v>-1871641</v>
       </c>
       <c r="Q34" s="4">
         <v>-1810108</v>
       </c>
       <c r="R34" s="4">
         <v>365148</v>
       </c>
       <c r="S34" s="4">
         <v>414196</v>
       </c>
       <c r="T34" s="4">
         <v>-1191421</v>
       </c>
+      <c r="U34" s="4">
+        <v>-929940</v>
+      </c>
+      <c r="V34" s="4">
+        <v>-1567716</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:T2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A30:T30"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A11:V11"/>
+    <mergeCell ref="A30:V30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>