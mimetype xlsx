--- v0 (2026-02-13)
+++ v1 (2026-08-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>Денум Солюшнз [9715453911]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN9715453911</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>RSBU</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
@@ -69,50 +69,59 @@
   <si>
     <t>2023 q4</t>
   </si>
   <si>
     <t>2024 q1</t>
   </si>
   <si>
     <t>2024 q2</t>
   </si>
   <si>
     <t>2024 q3</t>
   </si>
   <si>
     <t>2024 q4</t>
   </si>
   <si>
     <t>2025 q1</t>
   </si>
   <si>
     <t>2025 q2</t>
   </si>
   <si>
     <t>2025 q3</t>
   </si>
   <si>
+    <t>2025 q4</t>
+  </si>
+  <si>
+    <t>2026 q1</t>
+  </si>
+  <si>
+    <t>2026 q2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>GrossProfit</t>
   </si>
   <si>
     <t>OperatingIncome</t>
   </si>
   <si>
     <t>BeforeTaxIncome</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>commercialGeneralAdminCosts</t>
   </si>
   <si>
     <t>PercentProfit</t>
@@ -159,69 +168,78 @@
   <si>
     <t>shorttermLiabilitiesCredit</t>
   </si>
   <si>
     <t>longtermLiabilitiesCredit</t>
   </si>
   <si>
     <t>longtermLiabilitiesOther</t>
   </si>
   <si>
     <t>capitalAuthorized</t>
   </si>
   <si>
     <t>capitalRetainedProfit</t>
   </si>
   <si>
     <t>OTHER UNSORTED</t>
   </si>
   <si>
     <t>netChangeCash</t>
   </si>
   <si>
     <t>netChangeAccountsReceivable</t>
   </si>
   <si>
+    <t>netChangeReserves</t>
+  </si>
+  <si>
     <t>netChangeAccountsPayable</t>
   </si>
   <si>
     <t>2023 q1-4</t>
   </si>
   <si>
     <t>2024 q1-2</t>
   </si>
   <si>
     <t>2024 q1-3</t>
   </si>
   <si>
     <t>2024 q1-4</t>
   </si>
   <si>
     <t>2025 q1-2</t>
   </si>
   <si>
     <t>2025 q1-3</t>
+  </si>
+  <si>
+    <t>2025 q1-4</t>
+  </si>
+  <si>
+    <t>2026 q1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -664,1638 +682,2145 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="J1" sqref="J1"/>
+      <selection pane="bottomRight" activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C3" s="3">
         <v>26153</v>
       </c>
       <c r="D3" s="3">
         <v>49384</v>
       </c>
       <c r="E3" s="3">
         <v>119709</v>
       </c>
       <c r="F3" s="3">
         <v>354257</v>
       </c>
       <c r="G3" s="3">
         <v>306807</v>
       </c>
       <c r="H3" s="3">
         <v>325895</v>
       </c>
       <c r="I3" s="3">
         <v>311428</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" s="3">
+        <v>143004</v>
+      </c>
+      <c r="L3" s="3">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C4" s="3">
         <v>26153</v>
       </c>
       <c r="D4" s="3">
         <v>49384</v>
       </c>
       <c r="E4" s="3">
         <v>119709</v>
       </c>
       <c r="F4" s="3">
         <v>354257</v>
       </c>
       <c r="G4" s="3">
         <v>306807</v>
       </c>
       <c r="H4" s="3">
         <v>325895</v>
       </c>
       <c r="I4" s="3">
         <v>311428</v>
       </c>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="3">
+        <v>143004</v>
+      </c>
+      <c r="L4" s="3">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" s="3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B5" s="3">
         <v>-2377</v>
       </c>
       <c r="C5" s="3">
         <v>9276</v>
       </c>
       <c r="D5" s="3">
         <v>34891</v>
       </c>
       <c r="E5" s="3">
         <v>93081</v>
       </c>
       <c r="F5" s="3">
         <v>311935</v>
       </c>
       <c r="G5" s="3">
         <v>251092</v>
       </c>
       <c r="H5" s="3">
         <v>231205</v>
       </c>
       <c r="I5" s="3">
         <v>237093</v>
       </c>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="3">
+        <v>66735</v>
+      </c>
+      <c r="L5" s="3">
+        <v>-57462</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B6" s="3">
         <v>-2447</v>
       </c>
       <c r="C6" s="3">
         <v>7669</v>
       </c>
       <c r="D6" s="3">
         <v>28513</v>
       </c>
       <c r="E6" s="3">
         <v>55966</v>
       </c>
       <c r="F6" s="3">
         <v>197158</v>
       </c>
       <c r="G6" s="3">
         <v>118544</v>
       </c>
       <c r="H6" s="3">
         <v>73637</v>
       </c>
       <c r="I6" s="3">
         <v>28278</v>
       </c>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="3">
+        <v>-55658</v>
+      </c>
+      <c r="L6" s="3">
+        <v>9620</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" s="3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B7" s="3">
         <v>-1957</v>
       </c>
       <c r="C7" s="3">
         <v>7116</v>
       </c>
       <c r="D7" s="3">
         <v>27108</v>
       </c>
       <c r="E7" s="3">
         <v>55966</v>
       </c>
       <c r="F7" s="3">
         <v>197158</v>
       </c>
       <c r="G7" s="3">
         <v>118544</v>
       </c>
       <c r="H7" s="3">
         <v>73637</v>
       </c>
       <c r="I7" s="3">
         <v>28278</v>
       </c>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="3">
+        <v>-55658</v>
+      </c>
+      <c r="L7" s="3">
+        <v>9620</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" s="4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B8" s="4">
         <v>-2377</v>
       </c>
       <c r="C8" s="4">
         <v>-16877</v>
       </c>
       <c r="D8" s="4">
         <v>-14493</v>
       </c>
       <c r="E8" s="4">
         <v>-26628</v>
       </c>
       <c r="F8" s="4">
         <v>-42322</v>
       </c>
       <c r="G8" s="4">
         <v>-55715</v>
       </c>
       <c r="H8" s="4">
         <v>-94690</v>
       </c>
       <c r="I8" s="4">
         <v>-74335</v>
       </c>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="4">
+        <v>-76269</v>
+      </c>
+      <c r="L8" s="4">
+        <v>-60906</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C9" s="4">
         <v>1</v>
       </c>
       <c r="D9" s="4">
         <v>30</v>
       </c>
       <c r="E9" s="4">
         <v>1</v>
       </c>
       <c r="F9" s="4">
         <v>0</v>
       </c>
       <c r="G9" s="4">
         <v>1081</v>
       </c>
       <c r="H9" s="4">
         <v>3807</v>
       </c>
       <c r="I9" s="4">
         <v>2736</v>
       </c>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="4">
+        <v>2687</v>
+      </c>
+      <c r="L9" s="4">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B10" s="4">
         <v>-56</v>
       </c>
       <c r="C10" s="4">
         <v>-1429</v>
       </c>
       <c r="D10" s="4">
         <v>-5083</v>
       </c>
       <c r="E10" s="4">
         <v>-15447</v>
       </c>
       <c r="F10" s="4">
         <v>-36729</v>
       </c>
       <c r="G10" s="4">
         <v>-62258</v>
       </c>
       <c r="H10" s="4">
         <v>-74492</v>
       </c>
       <c r="I10" s="4">
         <v>-75632</v>
       </c>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="4">
+        <v>-77247</v>
+      </c>
+      <c r="L10" s="4">
+        <v>-72547</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" s="3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B12" s="3">
         <v>-7821</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
         <v>279527</v>
       </c>
       <c r="G12" s="3">
         <v>398074</v>
       </c>
       <c r="H12" s="3">
         <v>441709</v>
       </c>
       <c r="I12" s="3">
         <v>457988</v>
       </c>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K12" s="3">
+        <v>411556</v>
+      </c>
+      <c r="L12" s="3">
+        <v>421177</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B13" s="3">
         <v>3884</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
         <v>1736054</v>
       </c>
       <c r="G13" s="3">
         <v>1990456</v>
       </c>
       <c r="H13" s="3">
         <v>1854037</v>
       </c>
       <c r="I13" s="3">
         <v>2098273</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="3">
+        <v>2121089</v>
+      </c>
+      <c r="L13" s="3">
+        <v>1875342</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B14" s="4">
         <v>2210</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9">
+        <v>22</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B15" s="4">
         <v>252</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9">
+        <v>22</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" s="3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B16" s="3">
         <v>5</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
         <v>97308</v>
       </c>
       <c r="G16" s="3">
         <v>32322</v>
       </c>
       <c r="H16" s="3">
         <v>86873</v>
       </c>
       <c r="I16" s="3">
         <v>63770</v>
       </c>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="3">
+        <v>259873</v>
+      </c>
+      <c r="L16" s="3">
+        <v>35491</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G17" s="4">
         <v>91670</v>
       </c>
       <c r="H17" s="4">
         <v>6000</v>
       </c>
       <c r="I17" s="4">
         <v>110000</v>
       </c>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" s="4">
+        <v>15000</v>
+      </c>
+      <c r="L17" s="4">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B18" s="4">
         <v>8849</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F18" s="4">
         <v>1430729</v>
       </c>
       <c r="G18" s="4">
         <v>1555162</v>
       </c>
       <c r="H18" s="4">
         <v>1335435</v>
       </c>
       <c r="I18" s="4">
         <v>1560556</v>
       </c>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" s="4">
+        <v>1569420</v>
+      </c>
+      <c r="L18" s="4">
+        <v>1351129</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B19" s="4">
         <v>275</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F19" s="4">
         <v>1599176</v>
       </c>
       <c r="G19" s="4">
         <v>1813633</v>
       </c>
       <c r="H19" s="4">
         <v>1682559</v>
       </c>
       <c r="I19" s="4">
         <v>1775406</v>
       </c>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="4">
+        <v>1551106</v>
+      </c>
+      <c r="L19" s="4">
+        <v>1504120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B20" s="4">
         <v>6</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9">
+        <v>22</v>
+      </c>
+      <c r="J20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="4">
+        <v>129</v>
+      </c>
+      <c r="L20" s="4">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B21" s="4">
         <v>1260</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F21" s="4">
         <v>662</v>
       </c>
       <c r="G21" s="4">
         <v>555</v>
       </c>
       <c r="H21" s="4">
         <v>385</v>
       </c>
       <c r="I21" s="4">
         <v>215</v>
       </c>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="4">
+        <v>21265</v>
+      </c>
+      <c r="L21" s="4">
+        <v>19331</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B22" s="4">
         <v>729</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F22" s="4">
         <v>23745</v>
       </c>
       <c r="G22" s="4">
         <v>36079</v>
       </c>
       <c r="H22" s="4">
         <v>75992</v>
       </c>
       <c r="I22" s="4">
         <v>78172</v>
       </c>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="4">
+        <v>104299</v>
+      </c>
+      <c r="L22" s="4">
+        <v>78326</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B23" s="4">
         <v>8849</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F23" s="4">
         <v>460949</v>
       </c>
       <c r="G23" s="4">
         <v>455162</v>
       </c>
       <c r="H23" s="4">
         <v>235435</v>
       </c>
       <c r="I23" s="4">
         <v>160556</v>
       </c>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K23" s="4">
+        <v>58054</v>
+      </c>
+      <c r="L23" s="4">
+        <v>29763</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F24" s="4">
         <v>969780</v>
       </c>
       <c r="G24" s="4">
         <v>1100000</v>
       </c>
       <c r="H24" s="4">
         <v>1100000</v>
       </c>
       <c r="I24" s="4">
         <v>1400000</v>
       </c>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K24" s="4">
+        <v>1511366</v>
+      </c>
+      <c r="L24" s="4">
+        <v>1321366</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B25" s="4">
         <v>1260</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F25" s="4">
         <v>662</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9">
+        <v>22</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B26" s="4">
         <v>10</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F26" s="4">
         <v>10</v>
       </c>
       <c r="G26" s="4">
         <v>10</v>
       </c>
       <c r="H26" s="4">
         <v>10</v>
       </c>
       <c r="I26" s="4">
         <v>10</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" s="4">
+        <v>10</v>
+      </c>
+      <c r="L26" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B27" s="4">
         <v>-7831</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F27" s="4">
         <v>279517</v>
       </c>
       <c r="G27" s="4">
         <v>398064</v>
       </c>
       <c r="H27" s="4">
         <v>441699</v>
       </c>
       <c r="I27" s="4">
         <v>457978</v>
       </c>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K27" s="4">
+        <v>411546</v>
+      </c>
+      <c r="L27" s="4">
+        <v>421167</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F29" s="4">
         <v>97303</v>
       </c>
       <c r="G29" s="4">
         <v>-64986</v>
       </c>
       <c r="H29" s="4">
         <v>-10435</v>
       </c>
       <c r="I29" s="4">
         <v>-33538</v>
       </c>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K29" s="4">
+        <v>183211</v>
+      </c>
+      <c r="L29" s="4">
+        <v>-41171</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F30" s="4">
         <v>1598901</v>
       </c>
       <c r="G30" s="4">
         <v>214457</v>
       </c>
       <c r="H30" s="4">
         <v>83832</v>
       </c>
       <c r="I30" s="4">
         <v>176679</v>
       </c>
-    </row>
-    <row r="31" spans="1:9">
+      <c r="J30" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" s="4">
+        <v>-277602</v>
+      </c>
+      <c r="L30" s="4">
+        <v>-324588</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="F31" s="4">
+        <v>22</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K31" s="4">
+        <v>0</v>
+      </c>
+      <c r="L31" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="4">
         <v>23016</v>
       </c>
-      <c r="G31" s="4">
+      <c r="G32" s="4">
         <v>12334</v>
       </c>
-      <c r="H31" s="4">
+      <c r="H32" s="4">
         <v>52696</v>
       </c>
-      <c r="I31" s="4">
+      <c r="I32" s="4">
         <v>54876</v>
+      </c>
+      <c r="J32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K32" s="4">
+        <v>38326</v>
+      </c>
+      <c r="L32" s="4">
+        <v>12353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:I2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:I28"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A11:L11"/>
+    <mergeCell ref="A28:L28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G31"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="H1" sqref="H1"/>
+      <selection pane="bottomRight" activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>57</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-    </row>
-    <row r="3" spans="1:7">
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C3" s="3">
         <v>75537</v>
       </c>
       <c r="D3" s="3">
         <v>195246</v>
       </c>
       <c r="E3" s="3">
         <v>549503</v>
       </c>
       <c r="F3" s="3">
         <v>632702</v>
       </c>
       <c r="G3" s="3">
         <v>944130</v>
       </c>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="3">
+        <v>146448</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C4" s="3">
         <v>75537</v>
       </c>
       <c r="D4" s="3">
         <v>195246</v>
       </c>
       <c r="E4" s="3">
         <v>549503</v>
       </c>
       <c r="F4" s="3">
         <v>632702</v>
       </c>
       <c r="G4" s="3">
         <v>944130</v>
       </c>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="3">
+        <v>146448</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B5" s="3">
         <v>-9511</v>
       </c>
       <c r="C5" s="3">
         <v>44167</v>
       </c>
       <c r="D5" s="3">
         <v>137248</v>
       </c>
       <c r="E5" s="3">
         <v>449183</v>
       </c>
       <c r="F5" s="3">
         <v>482297</v>
       </c>
       <c r="G5" s="3">
         <v>719390</v>
       </c>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="3">
+        <v>9273</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B6" s="3">
         <v>-9789</v>
       </c>
       <c r="C6" s="3">
         <v>36182</v>
       </c>
       <c r="D6" s="3">
         <v>92148</v>
       </c>
       <c r="E6" s="3">
         <v>289306</v>
       </c>
       <c r="F6" s="3">
         <v>192181</v>
       </c>
       <c r="G6" s="3">
         <v>220459</v>
       </c>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="3">
+        <v>-46038</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B7" s="3">
         <v>-7831</v>
       </c>
       <c r="C7" s="3">
         <v>34224</v>
       </c>
       <c r="D7" s="3">
         <v>90190</v>
       </c>
       <c r="E7" s="3">
         <v>287348</v>
       </c>
       <c r="F7" s="3">
         <v>192181</v>
       </c>
       <c r="G7" s="3">
         <v>220459</v>
       </c>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="3">
+        <v>-46038</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B8" s="4">
         <v>-9511</v>
       </c>
       <c r="C8" s="4">
         <v>-31370</v>
       </c>
       <c r="D8" s="4">
         <v>-57998</v>
       </c>
       <c r="E8" s="4">
         <v>-100320</v>
       </c>
       <c r="F8" s="4">
         <v>-150405</v>
       </c>
       <c r="G8" s="4">
         <v>-224740</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="4">
+        <v>-137175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C9" s="4">
         <v>31</v>
       </c>
       <c r="D9" s="4">
         <v>32</v>
       </c>
       <c r="E9" s="4">
         <v>32</v>
       </c>
       <c r="F9" s="4">
         <v>4888</v>
       </c>
       <c r="G9" s="4">
         <v>7624</v>
       </c>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="4">
+        <v>4635</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B10" s="4">
         <v>-224</v>
       </c>
       <c r="C10" s="4">
         <v>-6512</v>
       </c>
       <c r="D10" s="4">
         <v>-21959</v>
       </c>
       <c r="E10" s="4">
         <v>-58688</v>
       </c>
       <c r="F10" s="4">
         <v>-136750</v>
       </c>
       <c r="G10" s="4">
         <v>-212382</v>
       </c>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="4">
+        <v>-149794</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" s="3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B12" s="3">
         <v>-7821</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E12" s="3">
         <v>279527</v>
       </c>
       <c r="F12" s="3">
         <v>441709</v>
       </c>
       <c r="G12" s="3">
         <v>457988</v>
       </c>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" s="3">
+        <v>421177</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B13" s="3">
         <v>3884</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E13" s="3">
         <v>1736054</v>
       </c>
       <c r="F13" s="3">
         <v>1854037</v>
       </c>
       <c r="G13" s="3">
         <v>2098273</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="3">
+        <v>1875342</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B14" s="4">
         <v>2210</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7">
+        <v>22</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B15" s="4">
         <v>252</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7">
+        <v>22</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" s="3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B16" s="3">
         <v>5</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E16" s="3">
         <v>97308</v>
       </c>
       <c r="F16" s="3">
         <v>86873</v>
       </c>
       <c r="G16" s="3">
         <v>63770</v>
       </c>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="3">
+        <v>35491</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F17" s="4">
         <v>6000</v>
       </c>
       <c r="G17" s="4">
         <v>110000</v>
       </c>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="4">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B18" s="4">
         <v>8849</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E18" s="4">
         <v>1430729</v>
       </c>
       <c r="F18" s="4">
         <v>1335435</v>
       </c>
       <c r="G18" s="4">
         <v>1560556</v>
       </c>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I18" s="4">
+        <v>1351129</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B19" s="4">
         <v>275</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E19" s="4">
         <v>1599176</v>
       </c>
       <c r="F19" s="4">
         <v>1682559</v>
       </c>
       <c r="G19" s="4">
         <v>1775406</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="4">
+        <v>1504120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B20" s="4">
         <v>6</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7">
+        <v>22</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" s="4">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B21" s="4">
         <v>1260</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E21" s="4">
         <v>662</v>
       </c>
       <c r="F21" s="4">
         <v>385</v>
       </c>
       <c r="G21" s="4">
         <v>215</v>
       </c>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="4">
+        <v>19331</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B22" s="4">
         <v>729</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E22" s="4">
         <v>23745</v>
       </c>
       <c r="F22" s="4">
         <v>75992</v>
       </c>
       <c r="G22" s="4">
         <v>78172</v>
       </c>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" s="4">
+        <v>78326</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B23" s="4">
         <v>8849</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E23" s="4">
         <v>460949</v>
       </c>
       <c r="F23" s="4">
         <v>235435</v>
       </c>
       <c r="G23" s="4">
         <v>160556</v>
       </c>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" s="4">
+        <v>29763</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E24" s="4">
         <v>969780</v>
       </c>
       <c r="F24" s="4">
         <v>1100000</v>
       </c>
       <c r="G24" s="4">
         <v>1400000</v>
       </c>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I24" s="4">
+        <v>1321366</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B25" s="4">
         <v>1260</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E25" s="4">
         <v>662</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:7">
+        <v>22</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B26" s="4">
         <v>10</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E26" s="4">
         <v>10</v>
       </c>
       <c r="F26" s="4">
         <v>10</v>
       </c>
       <c r="G26" s="4">
         <v>10</v>
       </c>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B27" s="4">
         <v>-7831</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E27" s="4">
         <v>279517</v>
       </c>
       <c r="F27" s="4">
         <v>441699</v>
       </c>
       <c r="G27" s="4">
         <v>457978</v>
       </c>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" s="4">
+        <v>421167</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E29" s="4">
         <v>97303</v>
       </c>
       <c r="F29" s="4">
         <v>-10435</v>
       </c>
       <c r="G29" s="4">
         <v>-33538</v>
       </c>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="4">
+        <v>-41171</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E30" s="4">
         <v>1598901</v>
       </c>
       <c r="F30" s="4">
         <v>83832</v>
       </c>
       <c r="G30" s="4">
         <v>176679</v>
       </c>
-    </row>
-    <row r="31" spans="1:7">
+      <c r="H30" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I30" s="4">
+        <v>-324588</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E31" s="4">
+        <v>22</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I31" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="4">
         <v>23016</v>
       </c>
-      <c r="F31" s="4">
+      <c r="F32" s="4">
         <v>52696</v>
       </c>
-      <c r="G31" s="4">
+      <c r="G32" s="4">
         <v>54876</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I32" s="4">
+        <v>12353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:G2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A28:I28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>