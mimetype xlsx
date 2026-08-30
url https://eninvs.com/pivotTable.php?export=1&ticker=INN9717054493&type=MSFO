--- v0 (2026-02-13)
+++ v1 (2026-08-30)
@@ -16,121 +16,130 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Описание" sheetId="1" r:id="rId4"/>
     <sheet name="кварталы или полугодия" sheetId="2" r:id="rId5"/>
     <sheet name="с начала года" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Компания:</t>
   </si>
   <si>
     <t>ООО МФК «Фордевинд» [9717054493]</t>
   </si>
   <si>
     <t>Тикер:</t>
   </si>
   <si>
     <t>INN9717054493</t>
   </si>
   <si>
     <t>Тип отчетности:</t>
   </si>
   <si>
     <t>MSFO</t>
   </si>
   <si>
     <t>Размерность:</t>
   </si>
   <si>
     <t>тысячи руб</t>
   </si>
   <si>
     <t>Показатель</t>
   </si>
   <si>
     <t>2020 H2</t>
   </si>
   <si>
     <t>2021 H2</t>
   </si>
   <si>
     <t>2022 H2</t>
   </si>
   <si>
+    <t>2024 H2</t>
+  </si>
+  <si>
+    <t>2025 H2</t>
+  </si>
+  <si>
     <t>INCOME STATEMENT</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>NetIncome</t>
   </si>
   <si>
     <t>BALANCE STATEMENT</t>
   </si>
   <si>
     <t>TotalEquity</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>TotalAssets</t>
   </si>
   <si>
     <t>DeferredTaxAssets</t>
   </si>
   <si>
     <t>DeferredTaxLiabilities</t>
   </si>
   <si>
     <t>cash_equivalents</t>
   </si>
   <si>
     <t>credit</t>
   </si>
   <si>
+    <t>MinorityInterest</t>
+  </si>
+  <si>
     <t>PropertyPlantEquipment</t>
   </si>
   <si>
     <t>longtermIntangibleAssets</t>
   </si>
   <si>
     <t>longtermOtherInvestments</t>
   </si>
   <si>
     <t>shorttermLiabilitiesCredit</t>
   </si>
   <si>
     <t>longtermLiabilitiesCredit</t>
   </si>
   <si>
     <t>longtermLiabilitiesOther</t>
   </si>
   <si>
     <t>capitalAuthorized</t>
   </si>
   <si>
     <t>capitalAdditional</t>
   </si>
   <si>
     <t>capitalRetainedProfit</t>
@@ -193,50 +202,56 @@
     <t>FinIncomeBeforeTax</t>
   </si>
   <si>
     <t>FinIncomeTax</t>
   </si>
   <si>
     <t>FinIncomeNet</t>
   </si>
   <si>
     <t>FinIncomeNetRegular</t>
   </si>
   <si>
     <t>FinIncomeNetIrregular</t>
   </si>
   <si>
     <t>FinPortfolioBonds</t>
   </si>
   <si>
     <t>2020 H1-2</t>
   </si>
   <si>
     <t>2021 H1-2</t>
   </si>
   <si>
     <t>2022 H1-2</t>
+  </si>
+  <si>
+    <t>2024 H1-2</t>
+  </si>
+  <si>
+    <t>2025 H1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -679,1298 +694,1846 @@
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomRight" activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B3" s="3">
         <v>156815</v>
       </c>
       <c r="C3" s="3">
         <v>281738</v>
       </c>
       <c r="D3" s="3">
         <v>344235</v>
       </c>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="3">
+        <v>688110</v>
+      </c>
+      <c r="F3" s="3">
+        <v>1055769</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B4" s="3">
         <v>60467</v>
       </c>
       <c r="C4" s="3">
         <v>123720</v>
       </c>
       <c r="D4" s="3">
         <v>133933</v>
       </c>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="3">
+        <v>320433</v>
+      </c>
+      <c r="F4" s="3">
+        <v>367225</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C6" s="3">
         <v>492832</v>
       </c>
       <c r="D6" s="3">
         <v>609835</v>
       </c>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="3">
+        <v>1491994</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C7" s="3">
         <v>2091539</v>
       </c>
       <c r="D7" s="3">
         <v>2642536</v>
       </c>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="3">
+        <v>9557424</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C8" s="4">
         <v>10055</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4">
+        <v>19</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C9" s="4">
         <v>8668</v>
       </c>
       <c r="D9" s="4">
         <v>3837</v>
       </c>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="4">
+        <v>14717</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C10" s="3">
         <v>31218</v>
       </c>
       <c r="D10" s="3">
         <v>2607606</v>
       </c>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="3">
+        <v>9523129</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C11" s="4">
         <v>1544729</v>
       </c>
       <c r="D11" s="4">
         <v>1966787</v>
       </c>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="4">
+        <v>7806628</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C12" s="4">
+        <v>19</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="4">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="4">
         <v>19148</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D13" s="4">
         <v>18320</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C13" s="4">
+      <c r="E13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="4">
+        <v>14696</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="4">
         <v>1300</v>
       </c>
-      <c r="D13" s="4">
+      <c r="D14" s="4">
         <v>666</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D14" s="4">
+      <c r="E14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="4">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="4">
         <v>2238190</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C15" s="4">
+      <c r="E15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="4">
+        <v>9189827</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="4">
         <v>498</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D16" s="4">
         <v>1966787</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C16" s="4">
+      <c r="E16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="4">
+        <v>7806628</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="4">
         <v>1544231</v>
       </c>
-      <c r="D16" s="4" t="s">
-[...10 lines deleted...]
-      <c r="C17" s="4">
+      <c r="D17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="4">
         <v>45310</v>
       </c>
-      <c r="D17" s="4">
+      <c r="D18" s="4">
         <v>51487</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C18" s="4">
+      <c r="E18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="4">
+        <v>219561</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="4">
         <v>90200</v>
       </c>
-      <c r="D18" s="4">
+      <c r="D19" s="4">
         <v>90200</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C19" s="4">
+      <c r="E19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="4">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="4">
         <v>5000</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D20" s="4">
         <v>5000</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C20" s="4">
+      <c r="E20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="4">
+        <v>38117</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="4">
         <v>397632</v>
       </c>
-      <c r="D20" s="4">
+      <c r="D21" s="4">
         <v>514635</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D21" s="4">
+      <c r="E21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="4">
+        <v>1450240</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="4">
         <v>-72973</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="3">
+      <c r="E22" s="4">
+        <v>-112500</v>
+      </c>
+      <c r="F22" s="4">
+        <v>-141718</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="3">
         <v>-247534</v>
       </c>
-      <c r="C22" s="3">
-[...2 lines deleted...]
-      <c r="D22" s="3">
+      <c r="C23" s="3">
+        <v>-127920</v>
+      </c>
+      <c r="D23" s="3">
         <v>-142295</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="3">
+      <c r="E23" s="3">
+        <v>-1042962</v>
+      </c>
+      <c r="F23" s="3">
+        <v>-967845</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="3">
         <v>4483</v>
       </c>
-      <c r="C23" s="3">
+      <c r="C24" s="3">
         <v>25083</v>
       </c>
-      <c r="D23" s="3">
+      <c r="D24" s="3">
         <v>6589</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="3">
+      <c r="E24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="3">
         <v>248629</v>
       </c>
-      <c r="C24" s="3">
+      <c r="C25" s="3">
         <v>112846</v>
       </c>
-      <c r="D24" s="3">
+      <c r="D25" s="3">
         <v>204124</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="4">
+      <c r="E25" s="3">
+        <v>986539</v>
+      </c>
+      <c r="F25" s="3">
+        <v>968435</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="4">
         <v>-531</v>
       </c>
-      <c r="C25" s="4">
+      <c r="C26" s="4">
         <v>-515</v>
       </c>
-      <c r="D25" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B26" s="4">
+      <c r="D26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="4">
         <v>-113382</v>
       </c>
-      <c r="C26" s="4">
+      <c r="C27" s="4">
         <v>-321368</v>
       </c>
-      <c r="D26" s="4">
+      <c r="D27" s="4">
         <v>-856470</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B27" s="4">
+      <c r="E27" s="4">
+        <v>-2474492</v>
+      </c>
+      <c r="F27" s="4">
+        <v>-3471946</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="4">
         <v>-49208</v>
       </c>
-      <c r="C27" s="4">
+      <c r="C28" s="4">
         <v>-106185</v>
       </c>
-      <c r="D27" s="4">
+      <c r="D28" s="4">
         <v>-125114</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="C29" s="4">
+      <c r="E28" s="4">
+        <v>-683368</v>
+      </c>
+      <c r="F28" s="4">
+        <v>-629479</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="4">
         <v>10009</v>
       </c>
-      <c r="D29" s="4">
+      <c r="D30" s="4">
         <v>274847</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B30" s="4">
+      <c r="E30" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" s="4">
+        <v>1356282</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="4">
         <v>241043</v>
       </c>
-      <c r="C30" s="4">
+      <c r="C31" s="4">
         <v>415923</v>
       </c>
-      <c r="D30" s="4">
+      <c r="D31" s="4">
         <v>503849</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B31" s="4">
+      <c r="E31" s="4">
+        <v>1272361</v>
+      </c>
+      <c r="F31" s="4">
+        <v>1750272</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="4">
         <v>-84228</v>
       </c>
-      <c r="C31" s="4">
+      <c r="C32" s="4">
         <v>-134185</v>
       </c>
-      <c r="D31" s="4">
+      <c r="D32" s="4">
         <v>-159732</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B32" s="4">
+      <c r="E32" s="4">
+        <v>-542806</v>
+      </c>
+      <c r="F32" s="4">
+        <v>-694888</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="4">
         <v>156815</v>
       </c>
-      <c r="C32" s="4">
+      <c r="C33" s="4">
         <v>281738</v>
       </c>
-      <c r="D32" s="4">
+      <c r="D33" s="4">
         <v>344117</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B33" s="4">
+      <c r="E33" s="4">
+        <v>729555</v>
+      </c>
+      <c r="F33" s="4">
+        <v>1055384</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="4">
         <v>-46309</v>
       </c>
-      <c r="C33" s="4">
+      <c r="C34" s="4">
         <v>-95671</v>
       </c>
-      <c r="D33" s="4">
+      <c r="D34" s="4">
         <v>-160751</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B34" s="4">
+      <c r="E34" s="4">
+        <v>-172807</v>
+      </c>
+      <c r="F34" s="4">
+        <v>-381430</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="4">
         <v>110506</v>
       </c>
-      <c r="C34" s="4">
+      <c r="C35" s="4">
         <v>186066</v>
       </c>
-      <c r="D34" s="4">
+      <c r="D35" s="4">
         <v>183366</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B35" s="4">
+      <c r="E35" s="4">
+        <v>556747</v>
+      </c>
+      <c r="F35" s="4">
+        <v>673954</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="4">
         <v>156815</v>
       </c>
-      <c r="C35" s="4">
+      <c r="C36" s="4">
         <v>281738</v>
       </c>
-      <c r="D35" s="4">
+      <c r="D36" s="4">
         <v>344117</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D36" s="4">
+      <c r="E36" s="4">
+        <v>729555</v>
+      </c>
+      <c r="F36" s="4">
+        <v>1055384</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="4">
         <v>-1611</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B37" s="4">
+      <c r="E37" s="4">
+        <v>1</v>
+      </c>
+      <c r="F37" s="4">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="4">
         <v>-1451</v>
       </c>
-      <c r="C37" s="4">
+      <c r="C38" s="4">
         <v>8403</v>
       </c>
-      <c r="D37" s="4">
+      <c r="D38" s="4">
         <v>-38082</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B38" s="4">
+      <c r="E38" s="4">
+        <v>-51634</v>
+      </c>
+      <c r="F38" s="4">
+        <v>-28203</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="4">
         <v>-31438</v>
       </c>
-      <c r="C38" s="4">
+      <c r="C39" s="4">
         <v>-43453</v>
       </c>
-      <c r="D38" s="4">
+      <c r="D39" s="4">
         <v>-92421</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B39" s="4">
+      <c r="E39" s="4">
+        <v>-81652</v>
+      </c>
+      <c r="F39" s="4">
+        <v>-152413</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="4">
         <v>75592</v>
       </c>
-      <c r="C39" s="4">
+      <c r="C40" s="4">
         <v>154656</v>
       </c>
-      <c r="D39" s="4">
+      <c r="D40" s="4">
         <v>167426</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B40" s="4">
+      <c r="E40" s="4">
+        <v>399224</v>
+      </c>
+      <c r="F40" s="4">
+        <v>484283</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="4">
         <v>-15125</v>
       </c>
-      <c r="C40" s="4">
+      <c r="C41" s="4">
         <v>-30936</v>
       </c>
-      <c r="D40" s="4">
+      <c r="D41" s="4">
         <v>-33493</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B41" s="4">
+      <c r="E41" s="4">
+        <v>-78791</v>
+      </c>
+      <c r="F41" s="4">
+        <v>-117058</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="4">
         <v>60467</v>
       </c>
-      <c r="C41" s="4">
+      <c r="C42" s="4">
         <v>123720</v>
       </c>
-      <c r="D41" s="4">
+      <c r="D42" s="4">
         <v>133933</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D42" s="4">
+      <c r="E42" s="4">
+        <v>320433</v>
+      </c>
+      <c r="F42" s="4">
+        <v>367225</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="4">
         <v>135222</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D43" s="4">
+      <c r="E43" s="4">
+        <v>320432</v>
+      </c>
+      <c r="F43" s="4">
+        <v>367226</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" s="4">
         <v>-1289</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B44" s="4">
+      <c r="E44" s="4">
+        <v>0</v>
+      </c>
+      <c r="F44" s="4">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="4">
         <v>1479167</v>
       </c>
-      <c r="C44" s="4">
+      <c r="C45" s="4">
         <v>2026693</v>
       </c>
-      <c r="D44" s="4" t="s">
-        <v>17</v>
+      <c r="D45" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:D2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A29:F29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomRight" activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>61</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B3" s="3">
         <v>313630</v>
       </c>
       <c r="C3" s="3">
         <v>563476</v>
       </c>
       <c r="D3" s="3">
         <v>688235</v>
       </c>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="3">
+        <v>1459110</v>
+      </c>
+      <c r="F3" s="3">
+        <v>2110769</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B4" s="3">
         <v>120934</v>
       </c>
       <c r="C4" s="3">
         <v>247440</v>
       </c>
       <c r="D4" s="3">
         <v>267866</v>
       </c>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="3">
+        <v>640866</v>
+      </c>
+      <c r="F4" s="3">
+        <v>734450</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C6" s="3">
         <v>492832</v>
       </c>
       <c r="D6" s="3">
         <v>609835</v>
       </c>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="3">
+        <v>1491994</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C7" s="3">
         <v>2091539</v>
       </c>
       <c r="D7" s="3">
         <v>2642536</v>
       </c>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="3">
+        <v>9557424</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C8" s="4">
         <v>10055</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4">
+        <v>19</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C9" s="4">
         <v>8668</v>
       </c>
       <c r="D9" s="4">
         <v>3837</v>
       </c>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="4">
+        <v>14717</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C10" s="3">
         <v>31218</v>
       </c>
       <c r="D10" s="3">
         <v>2607606</v>
       </c>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="3">
+        <v>9523129</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C11" s="4">
         <v>1544729</v>
       </c>
       <c r="D11" s="4">
         <v>1966787</v>
       </c>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="4">
+        <v>7806628</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C12" s="4">
+        <v>19</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="4">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="4">
         <v>19148</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D13" s="4">
         <v>18320</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C13" s="4">
+      <c r="E13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="4">
+        <v>14696</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="4">
         <v>1300</v>
       </c>
-      <c r="D13" s="4">
+      <c r="D14" s="4">
         <v>666</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D14" s="4">
+      <c r="E14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="4">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="4">
         <v>2238190</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C15" s="4">
+      <c r="E15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="4">
+        <v>9189827</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="4">
         <v>498</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D16" s="4">
         <v>1966787</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C16" s="4">
+      <c r="E16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="4">
+        <v>7806628</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="4">
         <v>1544231</v>
       </c>
-      <c r="D16" s="4" t="s">
-[...10 lines deleted...]
-      <c r="C17" s="4">
+      <c r="D17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="4">
         <v>45310</v>
       </c>
-      <c r="D17" s="4">
+      <c r="D18" s="4">
         <v>51487</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C18" s="4">
+      <c r="E18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="4">
+        <v>219561</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="4">
         <v>90200</v>
       </c>
-      <c r="D18" s="4">
+      <c r="D19" s="4">
         <v>90200</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C19" s="4">
+      <c r="E19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="4">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="4">
         <v>5000</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D20" s="4">
         <v>5000</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C20" s="4">
+      <c r="E20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="4">
+        <v>38117</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="4">
         <v>397632</v>
       </c>
-      <c r="D20" s="4">
+      <c r="D21" s="4">
         <v>514635</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D21" s="4">
+      <c r="E21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="4">
+        <v>1450240</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="4">
         <v>-145946</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="3">
+      <c r="E22" s="4">
+        <v>-225000</v>
+      </c>
+      <c r="F22" s="4">
+        <v>-283436</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="3">
         <v>-495069</v>
       </c>
-      <c r="C22" s="3">
-[...2 lines deleted...]
-      <c r="D22" s="3">
+      <c r="C23" s="3">
+        <v>-255840</v>
+      </c>
+      <c r="D23" s="3">
         <v>-284591</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="3">
+      <c r="E23" s="3">
+        <v>-2085925</v>
+      </c>
+      <c r="F23" s="3">
+        <v>-1935691</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="3">
         <v>8967</v>
       </c>
-      <c r="C23" s="3">
+      <c r="C24" s="3">
         <v>50166</v>
       </c>
-      <c r="D23" s="3">
+      <c r="D24" s="3">
         <v>13178</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="3">
+      <c r="E24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="3">
         <v>497259</v>
       </c>
-      <c r="C24" s="3">
+      <c r="C25" s="3">
         <v>225693</v>
       </c>
-      <c r="D24" s="3">
+      <c r="D25" s="3">
         <v>408248</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="4">
+      <c r="E25" s="3">
+        <v>1973079</v>
+      </c>
+      <c r="F25" s="3">
+        <v>1936870</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="4">
         <v>-1062</v>
       </c>
-      <c r="C25" s="4">
+      <c r="C26" s="4">
         <v>-1030</v>
       </c>
-      <c r="D25" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B26" s="4">
+      <c r="D26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="4">
         <v>-226765</v>
       </c>
-      <c r="C26" s="4">
+      <c r="C27" s="4">
         <v>-642737</v>
       </c>
-      <c r="D26" s="4">
+      <c r="D27" s="4">
         <v>-1712941</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B27" s="4">
+      <c r="E27" s="4">
+        <v>-4948985</v>
+      </c>
+      <c r="F27" s="4">
+        <v>-6943893</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="4">
         <v>-98417</v>
       </c>
-      <c r="C27" s="4">
+      <c r="C28" s="4">
         <v>-212370</v>
       </c>
-      <c r="D27" s="4">
+      <c r="D28" s="4">
         <v>-250229</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="C29" s="4">
+      <c r="E28" s="4">
+        <v>-1366736</v>
+      </c>
+      <c r="F28" s="4">
+        <v>-1258958</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="4">
         <v>20019</v>
       </c>
-      <c r="D29" s="4">
+      <c r="D30" s="4">
         <v>549695</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B30" s="4">
+      <c r="E30" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" s="4">
+        <v>2712565</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="4">
         <v>482086</v>
       </c>
-      <c r="C30" s="4">
+      <c r="C31" s="4">
         <v>831847</v>
       </c>
-      <c r="D30" s="4">
+      <c r="D31" s="4">
         <v>1007699</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B31" s="4">
+      <c r="E31" s="4">
+        <v>2544722</v>
+      </c>
+      <c r="F31" s="4">
+        <v>3500545</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="4">
         <v>-168456</v>
       </c>
-      <c r="C31" s="4">
+      <c r="C32" s="4">
         <v>-268371</v>
       </c>
-      <c r="D31" s="4">
+      <c r="D32" s="4">
         <v>-319464</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B32" s="4">
+      <c r="E32" s="4">
+        <v>-1085612</v>
+      </c>
+      <c r="F32" s="4">
+        <v>-1389776</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="4">
         <v>313630</v>
       </c>
-      <c r="C32" s="4">
+      <c r="C33" s="4">
         <v>563476</v>
       </c>
-      <c r="D32" s="4">
+      <c r="D33" s="4">
         <v>688235</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B33" s="4">
+      <c r="E33" s="4">
+        <v>1459110</v>
+      </c>
+      <c r="F33" s="4">
+        <v>2110769</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="4">
         <v>-92618</v>
       </c>
-      <c r="C33" s="4">
+      <c r="C34" s="4">
         <v>-191343</v>
       </c>
-      <c r="D33" s="4">
+      <c r="D34" s="4">
         <v>-321502</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B34" s="4">
+      <c r="E34" s="4">
+        <v>-345615</v>
+      </c>
+      <c r="F34" s="4">
+        <v>-762861</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="4">
         <v>221012</v>
       </c>
-      <c r="C34" s="4">
+      <c r="C35" s="4">
         <v>372133</v>
       </c>
-      <c r="D34" s="4">
+      <c r="D35" s="4">
         <v>366733</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B35" s="4">
+      <c r="E35" s="4">
+        <v>1113495</v>
+      </c>
+      <c r="F35" s="4">
+        <v>1347908</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="4">
         <v>313630</v>
       </c>
-      <c r="C35" s="4">
+      <c r="C36" s="4">
         <v>563476</v>
       </c>
-      <c r="D35" s="4">
+      <c r="D36" s="4">
         <v>688235</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D36" s="4">
+      <c r="E36" s="4">
+        <v>1459110</v>
+      </c>
+      <c r="F36" s="4">
+        <v>2110769</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="4">
         <v>-3223</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B37" s="4">
+      <c r="E37" s="4">
+        <v>2</v>
+      </c>
+      <c r="F37" s="4">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="4">
         <v>-2902</v>
       </c>
-      <c r="C37" s="4">
+      <c r="C38" s="4">
         <v>16807</v>
       </c>
-      <c r="D37" s="4">
+      <c r="D38" s="4">
         <v>-76164</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B38" s="4">
+      <c r="E38" s="4">
+        <v>-103269</v>
+      </c>
+      <c r="F38" s="4">
+        <v>-56406</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="4">
         <v>-62876</v>
       </c>
-      <c r="C38" s="4">
+      <c r="C39" s="4">
         <v>-86906</v>
       </c>
-      <c r="D38" s="4">
+      <c r="D39" s="4">
         <v>-184842</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B39" s="4">
+      <c r="E39" s="4">
+        <v>-163305</v>
+      </c>
+      <c r="F39" s="4">
+        <v>-304826</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="4">
         <v>151184</v>
       </c>
-      <c r="C39" s="4">
+      <c r="C40" s="4">
         <v>309312</v>
       </c>
-      <c r="D39" s="4">
+      <c r="D40" s="4">
         <v>334853</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B40" s="4">
+      <c r="E40" s="4">
+        <v>798449</v>
+      </c>
+      <c r="F40" s="4">
+        <v>968567</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="4">
         <v>-30250</v>
       </c>
-      <c r="C40" s="4">
+      <c r="C41" s="4">
         <v>-61872</v>
       </c>
-      <c r="D40" s="4">
+      <c r="D41" s="4">
         <v>-66987</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B41" s="4">
+      <c r="E41" s="4">
+        <v>-157583</v>
+      </c>
+      <c r="F41" s="4">
+        <v>-234117</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="4">
         <v>120934</v>
       </c>
-      <c r="C41" s="4">
+      <c r="C42" s="4">
         <v>247440</v>
       </c>
-      <c r="D41" s="4">
+      <c r="D42" s="4">
         <v>267866</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D42" s="4">
+      <c r="E42" s="4">
+        <v>640866</v>
+      </c>
+      <c r="F42" s="4">
+        <v>734450</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="4">
         <v>270444</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D43" s="4">
+      <c r="E43" s="4">
+        <v>640864</v>
+      </c>
+      <c r="F43" s="4">
+        <v>734452</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" s="4">
         <v>-2578</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B44" s="4">
+      <c r="E44" s="4">
+        <v>1</v>
+      </c>
+      <c r="F44" s="4">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="4">
         <v>1479167</v>
       </c>
-      <c r="C44" s="4">
+      <c r="C45" s="4">
         <v>2026693</v>
       </c>
-      <c r="D44" s="4" t="s">
-        <v>17</v>
+      <c r="D45" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:D2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A29:F29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Описание</vt:lpstr>